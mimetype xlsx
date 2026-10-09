--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d906285a8730bc93e145db63bfb621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef07cbbb6e36075cee7446d17fc51c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9be9937cb7a0099e23f5bc6d16373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f931d8dc84b279a21948ebbbd43b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe10bfec5f00f646bec6f536ee520275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad264ada4a58699f345b3e7e419fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b9a20d3a47256194e9fd2b2c2865b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c953292aa52c337a3de58898f2b2478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84d8cbf3ba71260addbca83c50b0799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3cb05348474235679dc67d987092a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987a00c0c869a6cdc0802e35d05db411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e5257eb784cdd328db39d013b72d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c62e5c6a6eaaed5b9927e8cc985d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742bb3744f6db6d699a3e20a108a23914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d2919528725510dcfb35db59049315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872f5536397f420bdd7a956acf4698c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b81090970029ac1f7cfe302481eb1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a2c33a081b22ae764093d7e15f2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8098bd5fb8bef64504c165d42e2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e57e0ea486e864634f5f55760b9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203328ef32e772750e7293da22ac59a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa192ae1d2f74351d4cd7a087733bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2555775eb33d8b62f524353a913cfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a3898e3018fa2e763ec5e8cab6d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da68442caf070dbc84554222a4528425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd6448f0f56972bc5f58795851e0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2deded73fca676e6393a16f96d6cff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92cc561dd0bce9b5faa0830222bb4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5888f0374eafe625cf26352bedcb4a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e0045d7d296eb1d5c32e646b40e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563216d2ef4067c00c054a887405d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bf7b06369aa4c76cea36da4c8a69932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819729de330f38b18091e8e33c4ae2af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d11f32ade3c8ecf05a7963d49695a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3bd39d00424f6d9833d1db60becb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd59d6218fb5f2e0c7b8ea3db2cae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b722a4a645511356da46f15e9aa3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dbd3575c8a65d55133a04dab7668538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e329c2de3866ba3d08f47bd0e974f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d362bd9bf6bb35cd2111fcd596d4ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c88e8eeca2e5a2b3724df43318886441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168a9bec86e4e59c9e9e40ab93c70d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a983514c7e1fee7a9049acd6c9a1c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8f9df1a77c992c17a628425765e8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f68a49d49598380b5990593e4a9d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91efbe391782239b20f45fdddafbf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe244ec982027ed4d2bf6a4c7d17ba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51c0de5cce59db92c47c2025aa33848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511d2235a8e00fdbf171e62fd965ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0ae8244392f443d30e293062e02950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9af972c044cbf640acabef3a0d2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba990d4ae1ec8ed64d76e88afaaf5ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09091914c7f28f9b9fe05716cf4568dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59d9de201d1f455a1ea50f0a9a12ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0d924e1029042f0d89e70bc6874155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ac12beb1d07634893590ceac786856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83b5f8498c46581afd10f6ef37b6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc449f54ab5b9b5bef35771a8c6ec2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b7a1488dd07a1e9b78133b2cf96959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b5b891f6b1cca8e05c634c7526be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8acc8d3ac3aca90fd4b8ea4bfbfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9f5de775998bf4af62c2b8c38ffbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7d2a184864574bb4dd7857ab13e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e339004978c196fb9d7087bb97e5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e85772be037ab4c1484268aafa8b7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9791dbe5240886cda59bef99478c8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d6c3881e984802f839d28d92951f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c085cde7aff146ea1cffc07d5a678c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21cd7b9069320611f5c69c05dd8a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d1ad637e9b94c5268d7ef1a4858570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73643a4b1aa8f96295346941d8d054571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915ca8b85bdb96a012cf75c3c80d4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7bdfe3a4fc6ef049408badbf6ab3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ae76c8c1a9ef6f8b4059daf5692574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c153bb06d8e809dbab53fb3118bf7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e259c9fc83fb0693d84f51a036edf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97af9b2729f145145adff678924dcb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c6e2dbc46cbca5702a6da6c4de2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e9b01673cd891b0ab6ef69084c8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8f116e643df2d1f11fa600fe0e7d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3afc7ae8f7922a7d90d8bf26f8ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f371b714b71adeb10b7ff83e853b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef5ced3c6492cd09230dfc75c4c40083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36618a47eaf22bd8d91f0d1ab1a19a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b36cbecacddfc38094e20037616585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726ef55447b8abc9e9a96cde5caba486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a81f0066dd888e8875a25b7841fc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085ab1772bebdceaaff01379d27b2d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e7e6908f40839b03593b414ad25689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3914d1ecd7394e9a593284748686fa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e803528514555885682db815ab5aa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b671f10c8efda51a824f89da6bce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a417841cdac8c72d0a15423a31958cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a2f0e15a638bc4dee04d13c5296b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7cb444fdc561d23c00ce989d2a2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3160fda80c4cd34b78c7250ce76a10096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2937990c3961cf8d160c499814ff197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae7f27e8a155f29d8c348059f9bcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78095f5355ccd2a402801181c676f11299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81f49d293210b52576013807ecd46f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab2f1c2a2e4d409f9f9b63a499a666101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c379a019adbffc65bd909942ba494a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e93c8b23c7582d8d5252484c38144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a124f6f39431c4767d7efd17d88bfdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb651308c84de17e87ad108b16d8bd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b503eb9799052d620e566b977e0f47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845a7c0f66f78fd0edd3f77ec4ae9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d92a8f396af91a09a5111f51cd0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9955522eb488f3a625e285553dea433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b63333c02d0bbb9aaf6c4f41996cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745c547c827f5b1d9712a661f95727111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ccfdca485dda62509ac08a2f0ced112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba25eaeaa22ce2157b72a9a96fdd8bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3de4d6383138cc97e454f7e3b1c18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8e3dc7469cd537a51f21d77e57c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f85cbc0157f16d66fbb13f214c1f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a2dfe5cc5a7022e28a2ba59e8f6c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f6156494850238a3758fd22967666118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1004e3ac2dbe144b3d8fca06ff77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f2cb217f4755cbca1c4993ab9600120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd615a3ef41d8cc98ee3a9480f914a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16034d5c2c74ce318661cc038d0cb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d080c0c811c7c2fbffdd8d73c3ae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982872760c09a2cce53ce4429e876f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac2acca58409d96f7f2e721dd06c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba6c0c7b5207f7d97f2d6a702eccc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f1099036ed202e1b0ff52fbbad954127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f929f4c8109340039d6ab18eb2578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063145c9279804f5071d6b3fa2d1f139129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915176a3c04c575b900f8c99c5ae89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac8ddb5f13cf7037931ab2878b4d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d323281eca50687d5496421fa08d436132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2516b49be6f3887ba969abcbcf23b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd466e3020bec1d682ab3566a1d873c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347266747372b186d89e368f92a52eb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc085f691511c185a0d416c3ba625e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2234abbad148c4101c9199ea5dca5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61837f16ab12dec6d1c9fff4134e5c13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867bd49c4fc4a15f875a1ee004508a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0828530ec768ed6eeecf9ebccdd2f1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7521344f7cecf921de02c58da103c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495c37b2db4a01dcec1026942b411b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54edc6d2a24b0545d7d9072a13873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310cd5fd4144fbe6f78e099c1862923144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646bbfab9162c822fbf13f80cdc11a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760af8573866e6cb35fe9c86224f2a7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3632e9d1a86c27eaaf6b80b835ddf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec37f23c91c522cde4cd2ad3cc30324148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549ec315aa9ea4a1a3aa711a8a2d97e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4134dde4d8de2b4f4582a8c61f3268150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ba85d70ea1754d52ca85129403ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4927deb3b9fac00701ceafa68d8bf06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08da46ed9c55613b1473d50f33dd98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab669772fce3cd0b912547d55cbd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e72fc52a1d8532818559a375f2ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d389acba5c826242b3b5c463e74f58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472cd1142cb3d7974f6439118c2565157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496e3f00775582a0eb360c64b7aef3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044720931afcfe9bf1dcb805f7cfdf26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba32664ebc164e714a90b64be8ee18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063bdbfb4ef37669395a8fae8d89e44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78e30e716ffe90c21b419e9aa9803162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5b26acf97dbd5fd2683117fa988f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432409d73abfbd59d081504ab00d7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbd574fe99a76c77473507f99a31ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c24bcb22839c0a905b256ee6f8b5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0303f919f0fd62f9e2e784e4ff9fca9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305eccb6e7f39923775342c69cff258168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacca3f151382468078050f4037b7a1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a9f92cb1571ac0b2f9fd0313166a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70d939c202ecd62ec4e6648690ae37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2b6eb61898b53a71b869dd044add6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e75a58290fe35303dcf9863d4fb07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a56c4ab6d0ce17f3a48595f5c46bb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ed065cb04af0b8692f016f315fa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d07652161d4da79289ebcd1f9fe6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e56378c48be52f742416408692dde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae759b3f43ba462ad50c156a68ad27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b91f606fdf9a90b5c11dbae49bbce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cffbab9462e3cc7c225d040deb0a6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca852d271f1e38cfb126d8187df8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b5a205e43e0b7adbd74c5c7b7a77a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77d68202bb3e6716de81ecac200f41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264175af7be8576a3608830760cfaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de016407597a56ecb2334dc6da1056a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a5ae21b968502bb98768b0ff4a097186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482afb5b7fcd22692cbd1d0de21874187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9a9ba4c446748c2ffab1056436df6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc518c1664c18bdaf2a4f553940ac21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4f1ce68b90f926b3f3c7d51e594d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b7236fc01189b73eb4bd3c930e3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2e65b28a8d07d5e31f94fc7f145c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1fe121e21e35e60072a6bd8f15db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5640a5b882b279b54c49df0e1b63fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81578c79013fbc2c5154e4d603dc39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c87aac15d1eafda4209cb6e585bbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d6616cabbb2b38f328b6d2fb67e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b10cc3f02d46fd6901c4337f018c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483462390ac91f46873ea09721d2426199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8b50dcb5dfeef437c6bf96cbfd4c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36208844a8ce288faf23b349b59c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4435217704cdbc562405f35438cbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dfef0f0c76fde8b221f2bb93c6a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887571137e8ab081e05ddbd2a42db63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc224567e9299bb6941c9333c4394cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c6e3ad11ae10ece09967c4375933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11bcd006b9c839dc73794c1b7ea5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ab2f8ed7b5ed55a4f6f6be7bffda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b27e96aa58e077681516b59c7e2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb68f66dd2afc2067618ca896b9b2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed499de7754873770c991b2ad2640211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136e56232875c65fa2007d94f7a31b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776013d522090e924be71362b2ac8c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded90eb87a8f7b7de871b8a44e8594214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e4fff23135979a127a432d3038f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94434660ddbdab8b576bac69d8a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052f8efda5be93f52a27aa0655dde2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e98e8946e76fdb5b77ab22530102d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1791e722f19dc9d1606a0411a6c7c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb643b08c12256d6d315f10cbf11682220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba739871624fa0a2659ea528b96f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380216489367d926b4bf388ab221367222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ccf35c7012d385fc0ab21a66110f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed21c301201b6750c700c24503dfc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c29990d53bc6f3c3cee5851b64c55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cde3b95f7cc1e26085c27604af4b8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae16b5a98ac17dd51c96864b7ab9d5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88d8e0760be24b7d6ad92acc776ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c57007b59f744db1cd6a39eff4cce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ddc6be9a7f9ee966193fd9fb470c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fc9b607d5bc48abf95e592c0cf5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e7666b346ca916c6f40e89daad00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04668a677aaee8240356b4de08ad1b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367ecf0a26b60d57d9929af5913d1f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1e1d94539772ae71d03d80e1b8f97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4688ef6f5ebaf6712cf1d9ac17bb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc8e5c89ef514fc5b50713c282829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04399156e04fc39a11666a4a33a09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bb4155330393cd00935333161833e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fac565da3c7357b364427fa371b60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc94c429bde04cba3fba3dcdb1a0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf3cf9f3917dfed243412d1a9d12a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9f7c084624192c74fb2b007130aaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e295082cb11352b1829f5ce948547b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f89d23fc34ee3bf7880b2d946f8df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ac0249b68d47b2f7c14f78dbf1919246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9ebea2962e98af64c716145047ca7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9f6d4e1fe4f50dec89942f2899dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd53a9ee2429e1f84e28f4d0f1e422249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81506b8a154ad59e9bebb29eafa7b00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3a15ac7b62beab417b496a1738a2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc7e4ecb12f7fee50a6d4f9a973df4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0b91ddf634469c8e10a158fd8a76c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcba83380cf803004a79dc12b327df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab8526c6fdb1c797aceee6c1e797e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae178e9d4e524d8ed176060b85eea8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1c470fd91372bec1dedb76351382257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d1b4ae78bc778a01846213b1291c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f18f94fefb64df0173449827b5b54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a42dc3a88a06ad34210ad9d62ef2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686170f63a94269425e0f129b45108a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ac982ae419f0d3b5f8fdde45b0c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72995a4f1fa507c126b73dcba34f69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf60cc2c5a5801c196a5c024ccb70a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be9bdf7578c15a8837888c2eeda3dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb5c519f3d7013088a53efd1a6280f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ab9e4a983ade0f0f4f9be32a7abb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e574fccfdd6dd9f9985737002fbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25dd3293172a6643d24084721d9440269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6cbe92e607595a219a300560fb03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20940a496b9a4bf9937c5b849717e1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7bb430c2ba147807d1a798d04d00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505756efb890a73bc2be6bd22d37c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f3954579e8ba276c495b372ff15e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e06fa5d1aaf29f72a03a25144787f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ad62221dfbe3525bb54551f2ee73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e50ae35020e623a85db31b90717cc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd129de31c0035e47dc172f135692278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ed4c25d124d43afd04520ef16f39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a1e4323ee31eb1bd334df3c18002280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59bf359fb72b1fb35a9c968ae5854b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d109d00d9cb27dc2ad48b6af568e5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05723f52c65db38ba8d2b315d90bc705283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6bd4869438de79d9ed92b036ed4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637b1d88e12cb2d5c16b71b6f733a02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472c7cced303332df6fc0c851e6fd8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf96debba41abd6a51214d025037858287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b8736028df3466676fc492e0fdb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd3bae7632d936243065db79e790b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a57a9447be39b529be10e07e43690290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9473d464de585e3ffdf4567f34b4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058499f49abdbc54e8e572f85e33368292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0143933ea51ea80ed5b758022fd3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484acd4981947dfd2e8e8e60900cd037294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b3ab4f72451bff7a9f8c792548a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909658d2f48df1d2b32f9cbf000206296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506024b26244c3700829a600c8846c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90843b5bc72f2f74dc1f3f52d8311298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2650dacaba3a536f6159a09501374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24011442b69c37d531426c5c860060300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf2915adaf8220ea8a94d95822b5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c46e6593b4ef1831651dcc424c4cf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ba4a1a5dcb2ecff7a9bfb70ec93d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0279757c618387765fe3a88cd850304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6a0ab206b1256266edfcdf4b68f59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b94201a99f2dc26c331c42e4fe680306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9380704f343712b4e8f6882268f7364307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e8eea70f25eb91da536f1663025f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57288245a7e7acdd3fc6322193059ead309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7764a025604179e0f80b667c7984d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4209334c9ed3f6cde29a873f43e3bc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623300f7dbe17c5eb7efa7d8dfccbf6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56dd88707f0f01f0cd396d2c93e805313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5962a0f2911c40643e4dd2fe098887314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75302031f7a9359d53f54b16f358bb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438b60bc72380ee90a4f40eca2583c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66c26d3063c3e81a06b9eba1528d0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9022b3e7a694941a6f866461ee75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927aed592bb1fa0f4b45d426263c8cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4664ec757a572bc6c4277829bf821e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868b78156daa6177b4169611617ce6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0393959ea9d05d30613612af8b665f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1763acf504d46e1c10ced270c36acc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a972b3aedee4aff91e9c31ae01053324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ade68fc96decb6eff30d207fd7b7af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bd0ac19faad2f9e2cf28619189d3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df46741294cff8f0e985dbe8a540d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3625f0ad91a2544035d1d30157caa1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2424018e95f6e0e912978b991f2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb16003b4739b7a5ea20bff4be9e03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453941ea1bc72f43a96527f5ddb127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3761e3ae56d5a846fba104868c827332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54fa696aaa4b6188b69d0db77651ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d315353f408522ac9d9b3eb53f3dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e837f9e43c264cba9abdf78c158d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97df91cab21a018b0692245101e040336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9798dea299de1c13f427dbe1c74486337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead334da410954bce5c4d94b43c948a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bab6175c91b2116a39f800e0b178f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ae53265ed7745162df2474edec4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf950df46edf2ddc09658083ae9e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c65ace99e476e711ab81716c21775a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0be25b4d9a7bd41e2df880e4ab4c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bef00956d0e51be262dc72b14e59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534046db78195db2559e54e87dd5e2bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c4b9e45c45453b704fc4c4f19061346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55aab2bb7a7003950c8be7adad9809347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b6a351b1be56c889a893aecc71b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b947357f75f0dca5ec0f7d0b3bc7eea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f6588cc478f0149e1f39a1b98709c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18865f7b56c6f0574ae33fe687e6f050351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891bc9fc0d8d253b3e464e72dd85c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe83dee01e385c69e65082258ced2e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea466d18ebdf322ec00f1e56cdc3ea6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ec9f5e8bcb9eb8639c09f76a9909355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a92f44d7823870f3c59e9beecdb4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfee4a297f9512d9120d8b7ec293a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb2d1e66bc88d24b5b5f32375428a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f670d6618db81b74fc0d3fb79156359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12426b6a947b37a616478a6bb4cb7d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c245e4ec6334441fa6f617fe04ab6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdf73ba3a1963353736a4353eeb381362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc943adb89803f43cd969c8520ac1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379b4511d02f482a398f588efe5c5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea077812ddb26519a0ba7a6c9318f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d2af60c869a097ec8e9954df5c81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9868c84f763c061fa8ebcffaa2b5842367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a15a5e24c8cb8b7c0887fe365d944368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781be144aacc64964bf4d046fa03da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f03b37477d1471973c703b8edbb452370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9c80a8b648b0ba3aa0b7f0769ef5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c3b709984b14a3542c0578db24990372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ce749c95cd2eac98fdeee9c6f93e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad72a67ae617f5527ce622445f4f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4f0f35015fbdeb71760995b5281b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a1ba39b24d48dd4c7cdda471d167376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfad4c540c69c12ab06f87e832e42ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4627b81613b83ae420e13d6b0fd877d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b59dccef3b019df991a350eab211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e79fefc200230e8e404ef92377c08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb547b067867ad3d73fd3ea00e881381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8908a6d283aa92a75b9c2ab10b4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f8821f69495caf7fee6368afc390383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98305020a60a84f3d8ec73282f024384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc38570cafefe67158bcf95175ea0c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5514ef1c2ad601685b14044a6dee5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd46a7a3bdebb88b4e22668892e35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d28fec7740834d716801be3e289a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3402de340699301bcd5065d36f230389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706325e8f0459bef361154b9d5b3268390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2cc734c58d500e09b3c5748d4305391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaef4789f4cdb6a1ec25a9fa3b94e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb7ab07a5d20f696446a45353ee701393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f1a9a4200146934c25b00259a8ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c20b69eb4ac5cc1abe0011aa617e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd7d2746ae3b6977203247fd271e27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3668224426ba2bdafc9710afeeb5dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4cd2f2a7ea1aae8d7518874f3390a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c0e65fdb5df30133bd65de34cfc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576675a890d6bee6e65ade8cdf996d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fae3e6a74d564ecbba41966fcf7b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1898397585c9a36f822b85591f288402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad96a8e05948bf5e48ebc61150d99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d16281026d49015148662a31ea889404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d892914ea2c797d9583064e9710bb4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73c7f6533beef1c9d8425aecbb08a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a4c605fa13fd526a9096c4e62ffd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6208cc49a1650b25f0d5ac9935fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d120865a1e18a12ddb79354ff641a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f253b74fb5ca83a054c8dafd7527fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f39091617b69828c436929d6e4d69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aee0691d87a8faba3584f2c4f90d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74936b713e0eb70379bf58f3cdf0bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b54b0e3ba225636ec701c8024d51a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497286b6fcf29591a176703c02eb2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08351e89d93db8a02da0656aca19f00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e7e77906d33372ab12617b7dda89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094097db7c150c77fa6988e0903213f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a1283b7b56cf4ad566b2d8126ea8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b3dd579a406acacc064b7ea76e233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990238cf12a894e0549d01fb7e988fc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ca2446523063deedf68cfdc5d1bf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faddebb62edb876c035e52a2a29dc8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea97116c0cedbb40aad5db093434c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2cb308f3600d49b12e9a269290f36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97f6fe72ce1249b1cc16be9d478ea1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66394a06e0c15725666376ac487cbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318121ec56f42d13148d06c2ab0eb9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c2e8b54d6d49d36a80729d160bc54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b77a1e87e16d065214872e7fe5f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3a46bc7ac43388ee22ee3f638d29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dfe88f9e5343a21bd31fa7b720437432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d621608f7e6b5eac6db5d626c7d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad84a0d348b0ed1546a1577a374ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518404483d1f9673d999a999e674179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cfd61d8fd886f2fbed38c6a05f149436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd185f7e25ff83d6678a317561ff526c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66675fbdf0c1b68a19f3929a78ecce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b93909d8534a2c6e78ad9b60e19e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db91bc76d45123f1eee79e4b52bf8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c69d72c0ed15a9b20aaeee9dae057441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e621535d02b32d726d2527f84c5456442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6daa520d04e88ef6edec03f7b3e40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba49802213d88bdf64ff479b27999444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86567b0882f6df3ee31047b8362d4b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e2242e328cd8454789870e3b38b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9afdec4b39396e6d666e3999cc18ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d21af6373cf0dd7e74dfdb0c93be1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fad96f6550e436ec5ed3a393de140449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e70d961238e8c3cacab766d5ce9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb1da8dc35a7c9edf5de958eaef476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2992fac067d83cab16da4f34bcdb09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11ef68774616425d045eefcd30558453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9792e34b733a7f4fc22a41d8f6aff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2dab17d4960210bc764706dc0613e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccac60e62172c782ce0d1228db1400f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e87db54ee3cdd823d37648a28a483457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ab3798fc7ea8635c4a84a82ebab0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075f2e09e0dd20bebca1bca478cef3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d226e24382f0a42294afdd104e756460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5908b94561d3eb555c7fa0d224f7bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada634ba0e048ac9676976dfd0f8816462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a3a324463d5063a7daebdf27ba3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7b4d117ff778ab047874f5687412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ee190048ebe330939af515a626a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df04c8954b5adcc0f06c76f59ff7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa98baa55d6111e1ed2804ee2a17b12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d92732a1258f4804197feb180517468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b70e12afc445ba629fcca1868d9e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79afae554bf4228d0e7cd44f4ed3590470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f64fed8a856c1c5a43338b6f46775471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701423b880035b5c531827a5bb01360472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da1383a6c425b493c829380ba2c55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c83edcc57a8e2bcbd859c751266a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464e2837c3164d3455b439a82ce02ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1583caa6a5ae4679777c6ab68b87e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573f81943cd8c57f7b005b46a880cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8b6485e32f7e53d431b6e0a56f1a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9e43c434d38be864208255358b315479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf426963f4d1ada4f158320e69d2df2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121846f6bd695fe7ca60633b62434a96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a487520770b9c4f5a581fc3f0de171e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c14c8757b933f4cc07c7f64933816483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148007a228469ed15c3d26150c18a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c86b93594adff33b3c39fd8bd8b35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0aa8e7305082da54636b96aa9fede486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82aece978715b2f8597766a0cefd1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d4505891a3702d204ef414fdad34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1eae97369b509724eaa0af25f0863489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2e734e6ad620d8e65625bfd421037490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e84e5a8ccd1604335a67a53786742c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd30b8bbd3b8aa4e171c28d4213d7da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf58317da0cecdacbb4234b9074cbe4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482084a04c61a9fd678e420b9c5884b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602b4853186632441ea1e678d3ac05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af75f2e2e3b9a8485327c16a3f08cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4b5198052dae829a8ab60106b9c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58d228fbe3d5e48c073d02ac5e19a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d250e9cb0d1ed80dcb97960f9e3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ac8a2cbb5e7ab4ad154261c994d4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b2a8dd3637ae474e1bfcdfe604763501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb11d5bcd46475cd2c4e668b30e6e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c25c78ba293e1bf09f9b16bffa72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5819c368a3d0ffeee239b287a1363cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187b2c936143651908a2e61eb98f8ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa46384e1f34e704256cae47754a33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e883940cb5049ebade5f62e3e169507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c517d027744da5414c91823f8188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd07501546e27cd10a2c0e34eaed58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56af5b15e8c9694b46a45555d71d76a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88423c0d0367b14c09b6a8f3c156a858511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832acc342284d7118ccfc2f97db3b7f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c7019c2aea36b3921dbc47ac7d994513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8eb7be47e8a5eea7604622a0e2db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e8b610c98cad626ff98fde3b032e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1f3cde8e96170010bcda870bbccbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642164406305c7b8e97dcf77f339698c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281eac77da101193bb5c8b3e83546e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98955e24ad96c20c4ce24139f340b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa36fe77f0ae897bd4f2ed9821c28c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c4eb84d8053bcf59525af4e36e23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9e27d13eebc7b76fdae37ac5ad39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6319afee1a642e60a93808f575a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fff23cf05b2bf260f107fc3e69fcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300d288a2e2e5110cba42005fe5227525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76ba7aaa02bccc8f516be2811f0a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c77b4bdd0d6a85f3cad2daa62a70d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e56793024f7cafe1d59ba2852db81b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40be410392340f07b2a0f967b6304a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216699d49b2e6a7ae1d1f5e88b994d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc9017e875e917141cca350420bff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd778add792968d594429155e7d42f82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216839e38880293d998401298db91051533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa10c201c963cb53e391c0be42a71cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048abf27ddaf3241a946c73f6d2612d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b12955a55abb5fcbf1b8846a9a83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1374b0cd81542fa094d426907dab2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15898f1cf0542f49fc6eef8ef016c46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70fec0f492775734a09964a71adfff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a884ffde0f52b719ec6f954dfb0db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7163f6c1641d3aac11dcce5fd5581a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231f141e81c6a3c73233d091cea5674542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c81c0a9aae2a35e97fcdce3e56581c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529305f19f3d84bc83f12029243fe274544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad4674d72babc6709bf50dc2f991bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438fc641188cd1c592d6020e135b96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e646597d107c0be3067805d172b320d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969156589fed8337285984fdc5a8d2b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf49a07f735371bc5ba840102a37eef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadfbcb587f61398f85a7896eb34586550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49586242618b11d6cd251c7b7696ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e73e4e94a01d156705a60f436463552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eebbcd864cf0bab69616c2f585441c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08a3a00cc218b1d2602e53154d05d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d11c9e623d683435b6772d94aa808555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e24d4194db7213a59ac89a1dfe6aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf9a1a31123e810e384a30e56af55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034475d84f682c9e36b2a0707588c57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99addd6513614fd5c80c64991cc5fef6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1701d685b56eb8dd6e3afe2161eeffa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ca4e100582f1f82e0e0d1c8f7523561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea389a60ab191a198f2c74e8c92f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a287f8a740743979cce85764c63bf1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a990eebd3c86385a41ec5bd39b83ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03df6455aed24835b9955665ca6a41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdd4f3ad49bf70a79bf6be2d973bce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2766eb2dc538db095cf5044662be9cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e04f7fa2d93f8957bf96b282e4beb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ead0fa0ff3bda12e2999ddfa7290569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311514a128a262a07e9dd9c3e440707c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e0396bdfbe01ddb0a7c94c45498c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35398909f33fe772790d20920b6eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47000e66761a8558d6594440d50e93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ff64526ab3b889a7718f369332ea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f3f0aae9f84f36a73c918d6d24b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f23cfe988d38c75ba1d7391472f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd49ad2727fffcb5423e1bdcb7c313577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f04ded20d482ca728c1823fdbae844578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee463cb1d55931595ca1071b8223554579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a084b62c3903e85e4f2ba42241aab3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8df3a03c83c28d48e81e4923555d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297135d2dc54b74ca30e2e17e014a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e7c1c261612b7ac533dcc56d55a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819c6b27794a9e679bfb29a1564725584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bfe7b40fad1f8789c52b21756d441585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ef237514b458612a460772041b19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e8feb8dcbd333e4170662dcce6745587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac10b8c379665f83239929dafb30a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33653ebcc5b86adef2b40921c270ec0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e48971a84889bddcdd70724c86c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981156f7368d7dc04949f1f575f21ac2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61520304d448aae34c4c70a3fef31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022810153a8c30fa8c111e605567e62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146caf5bd5d7bdf80bddf6019e1a970594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f93704046b2aff1b98b8de5f15487595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2131e42aadf6546839ffeb1750acb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572723a0ef2d804d9dc9a9f67372a36d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1123cb6084c7de3863e7aae098679598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1836a11768f2bd23101fcfb1669b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbd0fc85f2c1e6138e1c59455a2c19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa895b0de2360d196fefeec5939a68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182166290d11594380be55fd256f7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4961002f44b200ea283f89a0e962ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aea276f5cee574fa2e52472dabfc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c0297f7587307c6af7d4a3c90fa11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c452bbec8e3e6c99591fd093344025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1dfa6b7de36104ccad32db1b3f59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7259bb70ab865f3cd533091daa39e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405f47ec5bd822b48619fda806ebc4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1734c020619a4d275663e6c440be2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46af2817225cc3a8a4e89341035302611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f21ae0e98c9a2b9e868a143e3f48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533bdaed8855ed0d73e4810344a5bce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbe10015dc039f0bcf810dc1e7978f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c5c118336b3496dc96009a9dc121615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd597bd22f8a25f5fc5a176debc2f4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce57f2c06dd4aba6c6005278b20a54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c976d64a10918d968ad8e19cb13c1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b29cfb33ca33307518412e38c745d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2928b250356c58954cd12f40dce937d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9d4b361b6d1e1fdc69eeabac9fc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c429d8ac7babcb82174e754c830051e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385fa23a173fe126ef1bbaf7c8f8fe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becaab3aaa80ea89c46a68fd58a5179624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f01cbfe2f49ca3376c3ef3fc67d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0c99d5c9f0f89d6281e505ad80e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b734e66fb30282d516aa617831bf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc6586c12dae417d73851f8effc21b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e1b5f8ed5561c64f9f9a66b6a75b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e48f654ec214cc1720e91f6a1caef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2c1e8cecc4de6561144c01b4f3a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644d01af8d219c121dca7d9ab9869e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723a782bd1c6a583277f420d33ee043633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6251e662d3f4f75e8ec873af05e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416362afb92905c1f88ab914eb97f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff22dc20ececc6c332b54c6e4ba9c6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450ecf85b95dc0412c7ab067e3f8ce1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3f7a73f4f200f6dcef934b8b1397638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c608401a81e6ddd64dfb1e28660530639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da8fb6191573f6f3d455cdf5b68b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7f37335987e102e795b5ab16d621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0012f80394bed86baf9b6fb4fcea7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421730ffd2cabcc890fc6e397d236b82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4f9ac74f1b72425df056fc500bc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ccb70c3903cc1690acb747a7db5e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2957c8dec383ac9baf0cc99fe63a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2d7cd6cf1a4a91225f41207b5d73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2689bf5410512662cf9f8d562c206c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887b942a9111b46503a5a7c5a6d051649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae396908bc78e22d40fdcc711eef676650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09173ead5e2a508012ae95cfa84f7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac835fc82882411dd395e36d3c4bf40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c621cd1b702c075b73806ace1e6b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704eb49bb85cb38b45bdddb10d3484654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c63e66a4b9d3ffa6383e26ee5e95f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb688e5aaf1c6121913e7dba8e8f11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c048693aca127ac8ee012845a7c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daa15a04b895f498a7abba3a2e05b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be74d8f164e8889b65028aa0b2c8af8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa67af99ffd358f2456b420169b08a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7dfbed1f46cdab0568820279925bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c164f8ac224d4f4e9351caf911f23ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2ebe9cfcd59f3eeaf191564cd32e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d66e0e348999570573444c2bce108664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f0f4a67d4e62841d44b40a0981a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0053a0adc65dcb752e02ffe2756869666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b30854949ccde3fe70b62a9e1540d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781230c4cf8678e572827870c11263e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3f4e8eba104053a79714707bfc79e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe6a242ea53a9ff2894213d68c394670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9ef9cd57c379aa7d80d4efc7232a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673e8f3b03b565cd3e725b58c4d8eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d13c5255d5711b0a16fca8c406c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070554568c46494b80c072c6a2b4eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867311ba217e172fd306c807d7f30d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a7ff3c83290d4c9c78a08352f6124676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748875a3aaf4218757f88ddb8e75e15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25111e55f46c291de9171b4a2b552764678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9407a773c9fe64edc42403174a39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6fc4f6b2942078faa20d9bd5f3a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda29ffae941468d1ab36f13ad2f4074681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d677b409ad8fa30e3a0de7c91c1b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf5651fd0625dbf94d538d7e13d408683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020234df7c02abe8123304ceeff63c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80ea6fcae92091c9e100df041a688685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f24dbf6401f449b98f16129ac445686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b398190c9c8468a12156c2d7cf7732687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ce90d5cfad6c8b0e6a8febc46123688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267afb63fc7a12685999ac8ce5b0fbd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84f514c72418803047babf80136941690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd998c7312da83e54a3670510ae213e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be001eb83260159cff781e07d1587c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ed48c9742e730cc46b7b6745dd593693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbc4226d6ef74116a55a744c6f5a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f06d52fa4f4da20be9a5b1f0db9296695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec7e5b33c63e4baad17d6f0d53447696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3180fb9a5b92f32189e3ef3cadb6b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ccc9e18ba6b7238f577a2f999604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0153cf415835ec3a77a7cb8164e2150699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c0b9b2bfa75c33ce00afb658d32f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177020e7575c4633647ee61dae9b22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bc56342bc2465a441e70fafe961b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b1877c5161da69015d8cf1247a44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a7d443a0e15a1032bf27152d24fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289bf5883c488cc1dfb7fbac01afea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e552e9f906f484e7b533e2557ca85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f375462b422ce125f48bfa29c844a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4fb1908d789e264cbe9cd9880044e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a81b7d90df8c373a46584d1deeb71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd76c5afa395325162cbdea0dbb8d5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3f23a79c5e14fbc1061849b54590711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f49cdff4cd7e2f8aa78fc958892a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0d0131e3f690c1850dd9ad48f588f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5197cb23cacb2e1478be1108b9acd70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321de0c75a32c4a462691e79f6717152715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e58992daca6977bbc8131ae5a016b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6ebd76ecf7172a6f3ad9e31b918b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b012aefdda439a04d89e6d03d2d539718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d85ecfe7a70a8a1992107e443eb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4cab0c0e941862061219fb3761b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3421593472f20c02b1ed794631d3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b43ca2c4be95fbf7a3ca0f39d6555722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2b2fc91b644b34b6960e979a73df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00fd3ddd1e199cd690c12e4c7f17fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c0b28ec768d68a0b202abfa5d152725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b2021cb5396e05e86a27452cf48c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cabc30034644ed22f093dafd7a8a3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0319164d1a19c585575804e8211ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9487e84816082cf7f3beca453e9df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df11036f9aa9918f596db0a8ff8624d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134c0a4ffa1c67b0ca0b45dc9bffe1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4918456bbb5bb05b74fdd0b363e2aa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75a7330b71c322a3007741e428c8f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a23f8092ab4c91a0c2adc31e521313734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de9423a60c5f63a199d16962d71d49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeacdde265667c92b2dad9e3b0bafc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad99f720fda62a6eb0d41584aa697c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc088019effe200e4587cc0db23c801738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc725e4a94d036a25d02462ece3f5ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9aed31ef53f679a95d4835b3ae30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae72d709f7fb5c708b96097b50d618741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17dd3cc767ea5f7bae76a09ad770ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272075fc4cb74f06f44021b9c4604ddd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099516316eaf08620f27fc5bb41927e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd45b7833704da806ef4233ace505e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1681c99880cda777721a9b06cf222746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bb20bbc6e45c9e83bd1a3545597ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe085ba2e948ed5b3c34a2595e191748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be018cedd12d0cfcdf7a8b0e686d2e4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c4c0126231523e033d774484de10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afaee05c0b30cc52ecf70a05cdd35d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333f3db017bdbb8483a7c7a505c7d18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535948deb0d34c80ac8b23e13cac05a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c290727b5e50d42fb383a3fad0e0e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202994ad20fee935914dd01e2337ec62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5d8941bc474edc967b0bc1ea68ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378afc18e71fdca5847a58e42f06ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b8cbdb32756d193d86f06f49adc8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3770a416768bce7d27b2945ac9ce77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc87ad4ac779d08dc248e502c2a8c3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231fd2a472cd07965b53fc2c405301e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ed216997417ff5bf7b4bcea1a988762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe211bfba9d9d4f1c3682d6b1e4d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d4ae65cd369991538fd2ea2769186764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a94f1af2299f07fdeb111f85f498f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea3b12733e9a47e5234be353a53480766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36946d67f8b29b203ca5583b5c68a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075db674cb5a57ad54ab53e5da864fb9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560cf8957ad176303a349d3149308c1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55ac4102da5d624534d71e3769a488770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a04c11c3cb894ae69788bb176cf6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a95ad7c69a780fde35172a55cf7b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c15449ecc431b3077a16a69f081462773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8e84b1a86bf864726d402c01d499774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0507e12778c562bb4acd5b642b1183775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf652eaa860d7a1775b2058b0ad08b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03507447ac785b6d1ee7115cf2cd3187777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d12a52897cb9ac77294f9e9fedb52f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7aea0de8ef3ddf439e539d4751ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b059c2285e3e78d25b5ae8847beb3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecba0381c3ad90cacfffa2745cecbf8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab7c1a53c1cd99f4ff077b49ef3ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f5d0ef44850f29fa0ae18f03fe1e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee784d1d40d28a9e905396837e5cc701784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ab26e1d49fe9e6e079eb2afe3025785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc4fc81e203d86cf06c575ce31d10b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060111465f8a2687af69ddd51a07748787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790670b41a058e7a3ef049f40ec10e3d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3990964c026c81d70dd644c154b2777789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6e20ef4e4c265e51fbed454735c0e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a3ec34bbbe13039d6d26fbf54182f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3657337c294b20205f0d9f673908f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0fe06d2792e17dfa2e4b0842d6d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33884f8516f95ba3992752263ddee1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d75ac7016967fd034181acb2f20fbf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bafe143e0c6660b67ea7115f78f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b741afe29f28e3d5d9e7956fe46c6d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a93fe4b6c006f94b0cd406e299f0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9031affc5c09857bda5c2cab4196e5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac6d372167af8f59776458c9ec31c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029603379f15683c61967e64797584801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572de26e1bfdcac2304a1fbb02d3303802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b38d394b6401afbe8a2ffa7ffc207803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af27df835eed57a11cded490d7a19804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531157a35dc425a448a66f0a24d67cc5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cdbfcee610df3ec618475fb9165e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f695ee22806cbf5bd2c01e9a5516e84807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c40f82686a5410775d57d134ed951808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692441e4a1484f3e54658305a9338302809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1a85d979a64c94bcc60fec343297f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f7752661024990c25c334c1eacdb1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6346aac7014c527d06f20166ca8af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8766259305ab7809e057894ec24d36813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb726380532398b28cb43772f7c3e3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93e25e92768553494dfd52b223051815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe8ad81977e037e16390b00e61418816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4998f2c4b3b5e1e06f52089a690ec1817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900dd7576c33d50a54acd3c05a0df8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7223b9557282db80c9e5b45db287bb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a97d3c7d19b10c56323227c20f315b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0753355541f8e537a3ee114a482114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050b3cbf575fa41099ee23f570391df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1354bec367a0299b982462f769d1bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf984e5b779b333aded952541d8017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6eb42418a3e59a2eb2a9bc5a04e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ed3b6705336e7750c1f6152598089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056bf4e9d78195410c22b1e948e3bf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8db5895ef7e102f4c66bc44e7fc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7c2d562b62f9ade40544d8d424c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83c90791bad8c01c851a4848ec20413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931dacfe12e94d53a0a78ad2ffbaf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd410e136b2e59bbfc777b25821ec5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0203d281a5d3e44619f44adde88c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a10a13170b00c81f4702e50a4f78f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919adbf912df261471b6b4556c331a8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa654162cc80218cffcb4ed7ace51119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5502904c6e2a3d2d236cca5614fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c450ba269558b83eed353f01dd29a6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca77b297943cf945dc320d5bebcde222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc657d325ad8914b9938d3231d843123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c54830f5e69f02c3d22aee0be400424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e7bc0a06a0264abeaa9002501019a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299544036444034c3e39bedc95e713c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bec867da568df417baa3626e31bd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569d5855a84ced63aac0129f2d6f9b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58522149ae122236451efaf0b961f0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc893fb450213824c0d7448cc72075c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92b05d8a24c2158d5de5db3fc3d8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad058f12793a77cb9010b2dbc58872c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e9f6d135aa43423380161cf77e4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9fdb5ebcc5a06ac4da9be1688e5e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d1ace108c0e12e2910607a8b6f8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd329e480adfdbf163b92a0f3e629a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8ed9eecedcce71d8058231baeebeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a390df058ce9a450a5c91d11e9a68f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb63dee5963e150b881bec98d96a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adccb94249d09603f40da538a5d9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa94ca54c40e6bbe8421d4b60a7a8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795fc574f7bd4826a939b98745500ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f5f34c0793ef7f891780f936f98843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4cac3fab4f281844de6f260b799f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb83691dc51a2618037a4b88fdd2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8ae8e6af538a225cd12fccdfd3e8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035cf24cbe379c6917b5d8b9dec0b8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975decbaaaf6493404cc725d2ec0ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80619c89ed12d3eb5dd1b7ef167c0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f306eb9ed460a983f7f85be3d89850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d444530fcc7be30971878951ef741251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b07a961aa8220a5c5367888cdd80a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104360db53571143d5da10c6b4424253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864eea6951181382a92a6ee175d2fe354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bfc7b56ff08ec93760549bf5d32ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093743d7e17bf8f82946810a97542fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80008b04012d0ad7b94d6f82279f28457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536bab85ebbdd6a058a5085236d3a6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c669fd93d3b5fb5a05193ff0d125ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4017743bf7cdd69f36a91fe0fbd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f64366ee0eba980cc474519fa75461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298bb16a1b5a283d94c702460fc5bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582f697585aae03f1642e20657d72c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda5ba1e9eb4d2a658191116a15b4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2035f5d18487b056d56277d8b78565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36e3332b87f7447bd0b2c1f9f4daa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a4482502d010f5eb0b08c0c81509667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd8b3c2ff5c62801297e38d19dfe2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e13d3d1080171769d9be6fecf3ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a678e180e21ac2ea9279de0240e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bee74c8e834ca22d416b5cbd4f491571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33f0922d5fbd397e5fb209f2768fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6f5d72425cdf6590216028a71f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce13eebd109b4a8851860ca24d47e2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832f283e97fbdf87fb0656fe6ee6a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69abf1e4aac4ccd2d370f5f13c618576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf77267e50694cb033fb11936f4cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a96b1192d5c279307ed700d5e83a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160db2679b0744a795526f33e3427c3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067b505215914e77657f7f3d9fcdb9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e339f87c1762caa3143630bae2935a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1e7ab6e63e315c30b86d0a40699382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db0b8e5adba20ba45acc069dbaaf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248dca85fa8922305ba215c185003b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff7eade2e70c8fbfeda088f825fbbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754bf8d5c28b8f50539f084e3b85af686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9311be6c4356bf002a8b39b0930f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9459512af640ef15ec72152878cef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83915b1ebf5e23476c98261855cd516d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547abb56ebad05147b4c0455cd5b2db490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18482b20f8f4b4147abbb17836000891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ea44856191d918767d532ce24ea292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bb92db3a56aa302dba9deba609e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7787c68cd343c6a31e3a6786084694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9f5c25911b78f0f3901550c1909d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad7b0600ac0db2cae8d2940286e8b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c10a45dbe7d866cddf8fa268f620d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e8d852e225d481b74856063dc015198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f261b410fc4f7ca2aad4ab9a1a8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef538736c7fb1c11ea1231c5c7530bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79781ce6efe626a52872d79668955f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1252d18f7716ef61efb51a3b311044102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae96dbb28e2a8f2a5d9d4f164550ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c4cf774ff7970abf52b21556e48a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1b5e365f0e6e8dbae678e17848ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915dbe562547c08d86cdb983fe5c8ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac66d78e0cc1c2772f8e0fcc17cf4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dade2846d7fd2f8c1ab289a67ff0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11627120bf8784ff31ff96de6af3b2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6366857a52a7482f338604bf4a4352110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274f67fe5a878eeeec90444d45a4571111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7403e1d3e1a503d7b86b70dab2f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b203454ca983c6b82e96e4dc5c11b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8453f31cd0610df12a81538f5e7e010114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd1270fe446bcb2af81d6cb0422072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d24f4802374b7510919c985ac2e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55af65b85aab81a1daa5b5e554292117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0cd7ce12c9415de6beb0bc9198e57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516bb2339fe4c7f2a77f8092997fc34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05233cb68ef681332628e89c6aeff69b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81385f5dc8d9e90e9edc2e4bca2f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e8c7e2d457550027597000116f99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed2d89d0ea00f0b4f8a67e5d48c05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e7213f0089d507dd3bac5a012861124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb95a39ac6b239d9903d1ce362354b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d59909cb1d768d01c2c08e3a73094126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1e6ba9fedf5a9db9e74184aff0f33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0287f531d4b18c280871c288bccf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76085fe6b636211266f96205812e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd99eae0c04649245cba567c56162130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb99d1d004dbd795ddf94fe1fd856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2df67f38bfca3ac225ca74c86d0c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ac9411fa3f321d2f44f5e9abaf04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605000e44c6ba05e8f267c523db4a29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db5e454ea88aa64e48dba620e51f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9becc37408662d31983734aa06b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf57beeaf6608a565f8ea6c9e5a82ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ec82d173de687a83023df2e64ca2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dac6137b97fa0b272124e68e8bc75e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a9c53d8ff1735609892369dee8170140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5019d233c0be61bdf22c707e4f9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b69a3ee238e189ecca1b4279f1a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf43fef7874775b4e6f21bc787368d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cd92d46fbf405fff9a3f846c97d95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b06a5a1129b1476c8381499d029eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4888e698913f0560916a477d3ddfd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6903c435a8e3e3e74c3e19cedfe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0285d5052ec40ce9133aa08df9ab67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14d85a8e396592a579a70592b2973e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b1d4776385870ba52eb9c5e21537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c3d71f7648f8d63d48c05bee579f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0555ae71c482d0183eb6baef4062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358df1d363aea7b85257908fe148785153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6f49eb1fb47fa9e31748502a67aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23085a8ab541ea527106cfd8ba8d4b1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b944964d897d61c45320eaefea35efb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705fe47bfbf5071d6dbb78d4e3d469157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f735691b23168b7327bc99de7ba84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c154bb6a9e9d63877390b7370f8c83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630befe0a42c4098577d90427727f67e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11acec69397d5b614dd44024961c42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d67b72168739cabddd3648a5f145e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7122b935df01e2444b242e6d5d725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf8902e44fb5a628c7c632dd8f61ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa196e47d64bded47bea129e310ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e488fcc078bc46fabd2dd7715e6667a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3fbb50d2de1c2c7ac8faa6f77bb3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b18acba5c5adda6d69c89493d672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ee32a8fd009c96f072ac0e1ce94da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be10883b085c051f37f0349954ab888170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455aff15ffe246233ceb8c7a1a6ef02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd37148e07754eaefa9cddcf90eff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07413ad573795b2546ec9defb030d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766574153c8428989b66c54c80ecf69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b6df83c776467906996bfe3b9898175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d76aa7093cda90fbe8ae95ff02f56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42124654a381201e5d611d4999770d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9278d80a8d9c84cee5cbe53e86c90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323bdf3f2f5c8b1955290cbc7d3c811179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a939dc4d8c2853cf4c90cf3bdc07b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61399b1dfab7dfbb88d50686a8783d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417dfc4b995503719cea225a6eb182d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29976d4ac147ee76a7b75bdad49d19e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708123c7e1a79c9f981372a859fdbc5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809512f3fe877caee549a4cda84775fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241c88162b1aba65f056c0f4b70618186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8fcad4379e88bb75fdc9c26b4718187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7d1bcc3e226c8f79abf4150a9a11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e9ab57462e0261aa2ee432f62112e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02744ad52826dffa5057d73aecd7e458190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca249df72755489869d2fadc85dd67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3299615bef7fc277ff83299050403f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216214e735d22a252292b73abdd65aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74efee2c2fa3bc130a997909ab90fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5408bcdba6b12e5fe6f47d158f11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a8005f4748b6b36e68125a7637ab7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2519057bd43b9cf6b7e8eb6e479eec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c7fa7b1bb595cb6cec591ceb8056198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c18826d91e5c23380a4c8471755b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daac92beab9a3a3ed9666968da5c411200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b9bc5f4d11c79ccd6ab6081e0f096201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68888c7a1542b2500c29985efc9e475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813392034c37263bfb78fd25fbdefc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f3fa77b5758d1318cb8f0980bea4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50136db13a4f75f37c484aa258296f0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e5e3c4fd0403f8fdd060b2c853d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b041a6ba73c501d9fcb553c68c2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f652f9d2c796c869e1006a71349e6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2da7eff9dc084f3086094711f136f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec61139a045ed07c6d584cdd34f232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5f1623b7df9b4cf3cf0e884cdbc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bca08db8f0e2d864579f06b46410d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2117b9545c88ca99236faa3758a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365a31a72bec2e1c839ad4d90695f19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b665ca68e3a86dc53012ae200ca8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf8ceae7dfd32623b18b59bd62140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a1ee6dacd0b8a7998aa07a485754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe93ab36d21ce521718a569aa5ee9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e6a81b0b70b0a2ac485468360c39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f1cb9410a68cbca6befad4ca57c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d24f79ead805f48e996e6d97dc842221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565fdd26913d5976e33d7f77c23ec7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db59efa90db5233798b2167deacbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fcf1c900ee246de3245a7ed4602d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ff6b1a0da835bcdc0ca72b939d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f41be65b842d49d162839be57ad06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e199a40a78bc5c381156ef16e1d58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07316529d95bab12317bb501827549228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390957ccda33527ced0d29434903dd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eee56b4990f868b06af9a5e30cc60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40f29bf6f52d68cad382ea64a084e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf91b2b3e4bcba7bce78102a8c6369e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40481045e3d8ec1a4deeb83e9fc8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe231eadf2c5e4f2edc41f6826040888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597997493d5038848db418e557093eaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc4a94f890c0e436ca3897a4b1896236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da1b3b7cd3e9787b886353a269178237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6a72752cf367ebe0b9d4280a1bc3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f346bd9a6489c33c6a229c3893be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e124582e0811cd0cb90683b89319a49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e887f4dd5f843980eab4d90b0f81f53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f519a0f6978b32b928abce6e55183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a1ba226cd03347fb4a69c2c781a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e65f297a1ac906afe7992c8b567e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662ab5778a2d75eec848d60343212a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72c9f4b7774d6e2a87b6cb8ea608a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284271bcae06850fe6fa0fce9f260779247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b684fb129e1203157cc2c394e357c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d87f02b553e2bce375cbb6279d3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab4729ce197a3953c4509185455ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d34c871bc460b18a9ebb43705372251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9055a80ce4b5d921ca35ecfa286b1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b963db3a0dd38607250effa29dcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be74959b10499f97887da9885ec6cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a6afb8c921e6951f1d130e4eb8ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350342993f475089ceb55d9b3bc852256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86bea67a9792a6fb4cbc3896371232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ef63f9453955ad064ca32320c106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5937175d29c7edaec0423abf462462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f65e2cb6bc8738d1669d0b0338cc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588ffdc1ed402556f84c6fd88f5376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3c6a901c3d45c02b568580c8788c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a47480a377db645bfda4ca91cebaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fad55592ce958a2ddcdb24312abaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4259a499a937aebd08ba6b592319179265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4036db419339d74361938f033f565266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b861908ca29fe2355c28cd6c6d1ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355b05f1d5dfa9496c85b5245e58f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6549e3b3ddb4e677f6705e8c9a232269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19fbb51c5962b1b0ce49e46e26a473270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea57f476b1a4c8dd2d342790922ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624f640f4940572b23bc381ad96769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8b8c41b07402393d2dbb5fe26050273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1225e0a4f46a98d71763fdd1a83cc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037b8145aa494e459c9fd6acd1f943275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89fe74bc81b5120af270ee7c32bb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79619cac60e1201d5f5ab1142930b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9caa181b30fe7fb60fbc86a48d90e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9f1244a3ae4add9cfab4b9f584b2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee1858a1f70936c4027011a1e74057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5931eb9d5b582e9081c72e195ed0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc5beb2d7a8ca884158ab3841fc7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f0a13d0665ad30182b2e969fb16d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f29556bd4ec85061c3ad62b269de1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137648de38579be92ed12aa6eff2d82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd126cb5174f16caddac7e8830d2008286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f7122bfd0f4c8feebec2be1fedb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea39665fcb1285a48feed98d3ccda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b908bce11361a992d9d8db74f29d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc8fc53b9e539a3773cb8c34ace47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f8dbd5d201c1f9a717dc381b7f676291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ef9e73940f6c9b702327d2b7aa8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3977135cad7331ab80a67aae2e0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174fb7a15bcd9abdf3d34e287d4f19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2bf83565e6a5f379a70287e079191295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a9c5c1bc8de709310ddebcb614176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806106736dc40b0263e65ffed8b3d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e47f8b226e2d3e940e522773cf42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8fdc0f2e89a436e99602dff02f3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32901c7b7d057521443f31c3de1a52d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a666aa628215e90cdcd7309ba79f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d7fc1cfece0c068794a0247b6f0b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843725be4cdb52fe4d6eed88a7273110303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d2407302dc9ccb4ed5ec62fbc40d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee717783fc226ea340c4d7fbbec52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d05e033f4c0cf4bc0b8c33f7af55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170282028736422c1cc29d7085dd295307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d5aa5d495f1a8fd25de7774c15de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2761cc9413abb8cac0bf496226a6d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78869565e2eb1c5a6045ab64da6f76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1957d2280346a4c34149b568ef7942d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ab8c806aab6dd73b377e93486f49e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d2546a56ff8090fcfcb87003553d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb189d76f296f41d31851c9dc2e8693314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b112b2f0027066da9f41c99d120dff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79037e7c68b94bc85c912d8a1ec67712316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53bc293a1b300391cf2d7de019a7e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63e4bf3b1874100fbf940116ee5ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df8353cfddcb86cf5961a19b0ba09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e86aaab4262aeb5fb7599b2bac41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acfdf5d10cdffaebfde6a8c898edee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69af8e65138d411d49dc93cbb239b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f184c45cb9657ddf99d00d615edc4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c353393239c8b27aba730ddc5e35a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3228514240a2aac4dd43d608ea4503f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f55cba3cc210a29c742b6c849fa62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805354b61c1bfcb085d80dcfc57b119327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70c09a1663c9aafc44a39f5025877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b22be4b5cd6cfcf4fab2b93e2e56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77a777b74401a55c37baae24a802b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa6ad47aad36f0429c1327d95786b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948c2ce5016abef830e91d7dedb055332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a4184de5710f290eddd186b474b05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400425c03985f996b3c258746d2e8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1c3a0c1f3cd6e8efcaf9bee72f08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28e86001308a101aa7459fdd2b15f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d2c3f45ed16da1a7e040dab407818337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e9c9152db512ab790427e1b9cdaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2a96776d5a87667d904b7273b2fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfa3e5136948422fe1513022a6244340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25489dab8b006f3952fee15dcf1139c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66044cfea3644afd4bf64211168fcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c704ff0ba6f246fce604123daaf47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162809864b1f5ccefce1ea36a8c0def344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f5680be4d6a858d3931efa1f7b7e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5741faabdf87f07147a346b8478ca15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef50e7d262deab18f47f0d55c36497347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672b71f98682cf5d97d2b2e840eb53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486cc79fe929131775f97e64f5d24ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2be458450bd0093ea990b60b95a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90247dedb39f84eed5f0ff221a61ae2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6cb002b1cc30c1d8712c81846685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b808a538404720a1c9220c86d01113a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4751a32197262bf243e61586ffd492354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229fc4d85134f6575767cc12968de0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b8b85c55e388347da5f681b88bd2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a64f7c9987a4f2db52355ef1d7f77e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302e7af20a8216f8093fecb3eb0bcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8754dbe7719a382956d6b8ee3f456d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c2aa8f626af00fa47d69c9f74e4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5bb5fdd070c605875b21fd833ee84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17eeb4e34b22fcaddeaac49b3fca55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a800c33d3c4d7100a560c7f27999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c520e8f9554c8bb69da19aa87b5dfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770e349ac76e714a5a3094b5e157dd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81463f2c361cd53106bbc2f303ac6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6838f12b7867267477c2154563ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04a138ca5545969836869709411c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313667dc315a0046492226b178ba64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76822c390d51cbff6bb41f2a6e80bab8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb5faad17ecfee23dd1096e430feab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45130f0b451c222cba9fb353adc00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585485e7b76ba92d56506ab3b2dbe6dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1070d5bb2244d44e83805a34b4b01d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637789e5c7ad435a3143b57a061f26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca9d81d97b849a71745c3bf5e3f883376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee473bd36d3b95906daddd210df27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639b7407126d30e68730e58d77d8b9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a25e3c06157c209a62169fccd4b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968abf0cc0c8319c9d6994ed170aa9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978f4b106bd039a99a952b46798c0be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfba1bff4753a872cbedbc65ce76fcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8075f28ef95e5bad24d2487fd991fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea03d8a52838cf03a79ab18ee2d894384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318ab090ad09744e942f61a5e1dfa5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180ddb9ecd3f49dbae1f083f92e5cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3eaccd6c0ab902ed337fa53d55c3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454b10e58184005ae398f82b65886b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029057b84e4d3a1a8e370a5b39fee499389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d51322405ea4a4e68b5d1763559d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7035e31f17ab2172603a37b33e332c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8ff231e180dfeacf09097b01a1c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba09b723a9843cb366d444b88454d71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e1f17caa96da656c44ce2e0fc403394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa4bef5ee0e21f289d16a6d2949890395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3607059f4d71817b580f24ba267ab6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5dcc1f320dc008facc7337fdfdd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbbc8a9bc246d4dc821507d3d93309398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae713dcb51c3746c83530cccdd8bf84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d34bcc7be3160cc6213595150b1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa04c727a2a02017d5574d55c77c65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e7599703a363c4793aa12f7755a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292edec1e02bb0458a42a3569675299403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a769251fa2560fa6c7e6bf7d4798a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7022acd9d1d13355cd6455a17dd2e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ce8445889cede3f9aaaa322aedca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc42484e73eb9b724ed4df42c41414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bf26e0e90f9b0e824fe096a277320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f53f4c1e193f8aa1a05d721aad973409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe084f337a7a837320f2366c40075df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4239415d05800e186c10915812fece2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719c955a102ca4f9d62680cab98c41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e2e3aa5c08040c6dddbab7e004fd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958a187d8eb27ce6c949790c6b2ee45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a2085eee5062b4e62c28bfeb43cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbe505c8daa879312dab43f4e6750e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31aebe16985bb1867065ee53672c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d3be585d2e58cb3b1d12579e05e26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dcd61e6fb5f7bdadd9cc7a17cc902419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781f3c9b58a544fa06be82099240da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222940817249f1c9f50876fee282190421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5cba27868b4155e0a9e0b9a45ae61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4cd2da703d6e1596753558c0a518e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa82f55cb316be5adb3cc9a30aaf69f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef9c19e7a92c6795ebf7bcd7e18da5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cda4d02122efb18148a6aa3e69d14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e1b77e6eaa2d587b60cc8d61045ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab12113f4f1bf4ca1f70cc3c95ca6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1eeb89feaee9aa753fcf83ed3a3a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d821254bb9e09df2bcc9ec6ee65543430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50bf9afa7de89afe1662de004c2c98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538625035168d7fcf03fa9319e13f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a136d5e9ccf5530c60c5a02c697aa55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f38f79c300e2a7a032a1015b60ead434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46c7bf315d8b610bfaa8c91043bc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbcb55200451da6dde6db22b578e53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502eb0f1f6020c04e4476255c7aa5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c68434c1342358a20664b69d92241438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c4e3033022a3e03323fb7d6039bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640545fb46212df962a767e127c2a341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d2efa867a63737b7c8c293f1a14f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d20178e5b494f868f1b60dd71bc01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e771011fd293989af6387679933fb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcb5aba815e69d383cfc8552642ca9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996b48ef0a4372a967ec438ee3fc622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac29c39e49fd00d714463495b4a7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f402c43752d5056490a96536b131b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d727f33f4b428cc9703355298d023448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cb762fc58e06bb7bd8e03fc70672449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0207f1426b296bb9227990ee33ecf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870956ccb58ef896ff4199f4a83326a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395680187453a1506a6bb50d071c94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf92cc07890371903bffd7d2a12437453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe8fa38881bbf099f870d13ac307bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d727e40a16a63567bbf3b6ed3d0f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04440ba22fe41c268e3c9177826dcc2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc195b7197b2f71a1ba0bd8d7985600457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731a7708098773566d50bf74675b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3cb22f995d2004af318d73ac6028459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a98e5fbfa0ae3a1992d5ee7f215182460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596294729f3170af7adef19b5aba935d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860af1fd7911a996d09859f4bf17cd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41731d7876575c65e60cad18ec3c2c71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318822d4ad04717919f6a4d26ba63c77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d039a4733f12fc19b4120f850282465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8cf82c732a5f13ef92927c0c8b67b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aacff0c3d4a2ae2e7de4a41940b3e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2dc0a03707cd5ea614d5b55160e8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62cd1be5c92762d81268609eff0080469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab49e5f3717eb868a4f872085eca62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1b194701e51239290c1e87fd82b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2a2177d895a8a4e3a10dbc6b9bfd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738279b344cbe3f7b56f920cafed601473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe8458d96146fa9f1de5f63262635474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9b659b02b1889e6713fa482fe19a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7417e42727774968c8747c1fa242a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6449504acc652751ced1c6602849ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed7a5904da7e0d9080546b2acd3e4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994edc5e874a2933ad7de6c5c4b3f42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d020959e95976b335e50628272269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521be20dd0c59627a8e44f23b8c4a15e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0aaa85617ea5e5ce5f028bfac1d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa04146bc178196740c9afb60e467f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673883322c8f5bf00335dce91edd54c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dadca83bf8c6ed4ef8076125e4dea5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26162d55905244a3bf90e10c3c9001486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc649300ddb35d743668d65ef81eba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396788586b199e2f35b053988e137b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326af21bbee78c1977132ef1e869ded5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f5118c17574b0299c164101a46c73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a8f82e52d62d0d63783e0b25abc96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345defb2086ac4877e0e20ea28b80903492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd479054ee8a5f0d8e35c1f2f5759bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a61bf9d3238e1fd58812618d0678494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba138dc5151448f2a7c0e86db27fbe2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881679583920dc6609f13098ac400fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf17f534764a2668f67b2b84178e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912dd742510d8798963769415977652498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b462034c016a95a2ff0ccd729ec03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08460e6809a9d0b5299da8cf093e9b70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95417b1271125d45f0f6b8a7a63047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a6290e319634f1d087e499f4a74a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5288c6b90941edf00c1a3e52f8a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f26ebc4a3ef748079be9470e8025d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c5d6b9911532731184463a9fa6a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30093c99e47144f6c36cbd94255e28c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c870d09b8a4b4a9ce146137ec05f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83036518bec1c8cee52c69306d3d660508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7969b92cc0e2ceec2e42a18112ae29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b123ea51310d10f32e5bb58f0b5a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5518697800628828d3e50df45df1af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285b088fb7dbf2f35bdc28554f63901512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9cecc474d2070a8544cab590c1015513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b265cc20e86283dc2679a84dbb44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe31342b11cdf6faec219150b1cb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae8cf9a58e971d6bec7bf238186674516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431e8971c594b3a25066259cf040d6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6120e6a2746128e74b33be199e50cb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaeba6fe3c6fa3c6795964c3c14226519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc414342b27ffeae106547fbee86ecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc92cef011a4973d77e137c8f281d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac71047b4f4860a663d540d8dc2bdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d429736a875d468c9777ef2c5f21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97eb3a25b63cd8d43ccb3d5556c6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102693b142cfe22e8793be810fb7b76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1744cdbd5e6c4d8e72bc975a4247526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5e1dddcb61e52e1291ec0a8f76d89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea86e0686c71cd62f522eb7622344528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7238438e55a43bc4e67dac04c6adc61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc68884382177d4d46aece875b7e5a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db44ba0671d2cddfecf697e2a3c2b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04a932ba356ca6681a9157e86dd6e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7c5d49beb8db85073e4fe8246d08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ed4cfed9e9ee0597e385a959e360534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1864258067fb7d54bb055c24066bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44dd6ebefcbd7311d5a9f535da84b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a7035207d26cc7042c316879a397537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe3f45fbbef3624777aab57ac206b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46553de21a55517deafd8ca9e8ce2802539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5b6f9ed450df583355ba838faf4b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf94286a90a13cee13337521b5173541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c241917a23a3301d91f7895336119a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1afa7ff21ed86734dcc9a0e005ddd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57e573ce86ddc6a5d1c54eafdc44f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaffbfa8fd513db0630f71c6399ba3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512342461feb3ca6be666ae5b8ceeb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b62163390edff7a3360b6142286fec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cefd1a0efcae7d87568a3642ce719548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5c829cc14ed739c611701b10cca6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e227411953cf1b843ccfaab6eccae3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0e52b57b59e6aa947ea1071722c96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff9a0b712374452a86acaea0a4986a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1fa87f97353805d6d748ef72a2843553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e24630df3192a4d888c4055e2ce35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ad03d70fecd5aeedce7e09506607555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f205a17136790043030b6b697103f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecd57ded74589cde3f827b6c156de6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c31a3d49bcfbbc185ff33f0c42aaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4eff5812e4352ca344d04ceeffe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060855d4e573c2824695be8b43bd43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1884aea91a0e61116fd3118ea99e74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465c7ffeb8b0a3673c30198c01484e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db9a4729c154ec9a0ca9f0d418345563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ffad7ca9d94e959366c50d1588857564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd355be05767b9ab03ac0f81f6349565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4d93b4f599e417efdaeed2759ceb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a91ffd4c729eaca1242f484b42e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c16e1e60ff366df17f7df5f18287f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde7f432af144996f5610295703a95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f300d475c47f301d7e275fe9c6d06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e15a0f78274be52b19e6049ff83f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bebee9d27d59e8163d8db0154c07f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3517400383e03705dd7854b10cd9fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad7897ad3ff4c175144b2c7cff58b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2384519dbe20bd86f280bc1667e38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004a7cd621fee4f14445f51b89ff39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03854002f9398f3be153b9b0a30ffb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc0049c6848c840c9b5207a541d14a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516ffa7fecee45fca28fde14e6fbac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc9f9e540200e2ec309b9931961cb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf63e7d247f5a22fc62d464f949079581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070d2db8ebe0a59effa1bd7770d230582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801946445b998aea5a57d08f2edbeddd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf0dfd09af49d527d58cd6765fec3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e829e955676ea9e4bf160091e698585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df7d98bdcb7919040c0e9c1bc74ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f8d46722ce75659fa7dade3b0283587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6be816b3bb07e769b32c8d6225fef4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efc23207c581a76df284a2acdca9ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28f37e88a2702ddfd9b2bb857707d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4f2aa9a73805d71dd81b4f7ea254591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06493cfd86ba6d529a84821e382f7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0054cc26e13d243706f1e6b3d875351593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558572e7bf3f1f93c8f8777eff1f8f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135e0cf1a418188c1d6680e744c464595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4674c1ec8b0569cd77dc2c793503b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da4ba3afc9cf9b4b719c52b2b0e54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9302b226aca7f0accda02b02f68934598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfcb4dae8c6de17f3ef5e741388c55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de240bf265ece5ee1643e0e3f0b8c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416593a4a70fb538a967b04f54990d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88542592e7c3af3924ddb88968364bef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf6d0342a7fac19cdf7d6b9ebfb802603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967f6d0ee65e863e5154337de08537e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307aad1bd4fe4e865db4a7d93460d34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3a6a183b575b5b5a195a584aa11c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce96d4b783f0a269038ee39d54e0a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73f4bf9cff885143f227c0b68a9b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59f51991ba1fef8dc639bcca5f08c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df04a1d6a1761178382ff18bf8a3999610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80443bcc2e51bd3cce519303b4e59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59afabfc24ca832e48c3bf6c0d72c96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c63b68b5f3e2b5c05fdd6db5fb2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff79e3591835b6ceb930b9949d08bcf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d779eca9cd76d9d084ae0687cbafec7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5086fbd7d55253d67eba4e6de072c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d2df480eb7f0fd499bf518baa290617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1d59ae2c566f461f084ac78fd0fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e49e01b853e33e0f0a3a34e7ed11c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258c8bd4ccb0906badaba1e1e0ed87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ba444b6d7b6bd9cbcc763663205a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed39992ee9efeca47a4bab62f3da105622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c85ab7a93bef8f8e4b1d7920f82ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2b56250f15c8d90d25a4394c4a1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91234cc12845d6b62897436dab0d0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f3c5e75c0d5f07043b7e9e7c2c098626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f654c5ba45055bc5894d84c3ec95c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d1a1b1a0475acb0103dad08ca3f77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20f4a6571bc90c95eb458aa95fbf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63205ba166ba30dfb5f678721bf201630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711505f534270f5b6991086c0ab6d2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e67c74971ccf1fdf01c65c8470c045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbeedbe03eeec65c7ee567a4dbeda8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7756a19a918ef0169010136f79c4a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7527f3402086f964a088737f4a751b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751417a3d445e990660d7e4fac6e50fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6a553f9c813982895e92512d02df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c408dcac62c2ab9d67f217c3dc01f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c3ec2e31ec8928e67e4a66623253639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986a2cf8b0dd252eb462147ecba9220640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5fe61b7d3ac89674e3bfa6fa067c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183d1223b947192289998fcc7d60a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1a7307b4ffeb26822beb79e33967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cca2e40b16972a86355187536b88d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac1d2d0e4b80cc2469a1d520b574e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210407a8553c16032703bf8efbe60b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d0cf1d1bfa01437bd6a7b4b74cbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f286f5fb91c5bbcc4ca5d7e303c7abf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea4a4e20e8eea2a73de7072e932b65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95544ba3590662af534b09e5cc2fa699650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bd0eaaeb1dc1222d6aaa7433b669651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3245b08b1eb65cfa9cc6770718bf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cdbfb71d816722a42683378b8d684653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280de04c12ad02b45084a7a29cb594654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dadf8bf037fbd78a8aacdfcfe1991b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1de80261088ceba3e21aee9cbc8b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db28cc799044cb6727320454e07fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b9ab712e2b692cecf79bab14419a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0653a2f209c09dec14714d094229f6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245728ff7841c68493c9e273e4bf8aba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8f4c678016dc947cbe63919b06c47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff273053c85f72ef7f7c485eb52535662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe2e30eebe9fd9dd584aa8393eeb11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d1b68411bdacaf12bc8578cf96fa6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d542a014a25c8c3487209e9026313665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e12a3afd5404b2dc93efdf5ef0b33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9587d582759466fbb1efd7fe240cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede197aa333976e1095b0aec4de1cd42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e164993ed700b228c4a0b60226bad9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac3d6160bfabe8d60916afe11b369670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f043b7fbdf38ad882b680c377d4e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c89c37b09892f18854c3e5e0982605672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b0c25e3ea63937fa6f5c48429a7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ffe4174ec3b6e96b490ea7ace8387674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cae61a766ac5d7cc5246f54db388c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b75a63b531532b35d27d7d837bdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6ff06b554b9cbd24e6c836c8d1ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972131b6ac30c753b8d98366940379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe99b9dec3adab2fcff28d095a42090679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a1c0a7469120137e09f1f46ae7b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda040a5405e1181082621d01125cfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df6fe8c321b3c6e89aa278cf6d073682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab320cded8b4388dea8664790e1a577683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7f041a662593621cce35b896f7a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb41ccf8d736c5d2d49fa2f3eb5001685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b950a2ce7eef38084ac9dcb5ce05ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718c2774bc87a8ea135da1cd2b155c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb7db13b3c12ef8679ebc2913a8d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d2d238d024af8d1b05996c5ad93b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e7ff47b5582d46bd8def5ac5a5e2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9833ce650c85f948076c8ab51ab148691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3aafec7d936a00551074618b29d55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3932e5c8e30cbe781f8f7fa2e1f1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba8165e477147bdf1c41ce318dff8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842eeea038d81650c7409d49cbb53ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808d067129eeb057034bf90e78a967a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee8e5d71bf570f2a2a811cb5a7036697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfdaf64e6acac5d01197b3ee8dbe4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e8942534ed6ee06b6266b4b93da6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74d33b14cebc356ef7c4d14c04743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24452a6a4be30f5b3129ef7f14ace506701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2643b50058d6156072ee6c3c9967a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3948a13795739b11c17b1a94eceab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543dcaaf1942b1e1f08d9ac3f59637704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8464881946022386263a8e805e0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbb5b4c7febe51ecc04b39cb43bda5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b9af009fb1822c33e8c3738906da3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d12c803cfc78345ffeb3b0a4694474708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62995ed48afda1ec49dfd46ca9de58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e843ebe5464af5f187ffb99c594a19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb72e17593d8acc5248c24ae0365d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026717fd24955f73150217661f6a6cd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392f97a63b2e9183032ed21ee8dd0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75eec38e0e927800439972f437bcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c3852be967e7e2ad47797a26abe4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff6d5b4821650ca7a938b037ff6ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd3ce61225aaf41106f1fdc5bbe862717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e53417a009444ecf4d0527ad1565e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27787303bbc54280871d3c3e4376c300719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7e1a1c42deb2cec6cc4d123d54678720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb94d490b12d572696ba96b7c2b9d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24158a51838a768c05b2ff039169ac91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea24ee99c40708992a301ca7101157723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5cc8fdc4d2bf5b9b2da01810d8e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edfd036fbd214c13b81a56a92bd655725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8890924d9f63c5024b100bd5ac3076726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca19e59d97ef01a73a25e1de780f0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3995b917d094c8e64529e2617a87653728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb4cf91357021a31fa077407a7d799729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c49c3f7388949f58449df44eb574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573720c16b131ceb10a2287469f60d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075fb1b9c6a5ad7b8d8841594d7b4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a553bd38530221c129100273c228b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0c63bf10d990b3e836c20697373f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db51f90e9413da30446bed5872f8bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a43128186e9af17925ff0e2ab82da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba93daeb824327bfc6c888383a1b1f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad4f02d6a9b63f756db9269fcb93d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0dc32eaf0f81608a30012083252b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf99771af228e26fcc1b0b37e3e36f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a08e22b82d668bb5f1d9f03d77a0c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703229b2ecc2046e7e06cb6471e21c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53068e047e325149454eaeb046cb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618603330970e813fbf3f54f5c10f56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29085709104f325299a23ac3ead0b24c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11058d6e8e76fb4c865dba6062cbc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ddfa11bf680a1416e762816ae50c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e90143e587a5a835c1e5501745fc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f353dfb69cab8be89d375836b3f3cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8dd05e6f816bdb400d76e564be480750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a46dc519b4655873b25e0d83961a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ad84a64717424c0877425a18859a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21768cad7c32a3895de8638bf3023f1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbcead7bb9e538b4a47273452e2f8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf5cd075f192bc0c0f3e84a87b13b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a533d929a47cedcef0e0d7068ba49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2c0901d674a87d439ed1060dae7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922acceb92ea943ba255be86988cf644758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecbfea2066504eaeb8c3be86f3b0bc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176910bd8de53918039537fea07fc9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84e33a814b6c50aedd211bc43e8f73761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b99eef6a3921e771168e411fd2f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67259c7b19d0a451a9da5786afefcc2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274ea2154f3b68f476030fdc8965280764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5a2a587edde70cb0e68731d60accf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f83a13cf6838dd38bf70c49b6e3f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfcbc4bc541d5ff766126ce97d8bea767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>