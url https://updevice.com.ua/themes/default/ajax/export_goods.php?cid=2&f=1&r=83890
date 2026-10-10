--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e664e7e8ca9cca267062e2900d4451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a63e5c135f2add28b08f550e409342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40b7ee5491c57baaffab6c58e1c6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27283db950e0d310425c17e3ebd63d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368f5a8399fc75e35f7b2b1fcbc3ee65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b59c545fb9f9be1b1d6f3e4aa8aed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f7a4d4486dca3862ff6d16a9036b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b5d2ac4ea85c038922c889602023c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c21414c244682acf91384b84834359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c13b6302b10508b6e44387bf53a00010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753369184fe48af7f40ccd090ef661f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185aba668d6d33a362fe3cb8b5f457a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7f71dba5029dd3705e714a95527d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790f67426f1730fd8913c259fad951914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383e79c72fa52588fd1b1f0f7ed9d9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aedce4a47de15af230eb736a621c2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0e5856165d976163aac37e6da9f3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed95e09f2cd3e47a62468db5e697718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd546c903d40f1f509f45be558ffe8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c68bc7a82ac5e0588eca80aaf2b8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6bcfbada49dfa167dbf92051a6eeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcb98dd991c1c31373eaa450d4dd8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7fb0debf8efb090e426e48437ee4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c1312bba9a6f3a53234bfd4f92d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1a96adf0be4a22cdf5a51508df8a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e75d9b776dd06af132da6e96891826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27c61a92e9752eb54c47f3d4b2aa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae5cadf70a2f3122e038ee6f73e8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267defe57c3f153df51a85d9c739806529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bf1c0af1a8b9cf166de31ab7afbae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1814243237d61fb0b4b7a515791d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b88a6fe8e3bd5ea4aff5b950cc4ddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e96497db80fc3480ca5f535dace47733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bd6ce8e1dde05de9793067dac30234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479f882c6731bd05e0f67d4ee4f3b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33bfd3dbeff0bdf0eb2ca3110856dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772988591e2f1b9d882bae09330cdb5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116fc2e1f3ebc17ed95a6e112dd524838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89309ba3813998cf665a2d111000a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e10405ef2f8c881a97939d925be08c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8808bcc90a77f764e9685850e99ce441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e53d8f1ce16782b53a5f6dc5edd8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b6918af911d4b7b3a6c665f5ffdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceb3ac3ce6e72e5333ded842b59b3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf36888d2ff150e682313ff11999645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c199c16fb5f0590a9d6d791b6a2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a3f539a3e13181e68caa0a544b99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd665505d2ba9f59716d2282b476948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488feb4a3069785be88ecc5dc2a739c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f039d7a4c273eac95f895417421a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da212e28ee971aeec5ad43f23df189a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a96a017a8db4b8d477d99493fdf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ff964ec05a9235163cb8a4223f3cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69755d52585cd7b9cbc998a59f067c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5ac6443b71841ae4812af6905a1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54f82c786450e76a7095ffe8d0df0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ee169098a823ff9e8d9e092f3b9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1906990dc358cad96dad23e5a5dbe758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e179f2ba678c0d61d1897db8d8881f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b89f4a36b8e4c04efa01cdf6b93c9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a10b80034caad4927894da2873d0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f59a743dcdc06aa6b17ef4e161d22e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ae82a4ca4e454aeb1fcdd7b8852063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698a2af0dfac7885340b1b5de2d8b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adb7a6ecc1c6c950f6f7d7207f753565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe6ad022fdedfca839a4c83b285b7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dbf6c8aa030b66ce005df5465887767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d0d851c8f5d299fb5ce817154fb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3a0aba6802ce29bd91de2ccb187c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6215063d031f857779d4f8dcb68656270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde8529a01018b3370a271c5393024371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cea6a4a08aa43ceb8cd16126e1c7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7521b8aba659dd38aef036773a0e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c25d7dce441dbf90f143b97fc955d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e524f458f6ac110bf9e19205766679475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b25504ad04126b67b7fdcdb31748a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294725a544481714bebf8fa96a55d9ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082b023b2790145201e83019cafce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc54cb8d237877c8cb2cc2eaf022e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394610975c5f6b848bfb247602fe3fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ac1872630a29f5d3a6178225913381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d0626f60b2aa434338656440e82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be3b54b9fdc41869445cf8a9fb736483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fdc70ad3a2602ece0a8a625656e1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb5761ed07b900957549c08bbb12e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b47eee8fd8205c46ddd9c28bf37486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e5f6e2febf5141323eb1221ab07c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8cb8bf06769fe3b6edeeab95ef1fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe429469d3647c8fd51979c3b532289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb27e06aa05aeac92081a5a69209e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c5e0e2d0f16cc658c4adeae8cce191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b348aca74ad5b0f430dc2595cc7a3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de4f67121ef153c82c100790541d5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e70c825f10c826957c2071ac672494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b4368c41b754a591a174407807a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf67dc3b19fdc44f367ff394a3ca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8a4222a65521c418c39206119b2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520fc4aad85e625ebaec293655c7fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed1b8ee3edae2c14e1a29366b3eb4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4ba521474945dd7316bfa999b2a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7fd6f698a3a0efc75e68f2025a940101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc0437ec1bdd9c5de2b8f09dcca8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edaa692f28bd443c4655147fcfc799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be5c1848857ef9aeaf5c12c34ca1cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b795bc235ca833123a05cce746be8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f31e3b13f0b1bf2b3f2291b336546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f564f3262e52958c2bcb8b1b3c9eb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448e979d0738f30e31a161c5809107108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef890c2ee634c872b16f981ee8f9abc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d57b1c7b17915348cf36cb35cd346e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938429cc4a720cbcc4573e99cb246033111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abadf2f40de431f59a458b1602cb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d134fc1729a1886eb76878690eda1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623aafe2597976c7080e63ab997603f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e694e2ced757028f5907596886a45e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0cccf92b46b7aabd5e834c7eceae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb656d56c06a5df8bb81f8e8a247ee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564753f8f94bcf4b5a3471add825bc51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bfb1c25aa8ccd883f09c2e4e7275d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b728f07f74656f94f0ea50cfd73f0eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac79c3394edeeb8a80d88b6f38a503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af24810b55be217b105d6651415b93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d46c4e0773e46c9d5a8e46e1a53d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e140bbc292d18a1bd947d10e708d06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21d91afd89049d33662a29b0efddb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbf083800af4be90777672876dd919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9275e7cc3e2de38d7fec49dcb96c66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca189ca614a68c60f680a2d239cd8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21773b01cfc523256106201ad860278129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1587d1fb7fdd8bed63f7cfe4beca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d9de87f1f1106f0262e80f5ce542d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73337fb9e979b6c4c6f64d6a84c5cb65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98ce90d2f29c20ceabc2209c1f182e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2b05b3920ccba38a40ffe7ea8a7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c866271e59bed618c9c0e0e36d471135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac917b188c891fe7d2a8cfecaed06a04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29adf590e7c79282cc6c2a44aa46dff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d223bdfc9dd0e6dcb8a779abe198138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda090119b9b7e1a041f7a1ab72ec24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e1b58de75adf6095f26645c8e3dbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265cf12132972d0e3612e9831b4d89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95814548e347f97c7a0fcf9ed8c0c5bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f74951dba95a5ee9ae2e9653989d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d243cce66068b9a81e6adbed1585d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538680d2c5330458b27ffad859de33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4d838ab667cd031f247f42dffa26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f120343f7271dd31ea39d46090ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3805697fe26d9f4acc6730a234f70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe029fd1eff7309a6549d629d757c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278c478651788422632a70d65ff62aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf88fa8f0a2749ab7c7f9053d76bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28635776f3ecb6bf0d45b98e23bc471d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da584bf1a0d3bd095b2a15647252a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7284e072bfc785a6863d76d4a02a96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca0e05693e6cbfc89d839aa444f2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e877d6ef52dd305642f52da889471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a4d3be9cc35acfee5cc807efa564157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4db000d11be94efd9919b222a4407158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10a575e84997e8463b17820efa1a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e72f7464393d7cffead1cd81cb5b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df4ff5f752a5950a61e785deddcc60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156de9c267a60895afe0af9bca0ae0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d97adcc094c49e6f37695c8f2f0ddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f03e79dc81ddfa619ee8dffded3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7f6003bcb0043bf35846a8ce47775165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dcd6a2e6210ddd335bd24e43fcae9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37993d579d73dc33d3d8bf9dbeb61a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82574cd398cc3acd8d18ba5582f4db84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0728d1b2e78c2b7fdc2c6719b7a001e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c943382587ea0ce894907d12112852170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a403c876293a4110533f63846e0a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e6b32fe7b9bd508e06d07b4a5080172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352461784d30cba3a766b3eae5addb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e0e3ca051c745efb6c276fcf4883174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf7de6c9924c3ccc89d5cfd149a9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e83006343bdb5e29364dc29eedadc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b3d97825d9857446a53c121d781e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae3f22156164632011fe801f24c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274e75d7e675eacb709910fc1cfd67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7619f4245630d1c7b46ba5408ff656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f121a7fa981d36236d59ac6a097ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0a42f5343c45da7ca391f084a66ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2bfce229c765601e32021bf848e3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7d0f73bcc26b823eee504c16b838184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc75daf51611cefd65db7a5160837185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96362e4d5b0654aa753a7268e2443d21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003651539e3278ab81382f15a3dfd827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0813f49d5dafbb612bf05c586a10b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b09d46d1fa1044df26baa920636f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc72e21fdee396ef3724203bfa1af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dfb03f6275bc1367235de55e878d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea4f87d18bf5657871cbfa93a37ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1ea2f1bca4ba17e24d3e9d5598bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d430f55e32dee3ab7ccbe77a1a853f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b2b0f5ce2083b74d9bd12402447c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29d49deab69d4156ae1cb5e90ac5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a8f1eac9b3b62eb9947e8b70deac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041dcf97a555322b2443af74eaf918198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7118497aadf012a48a5200d2c0379ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc971eacaa9eaac9de31165b53295f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f5348a2bdcea68b7ad3a9bb58b53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7117c8ba5c2d6b9e64848e5cf689f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42aaada57edc3f4c35781a0e590d8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c808d641d4361b13be24bc27a99412204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2625f57b977bdf14c14e9f15bd8c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fec1774356a15d47ef86b1dd92c90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988826b56aa7b77966df095ee8d92e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c9da3614ad0583dae400cb3726770208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017b7cbc4cdf74c6cd132c93f4f1e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77968ac8b7635bc4cfac61e2652692210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bf198c219097f57943cc4665131d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e7843dccd5a3bea45f2721c31019212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3811bfebcf1164d419aabc62deb801213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403093da02bab9b3a9c27966727775214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e1aa3fddd09742349e5f7660f0df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82037c989a1e463b8673b05b67107d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4fb9a19f136269900d9a347bbf968217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b4aa7bfab78770f82e1c3516bae0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b31e7ba915880e80bbd959c5e8415219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2b281fd73dea51115261cca491f83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d5595542445cef4c79cf6ebae3a2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89cba1ee91806bd7334cb1c9732f6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa9d1b9ba8f54c577f6ad3a5dfdf9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604d4b59e71d211ef59a21e55bd191224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c88ab6d97abe53e43ac5bb4ae83eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab388a446ba4625ed4b4905fad11de9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ecd88e3f4c5a0adbab9687cbd022227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c3f5b65b0a075ae64ef375318853228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34208dd4125d8f59d89efdbf2e42135a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c4d594b7365698c82ec9820a911a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d049055dec015b90a03160246c2eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0ade5186e3b4a6eff59d77e5827d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701d4b5c38cf2d961677e79256fe1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f8b9dbfe642a6d72518cd34e63da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac42ee9a2532546e281fc791db695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eb6a8b017bc32d4ef5173ec888949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd083330e9e7bc6f33e130f8835ada4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f36de3f76148fd48a2a5ef0843758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa16ce78d463d31eb3a8328e70672239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15676c62446ba1e0911177af3cb9c9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257e5adbefcd4c40c9282c26091d5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743e383d80555925f44a867b8c8249242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df7503dcfbcc5a2fba0cacc56a042243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be138e612a22b7068c283603fed556a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84dbe13dc781a90e7f33972cd4cfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddcf9c0c9316c30dd0dc97c01d66c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79cb12fdc1fece6fb6d647ebf1971e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725cdcd0f0d6064d2d15cffb028a693248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2add5675e8d9cc2fc489c97e53c73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd866ad2aca5c0844709cc0b586f72a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28914ba6be3656d7ed5dd8b6beb5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d50632f9bffbbbf9c47f2d4cd609c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63aa65700d4261ee0f7c94f6dc6ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf807306d48d6cff2cf20eb12e5fe0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bc92914346df152ccece946c0e8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a15d314ab1f4f56cf39a2282a8a98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c1e099d97466dd5c05ea382f2e86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f00375432ab5476ec542f0a557c27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf64e051f3b7478107cdffd39399a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b1248b77eaa74774b948c9cc66a6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8134bfd80659f51eac5966c2976f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82c4d0f8655d23b980e1861b68c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61fb5a7da8c37995a78e15395eef4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d6ea97df758a5ec6f0297b623d96b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713590dd60eeb0f07bd30c4a74357e0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251ae368b04a6b39a2255e0f355cca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc327ba5714de46f087756c6e3e5f76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d6eef4e7ef3b4058eaec2759df3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a71f7b0448db37b0c49dda22f20ad9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebddd39372ead6d735e305839bb0af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba669c59683355f5032cd03bc9deae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503fa85ecffe53189abc58a4baf3bb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0f9cad2e60a30d27fc5732f2fed3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a5f74e7465f9bf50ceae0b98bbe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d80eddf3d97a142798fc601200fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d0343833e6af52c7f8df2c49eb85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2593c095bb6e4e6044a471df769733e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d04689128be29f83157303236a7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86911c5582592bde0c6e3f6d86e0a06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f07943cc8bd382ea8c3928142b7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace86e1656732717fc2699617d3af77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e3241e9a44d2cdcfc77b3c240a6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d993c6804f5234b4322e2c5922ad0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c64c89958b4bd21cd1903d5de1f5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560e5d294231e5727e3a7a44fd5fc57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b5c5006c2b49f826d8b86f0c2368c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759cbc5efd79541ad98d60162d23aa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e68422d81d6f9fa94d0e565db1584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfc343348cf945f10115423c8e92d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0376c2ea387f8e2e8387ea225362e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d3f2439accdeddbd1bbb9a043b76d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5c4b64e5c85a0d488e4e9f7dd22b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8878b23e5f8877be5810f67b1b4f80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f75a63e3f8cc4c721374837bbda6da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09464e74495030a8ecef2fa1ee76a661295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4a04429f1f95e3cb76c4a5f108bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e525b2eb699f762aeb629fb65aa5e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcda150e243658a6cefb84f276e5a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a855e3984d9fd9b5ee9bb0a6feb91a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d2600027582419dee31118c4f8c4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ff278730fd7f17cf3b0cd4024629d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5269a6dce7ac92bb00b15b69fff75d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed5de91e83dbc6d832b63bd7f54e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16df41247e6a53ba6609f4d6963af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61293908536454cc9b219505c46bfd33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf55ce7a2f472f99b5366676ecbb74e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b37ba76d2b0e987c044b730b4f608a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6cf861cbbbe4a2911fc739b0c2df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5a444afbf171c722e18182a2cd89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c192965d926b5fd53f27271886f2e7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18947719af7341fcf30d5f4099686fdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd096af4579224ddb5223f6ccc5a27a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607ef8c93695494a3e6270cf294c2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b93b2d697c361e50dedfc3e2363eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61261ec14da9b108171f90a38952421315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54aad4589bc75395a2434e0b29d1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98dd1077ccbe8b0c432aacfa41b4e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1cf3c6198b4bd8371448dacb9ceaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d2dd0c909f13763aff25e84c26a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48c5e9cf070a230b617501a7b61f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa69551a3f33c1f006fb112bc1f9e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa42a5cdcdde73024a08439b14ee81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a611b3d96fda12eaaa6b2d7dbeaed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3952dc6f1fde631a2605f3b9e716e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63567ea5dd4b0996ba7b02a3f44cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8439f7830734efcb1cd2509239df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f78eab659ccef5d76c3b1e0bf76c38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a7613e4edada6b8697b7d39f2bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c95e1485be82a41bd78cce6b288e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61505863a419643ec1fdb9fafae41241330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b4184dcb1c129af66e957698dd87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750e80498940c61c1adab5d0e8c266d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c048ffc3874b2c25c4024e127868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0d4b8fe90ae160f2874025687020334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f26453964f2cfc85a76aeb24c3349a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497372994e022489ccd29200e6f7eb2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1e42d6d9c5a68f93a44068767b0cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d95b76f0178e02b74ee44e1eca9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab24728b4fd2307db55750849c5c6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8affc34e966a874822a7c151eedd76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4e7e587fdcb8d25e4347e29ebe13b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d07b0472375b7a824a2f6ccb3a13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a76e62e8d2749c9e4f9252161ec6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754639d2562cafdce8d8572361b12d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db7456f4e6fbbc4f5565ac039fba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf067da3ea994234c82429c4c65f7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db03dd52926bf82ff391fc6544b15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aeb6bf45f198b000694d913d6b58a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de052f5758628fd80ec27e4b39c04f15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623b8f8bc8b5813c267e7bcbe8a439350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77662c72ded97a4753a761dd80c9e4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b40999e4c88bb3be5f582af40e2c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb4c03879eeb524fe5fb5b4058b96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c615e8f291d9782ba2c990b46f50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478290fff9eb38da5f09aecb18b8f597355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bc0a9c9ce64d5d258487736d1e949356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8ee077d774fe003db725ab805720357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02011b0910033022a2a0c36889678dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bd897da1bb9270c68e51d765a620359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576abe07b83d6aea4c1d59de05407d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8e000f8c975bd8f80a5f745b2de0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32690e25d554359737e5ec73f5d23ad7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12ce297275231bdd1a50065920181363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652b5c1ee197a3af4ed18c1ce0baac4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea054b14e4ec991de9ad7eec08d07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e3b404b2160e9f63a67cbdbd21abf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190c19e54b0b531bfd29b2083157de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b9b6ee0b0d0c44cd6659a0ee926d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65cb5eeb30f03d573ddf8e92b755b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be664c19f3599148fb3bd7420b0fac6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a12d711abc3173e66d9ab616999e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e0279d24f4f50d217596e1eff054372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf89caecf934e3611608acfbb9e00e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7f75fc3e2d1776df569e888e2ffcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b9aac20a64a84756b9e36df95517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5418ca362e8a34238490f648cf586a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb96f72ec5f705e6590853d23170c7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f626ba97c7a362f7d6ad623c257e639378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e1c041f0811f8f688d7b17d07d7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f15aa6f2c8d4e8f41207e655f82aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c7387d92364fa54c268ef8e997d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9cca386b12d3613c9f118020e117382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277222bfe85e6f49e6ce9b6600058efa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd23bff55fa179879ee388dc89b6d0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132b105694621f455d730c4565b5350385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a66cb65c8da2277a8619e118c203386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ceaa2cbdb17c7696eff67911ec136387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666f7716031c1eaeb63e4afaa5a46d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c861e4a3066759347f6cb31199db9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb89cc4f9f9f5a52c611c956d864ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52779985f9b505b3275cddd1fc1a05b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e298d5a3d5bf1a00534f04e970ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c12d9ef7ccd9b5bc7883b1d858dc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886197618dd6914dd95436d29f955bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113774115091eda46c03e27e58b696a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df40e72236da72402eb983f72c89f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e076a0880c2a59d0e15e0f0a9154c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada42fee9bd451d5c86280025275f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d7212849393f211267a031bc72b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461fedbd2a570643080bd3421e2cc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1865042925e20819927dde9f89c43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27d1f76a639b3125637b7c1bbe321402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1b7728f2fad6d6cf0249c8afd0c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0eefeaf340deb8850dcbc6d22891b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd26e599c377cf508a70f6d11f442405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3fa874d6ab610e56181adb384fcc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41576f47d24eb8bc0d0fb1766723c01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ec4f3176007fc1ad97f582eeb4684408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b27141efc4319f68919a7c5646d6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a884023423fa5c81d1229da3d18665e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe8c0bffd21ab8f518138c76c47fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc9712bca33c6db62bc32c46126ecb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2b314e8e7a7f73850952a29132a96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d22e5db2c861718c38a02a070a4fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b499036ecc0feb7957346086610d5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e71c623d6cf080e662a04b3b38c4ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15d7ef6bee2b3672e9abc6945a53c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84560c19596df198a38ddc560fa15c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22208ef3d13a2fcb09f310d6add58dc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b0f1fbc78cf645b2080d9ee63cd91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee7b19fc55a9781fa7f79ee06340f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83092692386d4d27ea4e664d857be6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600a5359a78f59b5a21297caa9abdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b22113834f0887966b465ddbc94f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3bdce2a005bcadfc34c9f8b160736425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd712c898a84400d1b5baaf10f16a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ab08700acf02a467dc39932079db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2bb0d09cae5cb9a0017e56974fcf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de913d460b77d2fe83f34cd0d183c181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22f36590d0c10ac99e64fe2deee95a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c392af35ec9a12499fe437ea0679167431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7af9f39351a5740a08aa2f759ff36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd8244307583adcf6bb972dd4d886c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c57a3af405882e6a95d51c8ef5fbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a85ac49918081f4920a1941caeb2b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baed039a05ba5d182520d31af1b987436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974ed11c106a7dc6da02c541f986e31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f887d987a4b934b784cd84f04d85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba55507e0aca0287697ec795707f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd53fcdb18e83ad24d129bc6d3b58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1a9d06ab9da1aa4ff5bb39483b4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad2a24f672a72e3979c09d75d54031442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082c67eab054dd5f535216b7e21dbb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651a24f44753742b66329c0495b59a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1878a4cfe6c36b0cfffca9af8eeab3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed54d00eb35544aeed3201688666c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8911934baa414891cf2f30fdf1b13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e6561bf172a020daee7ec2e9f5c0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86320494c295b9714b7d4061d292bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16662ccfd1c1aa960f033300a79bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c2429a2e600e90e6ee98f13073bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80512bce2abe2d88ba647e15d681a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b33b8cfd0164b968cbf45af854ae22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fac76fe80517c32a34ffbecff298a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6b9ee2d70a8dc758d5952416cb2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217c2787ef173be9e20a6c45ce9dff7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a98fb8493862aac1fc7529f9a51bd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d551363a0b7c6dde4a2f9db91ffb217458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a62443c7b57a83e8b99ea1b6ad9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d24bf34aab76bbe2b9b80642d016b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e0e88e1e79c144cd3b230e86b036461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eeddb77b567d3cb59015396197b98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aafc0f5e66606b2d23a214a46f1441463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7c811a59f9b3531eb5fb17d55e92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087180808974f80360f2ddac587127465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1f9fa5d4feace14926f5c395041d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b3a0fad30550c44278f46cb626702467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6c07c746b2f7b011024c125dec6e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78e41599cbec3807b145bed0ac2195469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3fb4be961e9b93f6bb8c7179b690b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a645ba342269df15714f2e17d7e716471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882ad59c6c50d713d2da7c07340cd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243c58fab2f66ba735b6ee9c6faab9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5e2cbf9a6ae063dea242820ffb576474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921668523214669e4b5d6eee92e177b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084251d59dca303bb9610643e5cbea29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb767894bf774ac707e7e04ee47eca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac710f037332d3d2f08bea01ea577478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a45dd7e013b9338e32acdd818426479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41017c2dc6696703c308e9741b0ef17c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ebfe839e478d290664cc8ff0b82e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970640875bf1f77bb3dcb698a4c010c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35084efa90112d176ccc66f792227e16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ed211b043c705a5b9bb34de6945e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc95c8df73627bcd8451fef1c76c480485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09860ba7a87abbfebda6de3e0bcc0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d31cc1acc68b4a71d9b24592785f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3865f370c415137cec736d66c007d88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f873a6ab69a703ce10e6b78b26e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1ed32782e0472eacd015d728d11be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1669dd04f2faa330df9b8cc0048c524491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571979998f8328b7414a472e732259b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3baed5fd4d792288a7092572e95b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf07ba7747f0c17d754f04307662f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a24e0dedcd218c895879f465ce489495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4f59041ce587222dd94001e60eaac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610ec958b40e0c4232db657fec52ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcee896fe2e14eaa7c44b2e0f0c23b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb623824e1daefcc55e5a43ec87a2618499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c256738fa80ae9bdacbcf1fe1e8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ddafbfea3ec08aa81bc54c5d81f9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7760308d15ae32a21b3b973bd102e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ec9505f8423079d51a8db82135db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9fc6c493d36a25aa57e4c168508f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd1c321511a4a2acd0671923e35c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85f92101e92323b317ac38388dc2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ee310632a88ddcf948b5ea44091a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af274abeaeed5c057bbf510ce5bef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189de118207e3b1f7346f8cd070a43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa79e0054f1b2c0632952546514ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02929c5b8f73e57b0710e74caa7b8377511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e31a6079d2f59ed86ff8fddca27b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b34e52f8c15d779a0acd7dd34a227513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53447103174f0164a3fb4318dc7c6f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b028355f5758499848cdb5ff43548e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a08d2e932ffa98cece0787264a837516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35bfa2d09faeaa4218862eabc2451b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4357afeb8c71da6395477cdd9e852518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281817aefca245020d02afd078c171c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd975553d6ba2735ceaea978d378d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056480146e3ff9aaa7e26080d50f694521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06179c06ae96395ada40ffdfb6e6033d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769482cfed6509f793387ab2bb01a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab552ffa4deb8a48c0ad91185943b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9738b463b00cb5821e8da8c3615cf8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b4beb5d0d8e63283ebe855f44869526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472c13e2750c585324a53651b0c157527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59aa697740996506c796666f46a68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36c137c70a959d84fa1120ee240ec3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55843d86ca105a19df0d1096cd55ced530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4365d038be639bc243520c49a076bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3724b6de98929e99deba18e2e9284532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325457dedf0fccb0f533db429cb80de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685157db03618fb90f64e3f0748b1ea1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ba0ccd1478fad56795b881b893503535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e95e8f2bd35bcae83614ee4bd9e50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271198fb046c74ed3bd297989877340c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8faeb50fa66dd842924c622671910538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea4bf317a93c16170ef350824c91f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d32c7f98f67ba066bc1033094ffe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f357a420f060d406ecf1b7fb13a0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84fdc4fd23891ad64aa689a495109542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674cdd8fb8892871ec7e54f5e9b95de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836359457a044b206f9cf865d02bbef6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b86e1518083777e11bba623a54450545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5edf09d226b5f41dccb6cb93525f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1558aaa48df93643aaf1a4a3f3759d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a642c9dbcbbba6a508542fb24c65c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c5c3d9d0920a2b929a0b344c2e39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eda2918f6bddd8b762bb7bf983f4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002eba4dfd550bfc942ce76e5da676551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9998f7b2990eded50d9457087bc8ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd63fa62672ffd5452c9652c6dc7a1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899df5f0b3cd2c64c0cab66a8943c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b5d5d326b7b6f441921ebaecdb3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2b3597d8b3293a04b38eb3aa1c15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69b491fa2c15cb8b53d9c8792035d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff8d8057993e24d8e23dee93ae3bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d61d7f87848b3a212d5955e2a66a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43831cfebf29b8ca4fb713fc8e06d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595cf803faf0073e15b9d4c449bba2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fa05d76282d20421328feea65600562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d3faf3422145af05ee42bbfbef67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278247fb53350b5957186998da39a301564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1def3feb77d4bd1a8024edee703c93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed6615f981cae93d679dc5e2ad3a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3367b2283ad5719f9ea276810564567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c629dbd784969a16de90666f4d34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bfaefb22ad6b4827b0af187da6f23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b8a3f0578460095ada05de45cee9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815170c0bdf94e5921c890fd10b9a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380a534211aefb891183c837348ad18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad671757e3ab334b4318fb61a3855543573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8adf2fc0f785ee81b906897670e99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1e84a6a639ae6cdd72c00198b377b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813092db634aa0d1e948b046bf5336da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affbdc147589de0e4991e7ef957d84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0758fed0c4ffa227e00bde9d5132e1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf379760cf0eda0004da42385e2a03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ccdf2c72a16f9a393685b68711d4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2defed4fc293c311181e72ecec93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd8b3585a611e72f03b0f4dde2070582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c0252891b0ef295f75ea439f20d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7548f8c4dbc29ed02a748fd037e4f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a89d23679995a153e8a61453a883f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac7db45abf80e2afbeea4514142fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08052d1a76ea2fa03d654d3964a47bd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355dd4ade8416cb8bb449670b2eaf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55670932534c0ef8f7f40bbfe5375a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7491710956f9c46bab2b5fe9671eb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0625a2a887821a59ddccc493e37ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958280cd30fc422dbb84f63d9978d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eaef476a9f8465551c6cb802b76b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bdbc9a7cb97f47b1f34983c627eef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d92a73aed101f7cd7f080963ec4e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce20d4a13dfd4abe6a9eaadac178ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f3768c7da953c087c2c818f67778597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8af2e718f01ac14796dc8d3d404c16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde4045b9b48544214ece229306a46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee74ad8beba978e9c8598a99908e13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52e25f23f73535cdbbaaf2991c88c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4de4db9af4ca41f7c1f538f4f0080602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d147ad8d4624e01a12798ddb80eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f3148b4a198ffad24306bc9e2edcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6ba8c83f904398a13069cfa0a470605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69399f40b222ac729308e24649ae2a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da706d9d0673037a899cb23ab24b9a91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67ec3c91dde11d03b53d725a32db6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b49ebb008205b0a01de0381a8dd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa6ab9d10a77f60f5f162974f5e3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb8f6720950ef4663f5779b47affd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1b9d1a151c93121a3bf009cd803f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305db76950710935057716cd4a6d175613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8b8f05c3a81b08d9c9258796612b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3946a725448515106cfd2c7582b83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98cf77d7c1e533e7ce230abdade71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2725951f4c5701bced005ca8f7a608617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eaa5ae09dcaa614342859d3d74886618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99771e942f583ddd4773dbc8ee88b8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1692bd1997b8c9c7274ae5a0ecbdd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22682d9b78b7205cd451782e20f0f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245abceee65557684daf6f548200ad41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548b66ecc212ff5897436f8685dab9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ec30f69c4d1389b72f13ed67c82be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f71013d1119b9aa17beb0c8a5006625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681438dcc246b9b97724d2d723ed8693626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57ac169f47c7dadea6721919d5cb5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e951c8fc46f09333cf0a437b272f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b6d91802d8993e0722b63749e732e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716ac816ddc9a1c1b05044be92805f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c6ae2205b2ba84f37863dcf3564e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa564932c68e314d7b880dc82fa18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7808e9750b75e88fdb391d96a77bf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9675577cf1a8782d3ee05ce348e33e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ec4aa709d3aba31effb52f9d67ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751092e77f01d0f06784c61eade0f1ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6fb0fbf7ac60f3f960e6eb202d005637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33949989abdf345af7a240b2b671c351638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a905d32d51bb6c9e9a9dccf92fcf2f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c158d46f29e6b00f721f728f60c3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6826e892bce9d4378a768a409ee85a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad3853cc050e721c67c5a6bb25e47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a550c434e10df009d0420d0d3f627b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6472c59195bba3fd73f8c130b219bec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0752fd754b89c7e43a4736ebac93dc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e827cfbe2aa503820464d9f22df1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615cb7767575acac83986f52da6050e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e6baf495f4dee2e1117f1e40bd89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6fd60d494e4dd63cb37ffb519c37a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f633c515395a8f9a18b703ce19b32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aea9d38853eaaccaf8520ed6aaf3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecf3b2598afcf152e59868eebfa41c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d17a4bca2294a952333b8dca1d266653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b26bde2c607c1aa9eca8f10388a4dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d3e3310f369c08b67fa93a4d201a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe5098d298aae37c779556698f64a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38958382e7f55296e6ec0c7154b60d4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92769a707b882ca4895751b401105658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fcc09eeca1b32536c6dfaebc4ee08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8267028554a1b3d4d2bc4e6bb3b82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e818d72410e9198524eb5247f093b1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7199f8b0354ece2072b778a4399352662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0261abe96d259d502e2f35c7eec5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f2f6ed47dc2fbb841b7f64fc29f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c74bb96a5148f30e668e84252a34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639f1b48bd97fb4564385aa8bc01b99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b0c24d4ded811b44a28eb39ce91f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de18675945e1d6791d87ddf4219f958668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea9deb417333e9648f413694b86d84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd453b9b021f8e916ee0482a75bfe98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cee0636ab54014c69bcdae60a5f63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b90df0aa11365e6d55e2bbe5f0ece672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e12cb8739025ce22a7b999cf10e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e4d00ae5d18fb669e41651128c135674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea64edb71bca3ba5db12e5f01b212675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ddb8b318dc9062c8e10b48dd27399676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ff1f295c9e24d0d3a311c47e7623677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c021d81124e236eedfd4e62a8e53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8462539b812a4ee1b1efc4ff7a51ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed452442e072d7f618f1b38f7c8abcbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d31602c536ff6357ad5dd0e75159681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce44160244cc2297a1d3c19db3d3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ac5c0ab854b61415bf7f9e9b1e60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d25e3c213e2f9f07c76ce101ecd27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466743fefb1caa9e42c4a96079a9bc9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf7b8546ef32988037b2ee54126d9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c9afc03dbb8f48bda411d900491d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf15249cff1ce824f1dec5b216d715688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a1e520bd1793ee84b25f9ce5683af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e618f8c978aea0a10336d6f56f85c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0776eec0e0bf9f82effd40e9852774691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52808c6e1adfd48bdb15544c3907f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3887f001e1ea6e03c067b6782a2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017acb28b705ef9ea6a9ac3a79c1862694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a494930e23605a1500cc27b0d4e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c51e77fead03a26c5d3f28fef5859696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf27ff94c2e8ac0cccfaf331b6b63a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c9ff9657888f40be6e63e42001c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223596a4a91812dbbb760c59a702b33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35825d0dbbbd7e9b46ae22c7db714f0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7ab2ba20608af5285e56bda70a11f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846e6bcf26d00b4c6ea2fd88d73687702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2c7c1b8a5842af2b998a7e98f503d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a83ada514d4296643ba9c29bb27c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107e5f6c6d767d45534302db43a93a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3835b0d7bc4308f8626ebcdfa1e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f3f40931efa5c1ce13411b435441707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f246c966c368ba4f7e5d62e7a19fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abae450c6207b6f038dd2e1cd19a902709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6501ed8a5febc8de91253b307f062a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f21132225ccf780d4843db9d4ae2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b5b33627757d64b9e07bf7cd7ba0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c95e1a4d76bd19a68ab7f4308874c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbdc8230771a686e74e8cdbfd87a14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79367c67979047e7cf5532e2c0666f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ea840e6504724f666d62846d7784716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ae90b377bd8461c6847c8488eec5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1578f0f2e84e7cfc1d71a213908610a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8fb586a562ff15f75fdaabcc119c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea493061f266e3f00d6a5e28b35873720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50593216a6eadb0f800d67b96f148812721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beea0779e96e2c9d95f2e2c74a771c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee0b26824937ed1eddb5c72a7585b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4de171bd197265389a02aa853c7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3878778a6f332a3a2a9b10d6a2473e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d387a4d2125c790596b90a05d9233726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf94bd643af052c0110fb0c6785688727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c009659fa4b88becfab9ab3dbb84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9fac96f7a2fd9d1a80a07781d2e46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e97791bd34dd899d273b8eb7bc7ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d7e34a6de6e343c4eb32a99821686731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4038176a0a840b84d7cd6449fdd2d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5646e3b6251c249ade667463419e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dfd68079f41c1197f0cc4f259ce01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a5d941515095bb16283aad6d3177735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f9351bf8040c62c1b1c8263457165736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b519b77287a87205dee81772e2e665737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260121b420aa2182b95d20c5f6c1364a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0cbcc7fcc61933cb551d8284a33e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e10eb9be1d244b04ba9b8d73fd2247740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a518418f1de891efc8fcadb3065afe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7738f1fdbb1225eb24a86c0406ac004742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845b7c8dc4dfda45032ad486fcf1fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357082a65749437c6789350366db60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b556e5a1804f9e5807472d6b2e504745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2ca30b64b781edec60246a4af9a93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5178399b86f0c4a4e77410087bcf44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9f02630925d050f78f459d7723fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72f95c3cab2001329cae8ef828323749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04791d4dea3ad5c374436fcebd5544db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49bb28fac8ceb2836523613f3cbaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38872197d81d17de2113ecc97d33f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce468222cd60d188a31898e4a171e491753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e4e827366f32491bcf5b81e5b6fe5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d751be9bc560a5d3a722968efa54f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e5d68aa6050b4ef26e6fa8ae8e0f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00470f5824a3f734b20a64ade6be3b0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792c806ea24c5d7e82538a8585191f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c528fdd7f031de8a9bba3817e03d4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbfd321a6113c8dc396027e7ff3c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92e00d33dfdbd38dab6b2e3752474761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd3792e762ea93aef7f5fd8b05bf05762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738d3c46c514d9495d96b03ec9c033a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779afc7662a81c03a7d591ce7df3199764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b8fee875a41422beb29ef6223a6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc6691758970b447e0f88db1897c8e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78fc2508a750f660f83f284afb84b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895906902e45f9fb70d147b83f4222768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441fd7043a7286f54a8d3b6ae400fa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff1565974dfbc5c14d51ec3095b0c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba731b08d40854707cfc93360d86c8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f5d1a2df3191da2cb4c022d0ac266772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607df60307480719d0b6e772b300b06773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6382328ad98aa5703925654a1a076a1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a28e726fb2501707e7ec74c7e0c38775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18964a1f8aa608e7ec052bd6b92f88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0afb8bda4dc0769fe9acb3da71853777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4813b4a6b0c1482e0196f0d8d18dd9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e3c04465f0c3304ff725bdb5b0a71779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9174ca643c17e5f81a3b9dcf13b18f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e628b883bb4ecd1319f8c69f76154781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f9298bd9b73fc6db70405818ef17782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc4fc1b8a5676d6b89f3ec668a0d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47c39bc7fd1081c6d4836b93030b9e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3df6aafaa72dafbcc845ce02b33d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69912f5473a8c2bb0750f429295c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8d9997aca0da69d6edb3b0dd5e7ea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5347e0bc7c7e8b64e72bc206e8c191788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16754d183f3427eac56e2aadc1d64789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c55f379d75a293bf1f77e680d79a14790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edfa69bf33b182a355707eb1db31c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c731ed8d1ed253f9f841291de9388792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3c65251a579cfeea8c82d935cacb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714343f21b6606b29d2bbe0c7c3a892c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2dba1af928f5d9b3d4e5d426f9ba7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431f34e5e2a17f5d78ebe96eb76e64796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016504eec5bca0287c62c2cbdc85802797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f712b2875ae182fc5b08a157325f1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a64460b81f0f929d340a4ab2c92b6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a88d3b733be84714d172b09580098800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a32208afd3228b141abbb69327beb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915fb969259a257cfc4898938e864b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3de446e3344f4c6682959f2a56a06803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0c7e568003b7f422e061b73ccc83b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d6ab2a001f17b0aad44e6baa405c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5ed6e33b4b085842bebc39b29f12806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e4a30407ec2282a8ac988b011738807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830227b848525a03a1d6b21d244672e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd326c104cb6a51f325c1d880f4ade809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e32f29ce54ef155633c1f1c58ee7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45537b6c3ae4880623e53f1f205b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03b3bb3f5c182683aec9a3037bcba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb067c95126788fca47657725d49bc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a90b53e9e3ad28eb5c62079c6b84a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5804391ee0387b8f25be12b85544815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d48d89b016a805c86a89bf094e7022816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b25bda3df8a39e5658b0c6328dc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858dda7ba1de12c8149f565ac34ebd2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a93598cddcfb499f90ae6733a98c5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccdf66524c47cbd0832fd70e6cf7c4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74990ba049f83d7cdd2d1fed12620f821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc993f365499eaf8221fa083723cb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3cf03be11292a877e62b3a634fba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735568ffbcb6987b595ba53dce31106a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33260fbf2051c0ddff57309b90d118b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b401754dae72293432c9961620c0cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a478ef07070f9dae2e1e0b08443796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f92739181065135bc592d4ea7398f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e1a1160da519b79a6fa44388809bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1551eeecf22b39aabc50fbd8061e3a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d01609d2f6f7891ae467bc2d2f0ac410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7adbc9eec09ac1a02a6e629fc33fd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4785464c398bfc62a795bc4640e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16cc521c0695666f7d5b218ca3f72c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4db73054b06621a1f087a71f01e92814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7bf491a0b8b9050b8ebc6fa0166ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b449269871f47a12bab04f20969c6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44059483befdef64de7c564b41626bf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74913ce81dcbede637b47cf94057ef1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d24ec5cb27831176f6939d598fa2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0a0981d952c9a7fd4ee0451e58e9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c95f9c3862da67e4396a33b862a1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e177e4f75eaaa3df0c6d65baf21cdc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ba20debc7be59afaefa8462db9d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a51eb291586974a2912c0c8f7180724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9c6eccb25b813ece14703e2ef907225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab125033ba373b7c0797e99b1af850526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82b556ef04dafe8e2d9bd6c40458127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcfb9fa1b5c9b28b90ca42a9d8a00f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466dedb5c54464acf60b345929a720229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ae468a20fe328d3c06ed19eb6a1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9c3e2f812eb3f4c0630dbf6fb432631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e69758b3d8113d5682635ece2347532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df9edb55a88cdd6a6401dd0673e9e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c03043d029cb5b4e3fa1ae17c2a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa55d057706690383c67fa9c82354435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c389c291959d4d0974d12bf1d0ce2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e95b9b2ac003f61d9da326f1ac3fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b28be7d8b984d0dc8bc0f1f8ec31538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6782e25a78b21150219968e48d8b5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c97fe9be479612094ff8c8e3d269b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684e27df0d8383bdeb8e364d6784d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8a75cfffb6cff97f6489d9abef5b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed1544a82264cc953aa7eb2ebc3ec543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038314b3e711bb21ae147a5e434d9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf785a3ed4d81a75cdedaa673867b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fc53107f842632fb414af24f0662b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4c09351b80be6ecb176157523699747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94015cee5f904dc66f3e9561852c4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62990d2044381adfa9e0c1d1e4ff2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f896c761bfe772bef5dfeb09986b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc23c07a599ed384bb22b9c4ded5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f01926e084354f2bb7e0e14afe0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0954b46a4c002f09724efd8b8e8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61213a3c24a78e31ae440d6eb142e3ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051a8bafa60db9aa61bf701187f076655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c38f5001faa076daecd79f118d5e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23e97f2b4433d5f9b419e872a089957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62d0caefd17fdde3de87f6fc12edc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7bea45b5a40c2870a64c134e2caa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50b3f6faba3a27990f39e20f023e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cc45117c2e3360f405bd86fa980ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447b96327a7cc7837c384d07e63537962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072b9981ab15cdb73d0660913c8e8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16962f04e5ec26fca5e44b7095da687e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c296a70080fdb1f0897cc888b9edd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79574cc49e8396fe826381a2bc9f3b6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2a72e6754aa4ef8d9a13e60f8a1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb82448a3eea9d7ec5b11f59e1e9b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f30d091d666bfc85db9761a45724f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8ab4baab774f86b0ae11363d1ba9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790dc84ee7e5091034fda8c0f4fe8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f3ab436ab7eacb71fe6f6faf2a8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456511f37eae19857834bf1b6726763a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66304072f01b441d826beb404e07974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63137ae88dfbed581ddf5cc67995c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76325a8bf409d7639f5f337d9f445976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eef0fc6a47bbd2bb78f7183d2df6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c189b0c37e5849031228450cb0f36578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b99f926b51986227daea51b83cd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ac9c360a849fa159527c49130913780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c7fc41c8881c8f4b6ec1142296c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b6227ad07fa7845d38834b8467d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e48b7c0b4cfb68eb0314a565d9bbb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd160e404afc0cacc8fb4668af44c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803907247878e83e48eb3838d034aa7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4955c6fcaa65523c29b2d7e9622db6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31fc6b3e82d29239ee6e0a2281b9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59727dcd1f1fb2a1ba9c44885d0ff36e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc33ba4ef69d049531f6758895ec0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2168107cc15f2485256a46493031e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f96d774289ecccc19c391b7e303891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade6898e6f11baa35b0ebd2448648392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb9bc4572a8e07013dce8018ad171693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dd5e19c0423873e5df38148b5d54d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605009ae19e3b905750c1f760a1992195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ed908d9596f34a227321c1cde03d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c29db7b57f5c83c51bff102b1e65a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331ad014c4a971e98ea6285b7c5a4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ba7f59a7ea76eb15256a63af838a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fecfd01d08ac3ca7c31ba13c295152100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb83b274e5d762c3db948b98d5ca71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d6cdf4fee920dc63d0ddaef44a8e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614aaa229477d0105b46878fb07c2c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4346cd85fa14c0585d9f6be002f3f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bc20703d08730cdabf5f62d9917d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc27c7cce9d744d6f601da339ff4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fe047341d80aadcf9d6a1b92f11c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c69b312511510f9fa76d7dddf6963108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8d6ab79d8d482c5e1bc9d83d79a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f92f0a5cbcc109a22c198d78bc148b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bc7388f8032cd1ce34d3111adc97a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83744a55113c44a15ede179104a64e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcebe048c734926d264ec11af989efd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d469caf20ae99495b232edeea367b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc2ded49a1c92fcffa35f7ca191c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcdcc09b15dc944351f998c15a3bf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6c7d44978fd6252de0b146e83ee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5493bf63715645b286e32f04a6194118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648b2147cc2f4f39337aa0cb8c91a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0506729df27e86f0c56edb019c9b4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861a1c5540f32c298a341c471fe6978121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee653ccb5250af41af1117da60ee3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649777ce8eb1c871e207cef825dbfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f145c64bc0ead324d362313dd520fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bc707bc6d66d1f8c4ed11f04f70f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036096307f2719b7c2de043ab7cd1ee4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe4f1f0223959396dfd0a92ca1c5e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d222d984b646cf7972a676dc770da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ac59dea97aac88968b1b5bc8e761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bfa43654e52dabae8ca8dd6c94cef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180d28a55a00dfe2e694a7dc2f5264131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc07dbabe3b6f2e90dba07ec52d937132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee3e01c5946159a4d73fa0e58cfe9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a0d28b3acfd0511e7331d33db02f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68509fe9cbc9e1a3dc3c6155565388a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38a470a88368c8546966811a342d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03470fc7333bba59967c24053aa4f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbedd01f583f189dddd9c92177be4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232642d285afe963d7b9ceb7662982e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f571bc9cd0ec7d66159a11b343c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9776be8f2b60c098dd54267bd16c45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c4ca5556e41d5e6a2c8edad96231142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c570556b71e1bab5ef139a457c40f80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9fdd2e5c317df6cbd1c9652ba1bbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9edf07710c4cf08eef55492043579f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed26757f5cd2bd008479f7a27723896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d6c911c0e857997a6d0aba47bac2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8bc9b687b335fe42c566f3f6efd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944a6ff1a97aa61d598d624ec13e06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0c312a518b98b969fd67f69794974150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4aec9b2f839095c048ec350f2e011151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127129c105e795da5594d44ed301358c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf79a6bc015e009ae6b9880b77c831153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b03be6196e9925388ce657ca7f5769154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd31f1cd25244c2af28c8647ed5b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84db2b86cb87152614d36a1bf836a74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec729dcd75d60fbf6a097a95ef0494157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe6ae46959e4fb3194bbeb48b77ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef0606c59cad67ffb5ba36ae34a463159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d8efbc3fbb4ef6f3e09f0a9e9987f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7303298021dbc377c4b1508700c055161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f692209262be73bc5f9a23f97f0746162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ae743e6c39eefdb6a76947013b73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e77c25f4741bda5069e7ed69c37cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80793fc063bae4af85c9cbaa06abc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc4b2cf62a644c15dfe162628be1af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dddf70c1d9e4743391060d937e9b82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1479399c811849d8639113c55037168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163186a6b464cf66ad8e2d0d52f76a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49a758161250cbc3a6be1e021118b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dcf1d4dcbd0fa920ce99e48a37b50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae8c302fa95ece23ca405374632a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38cf7447cad899e2cc6436eba1e66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f32d3f4472acbd6538fb3b3a6eb50a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f41fad7d2ee3f3938608643f62832175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152adca9b023cc3b51b04ecb028852176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f89838648e6bd742e8389582cdd36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8c3661bb9f9637535f743c6bcb7e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9fe2fa2888345de643aadb0ebf753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c226dec2c2ee85bd67c0439e09f622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5d1b113516f199d0e087c223e86d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f2c3a727acd33f14ae7a6469ceaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347ab72ec289dfc47005e20b2207592183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67c92825af084be833c57006852a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de203b41b81c43bb16cef772d38d7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0e6f383e462ba8ec4a4ca17d7036186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bc618a6e862dd66126f68f35c87a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f6bede63c32cd3ab4fc3810b674e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e80947f6b03cf5b2521947ac87e2f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a545b94015d8adcae69995edda9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60f1d7bb05896b9160290d01115c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e43aed1e249c5540a65567450f7ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d7bbe4d376b917a355da96d366be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516be825b27da8c881e9dcec64433e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cdb659f9bb4e1df861923472d3dc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9705a45539e8b73cd61091d289f94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f649aac6db3644deb018375d9e8fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3578c8f7031a696ffed50c2e94a3681198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc297baa09250d9a5f0de9adc90e01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b43c1550c12d956381b2fe7c3bdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e84957bebcb04d2bf5dc97a27fda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3eabaa2c9e21ef64b196e874441b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd81e6cd63baf1493ec934a048caf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ad7af2bf5cae54e003e1727c5061204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafae0f72ddde5d0fb2dd886a2ea150205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb48017478aed664a9805d80336a69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fdec8b54884094bb7345c4b489e48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1712c5de69a205be0cd49251b675208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c0b4d836a4a0344710d7e77bfe05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b8b8a4997d65aaaba119004db3124210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a39984274d8620a0ff32f28b7c7422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf493d46705aa52180d68ddfefbde5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c27f06067a5b9247e89e77a20784213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed60ac917e92f7ef43a16558b0bdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa427abda7ae558918e3b520fe3b6075215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba3776e275804b7e337670f1b0e4f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47feb20efac8809d7850d4b2d35e80a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b057801bd8a4a2970ef46a30b90d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dbec7acd2ed9f35a0244a36a174bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952e3840c5c8e19ec50a815c8a89c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461e908f4040b5cd0bda958e203b3af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253cefbbac88cafe5a152a95039a0b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b608d47ecd25f7be303328589ba77b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610351c1b8a8254dbc3eac8500e58f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75154093765a69d745378ffc38feca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bea231c82f852b7debf55eca1a225226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d757889f4b4d6823e827f63d60f8cd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa02ffadff5d4e7698809f2dea3f782228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc28447b0fcb552b0775b124462b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6118d953685d99ef691288bcc94841230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a47c05dca061d6e640fd797a5350231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d3739538a25c39e6a630b0dc9c38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc297f1fff965a8fbb5b5875389b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf07c5d273a213e9710334c236e24c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e1a0e325ffcaa89ff245713b6cb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509251dc6bc854ef302c046681e08282236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d6c6faa5d71c0c8efc4389b6616da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a17869ce57be5c94d76397a14f4583238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235cfc76e3b0414907d089d9a855ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f774204f40a724bd32bfd3f2716d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93d0139f9f4d6bd7c4def7c0eb1e3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ff3f08af0f65a85599d1aee77187242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed403bd59d9c7938ba3a5088306966a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b7076ff886288f0d91d2570498d5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef1a94caceee0718cdbfc7e362315245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dbea617a792fcd1ed2f52db5e31a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f5e2c2868457a5d4e3774191f0797247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483fc8ad704d64f5c9f8513209257b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17c2108019ab3427bb2d5850002523249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84051fded4218fe3c63a46a8aa45e44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec4db6123c2b5ed5f4cbe581b7f7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6045954e8deddd669bab0fb3fc621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2362b7da276820db46b71257f93b9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73b4c14e2245d41cd103074dc338d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a41c9ab9f990016b93789f345bf77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4165b3ac3877ab9d17a3655df4b298c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715268f599ab7b4e6341eaa2130fdd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85f90597553d3e54c582531eec27e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffd44a519080078560b941320ed51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ed7ae297d80855d68f31b722aa3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decac97906c692c8a51ea9ff17df7d4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5998edc981f728361a21c4a926a106262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad5380fb17f277b32de821bf8d953263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc132ff8aee0bfb06ad1f26aa22a08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27250b2576ae41044d1b500baf3e86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3b96f7d143c7ff9424a443f979ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc56e78b55a50847a1918a4aff7f184267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df425a74244d31773ede725ba7fb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885cc0660d4742cfbccb9fef5de9f26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993389a9c3a93cdfd2add6eb16db8b3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983805370b5f9995051a30980725182271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ec57422c096e20cd5518d3889239c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3298ee7f39911f7d3f9356576f9c38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43db40f55673f0e8b3df59e3de96b5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5c02645507dcb05d0c2a785ebb8b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe146ef8f59ed599b8326e3dbd4f0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3ab6fb1b2ba31b01cc41401b8641b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e5433528bf4a5e72ac7b965cb8a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8042f8e2abfb7cdf2ae4d437b8b7fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b17d12c662faba03c36368b617905280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64230b6c06280e8e7ce603454857927281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352e0358ed922ca38ffcf79f3f6ddd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814aab07044dfb377f8084b12e4d898283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934654e73ebfa2eca3805479df10419284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e746ce29132febbbc74c58e45450c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9e3842551813d9e2d2e70013c5323286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2181e7ac3e2cfd4cc32562d414d8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cc0d113509be629abdc51b7797e0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2ea464d579788f62c81142d69c0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3dc60c308f4d5491b9e6e6a6aaf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa58ef1368b7bfda64bae271ec49a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9042697e2e825a022ed9ac4faeb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c795478b9c132fd7cf2550a41fd455293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ebde078fd3fbdd3fa02666f68b177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf04c99ed529310d2a6beb759737a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5ec818c3cdb15bfbabcb2b3c6fe4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01dd9fd7fe74f380539a912e1ff98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0bdfeaf643c70469fdc45a1f6b18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a2e2419bdbcf0d46fed60050be6a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495783774404b3312954d6bb371ea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f6a074787451d5e636bc22cd12c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc726feff37e7e2ca9583dd962684302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66d27bf20a1dde20e5a790ed47a65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1489ebb470dc277b9c0004cf517af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef811e7af58974760da84d2b17e19e7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98798adfbf48555ac1709f54b7de6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e1a3e767ebc17b69209f0652d12bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d86437cee25cb0fdb335c5783710b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3619a35f894ed4c9cbc23c65530df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf65ec057c755abb979eca956425f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930655dfbba5c7a1d21d59c23bbbd649311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51d8e111349b9015c7592a0ba6c14a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb80a2fd5fb96bcd16d846146c387313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e053aa148f4d3010175828473058054314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c48399cea62735faeab2420a1ff92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07093d5003a8aba06a303b6a63989f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f6f10ddf320bc7839fd05759eb12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9305c837eaf3d6969e17ed53b8a4ed6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41515801f84a7afd479f872b4c4563319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080008281e5b6ba55abd2f7b9558a46d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e79726cb160fcfacc282b8e3360994321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb31ec2e3f6210932b1b9c370295f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc140b4ca15a2d593f0fda05b10186d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211eca15dfc8596942c3cd1f7a9b66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe24a15a9af0dc0814ecb06a17a58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3441daa544598dcf5041784350f2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fddb0e3013490c4d0c686f811da293327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b946906e7b085e2ac45d9187bcdfe49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203f367e8a07da2940a4e056044159f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be56f106b296df3520668a1790428a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f67dca268b962408a5201fc7fedde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176e6d67d4b0dfc7f5affd6848c1a23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bd9c307691273b6e198d01e93c54e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84137adc3265fbd8e9a3e65e389bd66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2dc5461a2d0a908c8e74e3da2592b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22602f81e9df7c57060ac4caccc4fc6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5330add27d6c8bd2c46a1568b6d3a2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28ee1956380e56d0e34accca73d6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c4aa368dc3950ba890c1910dc0ac7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907111c9f47b6e6ee3d0059158d2393340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54fe290c13e21c278fb0c4c804391341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891163ce949c756edd6480cf2fc5310342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47450df357014aa63420ba986635624343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805dcb62ee1d5dec5c84c93290da6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565feeb3222b9f0af94d8fee94bc6d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5756a1260e2b5c49d15ce8279b2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9eee94193a5ee5fddbcc2a99da881347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615cabb3d77594a2144fe919df4c672348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766beeca932747cf63564ec0cacf55e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e81bc7406ae36841b4a594359d889350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a4d3d1c2ba254f78b062151156bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e09c1e03d1e97949fe6edb1b5dd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca8719f5c099b611bd27881d02efd5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d8d967a4f7385d59db84252151aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43341c6d85a58a728851693c30a2a511355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1541f2d08554530c34670a78a2b49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf762d3e3c0e0862c7bd024025222357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964089aaa9c7c91cd6b6c14b8082b20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708b2f81ab2a0ad5d3a55d01e1b156b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789123946df9cdabc6d0dd9bc0c0c366360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ea7cc825dcb9d2b73479c173bacb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291033198c8be2bda011e1e0cffffd86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abfa19df067a0b3b0d56dda38beb92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fec2be406ed5fda7c24517ee7ab31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e2379c7ab679fa9903986ab8a681365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50fdae72e85845d53efa489cd14861366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92784988c53454c8aa6aa156bc8ede8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774078282f396527bd576944ef6d7e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b402989294c9d12b768ed6912ee02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd7ac4de183a03b975072c63e684d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab613b8bd774bba5dec451c25640062371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6952efd840a459daf1c79ab3e04a2a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817624ad2875bad13bf1fc95ff436ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c3b84fd5f287822d0be57ae4a8e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884610e867a354221f906a3cd41d97ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc380ee591b1d2235fef35ff66236abc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58934a027eccb414341b638f3bb3c157377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca3a466bb5d3a1e34c60bb8b42541378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e621c79c57cba5e2d2de1e8f3724379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b5fa9ff3b3ebbd9c55d22525b779f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690148ed736441aa6e8bb4b17e45de32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78611ff77b5f748c2bf2c3c147ad8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648426e5b488702704973cd2481928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da0c2dc99cdb202c5ad703a8a72189384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae93f8b091ee13aa17113c9e0ba7da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a06eee6da03586dfeb66ff591e8690386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd39f7efaa8d17bc44a978a8f0607387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ba2945e128ebc760c700f060bcf73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1238d0824639a2066f23c6b72db1669389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caaa5e505178d9ace83a3816d04f0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bee2a9b1d7cf5d2c21060b081112d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c67798e39e2bab30c2f48a8bc8fb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45aa681063e4724bc23946f649d93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09721444501fbfdb7721fd441e3f074f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4daaa7ea5f466d2092f52444587d49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941a8a88a1dc7d1821e4a46aecb7962396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b56120a93395f8c4641ce40708ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80da74e9e1c76975080051529c3664f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eec8af298bab2b041000bd2596e29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acfb82653e29e1c6af36f199d88cff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bbb4a8399bc7ba69309e87def8d59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee1ebb72cff3fb4e1e05445038c0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8dbe33f79f15a1d61d1ef4dd335ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef58adf5448c5eff66ae47d6d3ff97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034337c7ef20b9780e45744fcfe266e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3bf6b7d63a6b21db5d221c731a71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c41368e055262b0e14ea887378a873407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f610b5dd94b1eb606e443d321337a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f8427b5c90fbd08695260dd617092409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a1aa3c07bd80d810c51a23c77c54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c51e5dc1932fd30acc8d150c7160e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf05d75622a87325ed10078490458412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5f45635ebc338fb5cf1c1f4247fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0a246b1576543e7b766be96a5375414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1adbce01052d610609c0540ed8d76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac83191fc78cab05f05c55118133b29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba540c959f0f71d2315435783f95fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66e6af61d068dfed1cfcf5f1e8ece418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ec265905446700e58c8b4e2297cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c81d365c6848c3c3ca136d276619420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e1aa9635e3ba8e2c29b23ab8b57b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc1ecc5b128ee9c4d28b2afb3fccc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45611cb75d91ed7c30b970e7d46a6714423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a533f0c8606f883aa6945265fab16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120b5a13a278b5318607519afdf1cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddca309f41e4b1f62073a9b5e46d68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5afc9d8ac6b686e8326df3c3c97f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a70a9d2970c11c2a04d2b7c34124428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630008df7a611930c1fc08b023f1271a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6401954014d383e75907b645018092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488059aeba9ebe260d12e9af8e60fcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb69cc367849a1ed85d91f857c9a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd6f979d904f404e3ea228dee388c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada4030802b129317733b9fbd182fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1af81dfdcd3d29c9be07d3a9782a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44325e50f6074041dbb29abd2422304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7393e74097dbb9e939cbb7a92d4a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e208d990bf8a1dcbbc602d12fd80d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef465cccb6ba55b6d9ae054aca90bcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b418a59415dec848945e46530835b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef6a89f753dd6c25d8461909bb294441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f11c5657d3ddc098a7ae5bde3dc20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225de4331b67effb1415627d7053ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c58f464817ee685b23a3625d792c72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53abd5cbd354a946cbbc9ee3919913d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625677020511b77d2d70330333bb3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b856617ff73ef3cf4487e6241e8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561bfd659362da0c3e55db4c30bef98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e034e314f95404d5f1236a4ed13e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52689cd94882522d695268a9cc8095450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d64fbdaf79dbf05edee43eeec613451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4d3d2a849628dea9dbcf000460c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd9f58d7b62ee62b4e364b187bf62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f4b66ef647a554ccbdffd40653b97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb6ff815cddd03111f77852e716499455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ea31b0f1fbae6cd898ad0772d56b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca10375926859fb1b416445d092228457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712458697b4af55b8eef286cdffd9d34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689947e42931fc813e76a53bbdda0bef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ce2f2d5d1b6be0ea25038156c8edb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d463ef514326752bea9703bd42aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084e27169822845348534cedc80f22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f44fa497fbda2ca493a4f1f1fd8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3128a02df3ab50cdc6d5c118a68f0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807019fbb1b4e0defd0200034b551c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea920c6cff536b6b9fd6127902d61bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ff44b1c96bccefecd71f6bbb24515467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51859e9d7b08fe0a10d3521da8723e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b423ba676a0c61b1ce674794dbb469469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d2f42dfd3b9c74bef13a15b5d81a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02d63be178a60ebc74b07f8e5bcdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e235ec6fe4da58c712725a5fc2261c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3863b3258b624e1f1af05f2234ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c08c10f3dd365a69e651257a091d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b0ff5055843f90db9cdec70f8cef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52e1b66b8fa5b5dfa973d4b2541039476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74839f53f648b16c5bf67459a6c2beca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77defdf466d4e94a696e4b01fe261bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00d055aa037b8668982176243ae4f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c8dd470ef621c4b9d954ab3de8ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2431e9a960609ffaebc328a7d4881481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad853f7281259e8252b9440b5342d2b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54321c5bc4de3455814caf80fa706dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc10b913bc048e9e8822fe1153130ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5001f5818981555bf7a9a935ad496f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134cce43973d2c50e3ffb87b3db0be7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26889434935dab20fafcb1b1a181aed9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ae9c2cb259f9d94701423c70a6793488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e39ce95cfe99b1bcc11ce2648b145489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf270bd38067a1d93a9da189f6a74c2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb721493df9ddba6da47dad471856491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8c9e345012a24c50e249dbcd7e673492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a77fe1f165b41a375570cfd651025493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c58e34ae3ed7ec380dcb59db2c1d5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e95dd5e384b2a842d1d2fba49bb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee6dc8cf638524ce35bd6f17e46d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e4d2d6d7fd81c77fd014f69decce0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b8c5a6b52e1691512063a3bb6255b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8166c4289b5db7f9fd3fca7154167499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406b90dab91b40b62d729739f6543b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a39a94e9ac633c8883a4bfb4ec4427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d22c435a6b1bb769a143d17cc9bc4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573af306546d4f250e97b7576ca351f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647380550255567b9e88b070af44fa98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c5ed44cefc06fa5b4415bf5660cfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8a177e76637adb07caabe0df889ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593552382e8bf7cf6f46243ab58f4ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a558f3d74b5e7fa4c98e074ea587508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66996a4461c98c1f7a2634f4bfbb35b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce2196b808db1206d6e244059fc14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633915559c1930fb5f6226437d6bdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a0ff69d4b940761627c8c9fc53e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbcb89e95daef78bd892479f3b377b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a8dee519dddc16621bef0b4edca1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c90a5d8856cfeb7082f869dc47fe24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d38a84e0c1788382cd696c9173f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cda0159e43c658eaf7fae3f1ec706517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c04da9155663368802a9d2784f74e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ce3ab4459289356960c42eb85e19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f94053222736a8d851662ca0e580520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a80bc344bf6e21a081c270c52a9e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4cd85a8ddd0afefc858cbeea257f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ea72c05ad4a0e20f5cef7147a7a6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5164b79e5217d53e7988c5a18f75c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2f80794158cf0e79dd237280747e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8578a4da27e885f925d1b658eda5cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451481cf3927d780b4e72cc38df9430527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037f054474e8ffefbd01e0f6eb653d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909837efa8aa91ae4f21effd58d06c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ae285b4fc6885d59645db0141a4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c2ddb46bf298b9b648111a5cebff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915e622b771a91ad3aaf403ae15094c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076289594e31ff348d513f4465b7f8cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b271491403564127c6508d1cf445d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b1100b110f6e47c936ca4f01f5903535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d6e0c3e61391c0b10e2bfb7102d54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee5864f031fecca927b0849096d164537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06545c3889ce8b270ea26a48acb398c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a49eb2f78333de9dace4e56635fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92086021c894bc31e4a593bf3a0af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866314d5fb6b5ac88f8a4e040bf2636c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f6a066a063e739f99baaa15131137542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b7a4ca54d04ea35f641f1889f3723543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ef8a700c7b671328e124b5d9e1d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c32128cb9310e1db00b53643b87d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa208a6de5ffda9d58e5e4a57900f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858c53932b443dcebd146adcb18377c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b6450e12c716ff3cbce25d59394d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f4dc0831dd885fcb4d26666f28d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90440cda69d062924802d5c92190cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074826c7402441103532068ca352c2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a1d1882defbf4bd5e4996f65f025a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60997052c09d197caec099ec31701b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c99a7adcc64ae8113db969674186cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f6cc18b0f4e4fdaacf3764b45072555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084fdc6efab463d0a382d78e693ca8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43266cb9d8de93740120836f617a926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150468789607620ce44356b5e3d44faa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016a1adcb918f74d5dd26269a5d2c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8582f0f10ae9b6b7b12c2484258d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765ab1fceedadb23a1c58018044bcf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510342ff3a54900f00befe0c99ea050a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520341cad513f2e03392c53cae3e6b23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e511ad32a68712a241499823751dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d922d1a91a38303067f99ba8d583565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffac9417d0db65e69c0170c3c8e0cf2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e81f56de944c27aeb26a863e0cd00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90400ed08203f98ed2629f9f1be0425568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4952e0fd036b6efaa70aacd7b2b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcf4e4a30020d8e765f7d7d431fcac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad35bb1ca37669ffbbdee4853040e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988ffa5cce528fa827ad68a23d2123572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6a3c24b7e25ea4070de960047478573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e199e85a9b74572c51d974a8f329f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719ee79799a96f4caa1ccce94ba5a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397d2e462fe1ebe93e4d0c0bfc2671576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2874851cd2288621d07a3cdd5e69e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be357baff1a3a32c383c96b3cf198c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161625f9135533cf0daa1f7cecb74b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842c27576375399922b5f0fc95833be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f885769da927a52ab7c14f7aa9f15f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93167cab499e51da7c8e403ee37a8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd842ec127ca2e603a61b7824e452b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb681093e6c53aa95f9b3b19ade6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96469984b0e529b3e4f1db25f328472585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50a9ba30cbae56ab3d3427f52062f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a23e6e5295be1ccfd5c1ae9652c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500440f291db0fdad67cc66937c89c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695e8d10927f47943f36cc9ba214c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ef1eae064760141107839bb96ef9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c643d330071cf31119fa8dfe2880d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2cb3e5b3b6bb282329da9aa50b18d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456225aadb8f0ffe7e0cbf78b5e11b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2f4f0b462bab33beed5e82d0ff534594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ae46597e9e044b99591bc3f3db00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b78f9a62fdaff5c579c370f62d5a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61fcdfd47e3901f0001adfff9d7405597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d68eb6a45b8ba7b0a3ae299d41478c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf9a8ebfe63e640ed5c30fd06d1599599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc1de220540eb1dadd96eb5bc3ad8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e7cd0004429b9a5f970f9934e05c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a5286c6511e149e815e39dad5e24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba489a47d798b96411ff98e24b61a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee33b5d06a6980b76b7c07967be62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1884d70a8ae1944d404f8f54dc3e95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0a3f7a6d0e13cbe96f97aaa061b1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56fde84ad9fa8432cd6abe9cb5a57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ad70cf11e78811345fa09bfb69d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b6a302ffd5b8a952a9350c287db0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d4cec78a4c9be2b2382e3b3262672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef60d906f07355d0be72b12c4e0c873611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446144c4a2a54c0a6942edc2fec388612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee078a3b14eaa26fd1cd6e457d8547613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121a388ef3390d0de9ea201a454991614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9df0501f2d1e4329563166239970615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b880fa1c3b6019c390ea22381822f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9caabae864ee82cf42eccec4723099617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece41a9eeb1101676e3d9220642c3b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5657626ef1ef68fdb0025630560054619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa4e498bd905e02b8b452163cdef9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c9ea140b8ab1e3dd45f89765029c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060de71d7381b3f291a115c564939b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33c6ce8a20bd75685a8a9023e9ffe7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffff5529c596d5e84f2d63b213e422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81b838ebd811262efc3bf3b00141b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8cfa44d220118aa8264dc68459356626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9333700b7d4aabe9b21f78a5760b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a836b99d13fe0f165d8683e200fa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a2c3beabb703e01f616570e6df5fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a97326b4c54ec333efd5587391acc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9228910ede18233f49c6be2baeed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6092a85a183be255969a31080766632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9370382c5d6c3c9f986e7476aa5d8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ac64eea6e0c3e0282a7436797314b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b408aff980bea80273d28f25005666635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e607b5013e5ddfc450a0b57d8f1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239005d5b9433325f5ad80c3911da3d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d56535e48a2d76560b4962af048c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f30cff38ce8fd655b4f5efdbcc688639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5297bda7854aa92f8d570495fdb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e214f32b0707d81e2291274abc3a445641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453971c518c734bd545e3e458d9cb3fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b961e238177f7bd6332962528ec227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2acce56df329a6e9fb437cab804040644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed2efc7b424ab96c772687d39df00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06806fa7eab693e10e8dba6b436bfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083bc175699836fd28ccab3afe6de1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb50e31c165c3e22318be835587070648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44c4771082e8046ff9a6be9e0523d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b1ba948d5572f205db1385ac3546650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a8590327c01f773871296acbdf176651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2c8bf476d18c7c3ba077c9853283652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045810b5ed10700032d02d5c6464d98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cbfd6e5d6061f5c6dd63c14f922e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1e046f1489724768321ce471f340655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a09251a7b86d83e21db833481f554d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a26c1cccd5725a77d98afe5e9267a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe09507d2064f2147c31a063016ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3baf30504ea14224cab96e1d6ab9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac1639c71df33160c7d55cbbd2a28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040364423c49a5d5afbc1ab9124619e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6253c8bb53c233a487b7efacc50e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8aa6f4f286929b3f5bb0658d99144663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2c7bad52b7d960569d35de56aae1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1198ca7808c874ed95cf18f86276d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81396e479b93164fc931ddf823abe2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9699220d8ea3e2163ec1c2a416d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3cecd061e0a922771024752d9c6b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66abc558bd877e3df24563a664835a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789855830659b822700b737b353ba3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccc352b9dd478205efdcfc1fa8d2c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376470fcfd0ec91a3ada52eec758ee1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4eeb7a1db6910ef9dc8e83890224673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c09bb9faad982e62b50ec1339ec4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b50fcc51ccff2676625bcb65339f19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324add3e27766717df446a15c96cdd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904435ca96e759fadc00da9f1cc5c3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526d3e8c417b2fc093dd94ff204ece1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366efb8140e953da7320149f5ca1724679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38437249eb4a6b4a092e000b4d362ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbebfb556c41a83bb64b3b844fcbd5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911051ad35b01db8f760983b7a890e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33e9f90f6684227bc0d062342d9ccb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179d0a21491a2d517c214114c5920b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b2aecb439971211ab29e658e70e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c591f784ac833bfa126443c0f6cf23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7a91c101c53fe149a697a9cb31109687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76049d24a45e5eed09569139c6de7fd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781898b6d2c059c26b4810a8341a15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601d8862d6ee4172ef695e18b993938690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f298942696eb1be3969f630b9dc09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e50fa47b542275bc3e61bb5b6c64a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db70deceb1cd3056d0719bf55cc607693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924726dc602f4f14605079b023cdc350694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01781fb6db26a01191506b5b6c48a9ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726138a4f544038d94df8c4ff3bd399696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d28bd226a1ee446e42b623771ffc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ca3f9aa4d560d1378fb3c7dd5930698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb59db3ecdd3be4e49759d25830370699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5cdf2bfbf9682fd15d8dd99a7d4f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807d4cf449b9bcfd883a4d250bd4568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c320e6e507395e4a3447ee1cc3975fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f1efcb0c06920aa4de639da83897703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202d3f65d3b6e5a3651bdaa5a6978d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeac6eded8bea13c816ad36864f5c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31291657a59864e33a48c5c7a6f89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f87a50eaf8109c2b7dd19ad90518707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd35deaf552bb8d87f5f74c6eb8a77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811ef1c88888aa4e575893cffc6a4ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e195d6361ca20f39e23fc96d8f1c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba54de0e3f427ae7d38abc45ec5ff3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3927f26013a5baafd1be1fd96dff47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6686c1aeed67165930c086b8260d69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5ac65f474c43bd9b3c8a284f0447714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b821aecae6829fe64c89171e6e3053715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec88f957f4951cf53b2811e7e5cf52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3832bb1294219ebcb064c0ab68367717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd267a359d36a0415b02f05a5be5632718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc9ca4b35e2007c84563af22cbec6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe8ff53681951c654cd484d2164d23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d880eef506b94c36ce1728c10bb96b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13064b3373512e2a8daa91d86c186371722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383933188271ba79d208fda46e145da6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9980f289a5d218e44836a365e755724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602bcff55f59018748ba39926786bd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14ef38f0fe5df724bfa682cd61624726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d089165333b60d73e8ddfba22ca91f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2e2cc8b64f8f31fca54e955a163f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e787ae39c526c0500c9b639abf03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c35db6c8cea173e02a9f665cade6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83f885b1927315567fc736a4ea298731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58f9c52d66c6d0b568445a75f7f0a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b78538c16f05ef90e6b675f8f908cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d648e1a111bb893334de06cc015a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8634e1fa30a31d2afa5d93df739fe6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28fe003b5d6d685b91b03bfb9be8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b953a3449f375f4c8099518513a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9490bbd368c53d55d565132b9c6a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ff27f8eba9d0d13aa77fa0dc0590739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f74401694ee5f634185ec44d382882740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834be730fc0a27fe13aaeba3105bd3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a2787e87c8af9e7418c2d72dc18e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4b7081e3e48cabc555fa17982919e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cb4e9df646673d9b16386ab057b5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ce877dbfbf432958dfa5c823f224745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985ebb75a2a310e3672bfc59e2f5c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6296492c93302674958c3a0a9ca4919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fbe674eacb5c0ff485847dba2c6b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a92d5757a86396834e1c56b6f2ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14908fdf2a975260c8c606c3a422fdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e166cd1bd1571cdd432c7987ee8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016ef37b56b72c50ab1a57471d5148752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899844fc259d3803ac050c814d77633753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4132f3760fb83d962b45331caef20b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2012501b7d64184863c0270762c15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c2086cb790e7519fcdbb90751cafa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050e38074ee7ca46b44a97c824a4706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28bf338a69d0759eb70fb6ebf5558758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7925bfef156f31e6d1ac991f5e39d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28458e3f58410741dc713c2fe661f4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bdb85c79e642df73613aaa21ebdb8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04c2419ddf6ca8d92df01650116c4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e78903bf455964e17bea89b8ffc0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c760f04ff3a4ec3e6f2c70a6b86f6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb8931c022499236005d4e416aa0c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27af293f06710c8dfde26e94a86a84766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600192180bef9a32a241ced38fb60b9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>