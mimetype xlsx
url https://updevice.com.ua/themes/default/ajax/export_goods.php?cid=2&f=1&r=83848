--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5ea52f1a83fff56a36e5b4dba67da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22daaabe505497154b7a1e979e06a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371af5cd139ff6047f80920cf471c703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e73d306461d41c56f49b4c8b79814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d058e496b4261f1a02c49a39bd7b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cdbcf7ba86fe4c68c80fa7fe3df3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a238d9907e279d8367733af9ce7b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8627a21aca538be49cb2b0c448853a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47739de800031516ef0bedbf914746be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6a9fe413be230acec043d9a09123110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5698d52955e38da462ffe4aa6385011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca37f2cfb8ad491e97212c3f36441f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d98b5355b176698c7fb3ad182507aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8fe124cfcf0ff3f0080bc8f53d7ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061a2280893a419f1594e977530e4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f0100b4e3e0a29c0f003d015877916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4122c8a4eb4eb700d411499b152696f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbe91cb5238c626353fced7dc8d03d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a5886f455cd70d2ac25338eb255419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2cd72e3b8fbe0bd1f7196e1a28f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e3160ac63583bd98938e69ea0baa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abaa46c3dc6879ec2f936e191c684722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a7ccfec0af4fc1b48b8c3d299fab423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56dc93cd1d9ed998ab7bd09286e4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8f066c0c956fcb5987174cb31187925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76effa876583135b67b1e13bd41a9c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3471cd18ca7b736ae0206355f7cd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1bad2488a678a624eecfed7f7eb6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d082673d9a2c76c7fefcdf391ff13829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade0dac522f35063d8e605f153c38530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c13876d979d4bce4e2c797a5a094a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e67500e1fbbde3facd6e55c6f7d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da7613171ee5ac19a23b7981a3748333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9effa343cbed242f8e72e49c4cd9e1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415a6dc9ad0b4b4ee975561f2ba35b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c0d72900754f8d9415755910155a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f87f29ea13446d673380754a6aed6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4228f699a1607660ac859ed8e69e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed451f03f699865612383f3169c42cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f258bc6eebab13cc7522cf2840ff940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec42a2b96622741a36b9d91b89486c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eeb4a31275bc7266a61cef9b1b11242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5fc9e7e50e5a29ca8354b8c6839e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79d189fd0635d62118839c3bffc5b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a513687d5eb46ddb11a1416ed3ed7c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43be24470afe1cd1417facd8452d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfdb3edb8d9f629fc5af048da84bd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e99b6f70682dbc7ceb74b78d01b27b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a94d5866e5b1e2eea6471c4f76c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55498016ffbc6a0b6acef18dd5db9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc5f3af4bb4bd4b604b2c526a93aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ab3cbaa48c3c74af439703199eac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29a146019679bdf8bdf175de057eb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b91d65601eac9dedde7d21ec1bf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16dfc6ee16a0171e29e978da2edb7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce3ec7ca613867322e8575bcf833556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8868538a2e94a23e94791581f7695d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf02e5e48325444eb82bde584566f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d060f54f3eadc92cd77ded666bd24159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631b813eafa4944837bccd39c0138560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0307ddb65bb8ccbb895f62c0dfa5a8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00579ef6da1e132e9b069b38c09a8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73f2ea0ee4833456ad8761e93b63d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1b18ca4a879e15863e29225e083964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2f51a0162b49bd63b94f107a3b6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0291b8024af906e9da0b887928990b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821fa24c453bfcae0120927c34f21567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106160b9de8c70a33d322d6b309d9bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f08a1b5dea51f6a1bf25335ad96469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33c8c54418d0052dbd80ed8fbaf8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83a949d39b00f39a3ecff5474958471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9fe5d9c418cd6c4575a26703bff7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bddf59fc8140a2235572a91e6053273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92224d5ee1391f1eb17ebe52121afb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554c48465203d5e6f4ad731eaedd8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d878bc7a57fafa9af2cd3b547c223d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1632d4e8648ba209a35e1ce855d36f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44d9ded385ec2fb9935a8d1c5640878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a152360f96f3e5590700e26c6bce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0af9ce7e51b3ee7c149d296919f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94113554491cf73a78d04e61d1a8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f47b36615b7a49c8f24df5faf975f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f75a118642ac21b697f93273b51483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9bddf8fa69282d1ea0cf5644481d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b6f8816d6bcdea0403faf366cd0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9525e80f3cdf2ce61cfadf867bc4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d61ed368e685410051aeb698bde887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20ca154f19e9e272e18ce0fb6b9de988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3f37165985751476b454255e83cbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0659e47793dc78d5780d0d605abe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb756360972752a200d4b91f29ea8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10806f73678411673b4093823e912892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb666e511439ac4cf00dfaaca3075793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d06edd73253a5ab3c1d8d8e4e1793a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca736445b76ad7971522d84c67ca795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6a78c609daf6377c7d3a9706077396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a46552936dd4d276cb8c33f749da2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c729944bf1888b178e573f1f01c3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208fcedcd77129214f8f13a2b5eaf1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a86af81a839ca2a67c70dc244c1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9f836514850580fae2eb7b4b3d863101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006863fde03ec763f767fd8c26563b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ac6a6fe7f483c670bd0f2f2440e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273154d21abe336515c65942cf0cffc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10ae49f7b490d514d0393b90d271a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf11561d6fc6caf21d247e85c84d3c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6aa16268feb73efd60dd91dce1fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1836e0334dc4a0372f69cc9e532d35c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e53334d1b31270eb0d359770d6a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd6aebee37c953d0fd26b71a3b239110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db755a879a852dd2910200d4a790de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cba641667471f0c2837ba7890be7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029396e18c08ca10c96f21c6ba2375d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf47fbe6c19b4d8a95251179b1e9b85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b307922ed5fc86e8b695dc39d62a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc09ba506a115715817ed3406a1a62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be94a79d7f89a14c48e3f05b888c09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ba200aec8b41167034efa09965ff5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d81c5eed04dfe2630c11cc644195f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7b6240ec214e5327d453f105bbf0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bc1d9bce256693549824d21e70418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c44ad3535f2f7a0b9f543160e64517122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae843b76263fe5f6161e29df797083e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf2eef3444318ee33d508313d3bdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10a2903a4e8919fa27a42b6b7bc4ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c5f966eecb23f23d5d5a86d7d239126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e234b7191c6a8828ea2442055de7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd87fb18e04fa0b35f5048c7b33c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61134ad7fd21981644a32848d2c464129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3ef98f1fe67b490798c03486f4f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2aedb13fdfc001f3aea9f22fb10dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd503be4311b7a5d93622772f405b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93a96dd10795b297cc77c0e03d6fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54819782fd8bc172b98a0d1e7f1dbf47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e428cc2ee365d4d82149ea39105216e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8908131bf4622e4715da63cf96da56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c403de5476210451d0376d1347a8b77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d92741dc94c2bf0676beba35c15d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0c7aba3fef8584d033ad94a2af18b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a492bf3f0ba39a9b6d2a235954d34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa6301bb80f0e8a5ff597339058a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce7e73d16fc5448d3f1db44132c07c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97087e8df7e9f70f086e62254ecede2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcb5e9700dd1ca5319054f2fb6a242144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0b6475d5d04a1ab9b32ee49618e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181304a8ca09483bb1e7336b701a4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407305c8a652c16c64a90e17c015d25b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba92b46879acf4ace47b04f677700f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fe6cad74bf67d442b23e8a8697e49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff062e370edb0c60c130b8fdeb236d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e280b174939a6fd16808e96095d2773151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c411e4adc2ab9e42fe2016c5f80ee6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e1373641a8effe360eddba83af77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6a8134b1cc942782d5ee412c92de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704382052cc4ba7f53008cb31a28b2cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2d9be20d647fa9f3988298e79d81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fae782e869800ede840d5e7aca1229157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04938c6a5fdd2cc84c023637105af16b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711242ce7393ed30daa4427b1b1a118159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d92d76de0080c08662e09f8c35781c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadbe9b01218fcee0ff6fc6bd367ecb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704704ad65617dd0db80c4568a69f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7c6ffcbd42df5d57ca4e70a1e5b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531f5b734d4b8d15f68666c918bde27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089433ee62d5e4b4d2334ee3e3048b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d3ed50b30f2425c6adf2eba96434166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d5cf08cd35dde63f454dfe8bb1e61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a73b61cd68bf509392cc2d9092cd24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615820c3b9fc973fc234724bfbe618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d63208834e9d69036e05e9e26b9950170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1351bef2940a9a251d970e6c5d12bcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405661b8d928e39c6b71eed5d42232172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c822230bd9c8075925cc14d1be4e51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c304d9c9a5b280e65830a42081b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472fd99aa33f8547b3806ba8b7fa954175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e21fad38503192508a7658d12d119d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cabcef0c069e32cb7da895d01e2d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c3f37a377be22e49e63aa12c6fb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf572ed1ecd213fe79fb0cb3fb299179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b6ce33f91469be6290f809bc39e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec69e249ed76fdde0aa56d80171e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd470ccf6ee563295b0d1746bcc976182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d73f870e2cb83c05510fd9b87d13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a5c23df0c3ee566af2eedff279ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ca9118ecce8cff002fd057de9aaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98528fd4b76a859424cb1816548bb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2460e033317bfb4838990408dd3898187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01038dc4ddf5b09171cb696cb9be2e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5ebedc8b5633a7b5771ee03cf9ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d5a1fe0d6a953580816558e75bd3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916e8d1a1170d5c4f4074399bbb6f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ba87caaac6ed5d412f3476546fcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac59d92c9cf9f6fa126f1cf2a541a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83415b734cae8ba5c85b8941fcb008194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6266bcc0b53ba5986d77da50d9b35f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c696ca35942797f101646d56fb3c57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7425bf3c05f80243b22e361eb68ae51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f81e455298543b8e88becdf2e7e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb57b647f7d088798aff9eea6bdc44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df6e151a86d0cd37457e5d1bed01b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c52b90331525762d7db689754e0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc60131bfe594b406208b1481c75b67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114341b0a952eee1618559c5ee89898203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cb0aee53bf3053307a0cdfb3e940e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06043a7d0cdcb0288d58826b479dcdc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d715202dbbfe4e706523dc8283b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663cac225e6cb8c8887252b2812d485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d5841af90f7b9d41830f320c54b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999c8449c5c26b2c0da4524ca044c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af907eb7e2df5d08943ef188173762b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ae306259d1c5e04d4d0224c4ff6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e15bbc15aeae78e3668ecac12b8b94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b07473e32712c4c058f3a2dec6979e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317dae8fe43c783f33b0fe7be4de4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558880ff2c0d1d45a51e2b414f282c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a119e75a7165e36f4731db36ada3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd7cc8da44c1994c4ff49e34d1d172217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa39c9e7d72b0b85c834fd2a953bb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b4aad1995db16a8903efc8b4bb737219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6cc68a046d45e160ed1c4efca32ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617f3328af023f21cc1954371c6a0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a64048c19ce9198110559ed27bbed5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e09b611ccdc39c22ab7b0e4ea6077223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2483f5aa33c41b831fee86caaedf8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca979ec096130a789938a4417acbcc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26f7dc8156b185d7834dcb9d3f989226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab024b533814f0824ad1f9f14b17c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741f6a9ddb265da99aedf9b1437f4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11769632a330908c9f60972cc6790744229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c9a979c4790996f98090f94f1d7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d7837840e59b665e14b21143bd6a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc66d0d6e2ade18a6fca03cd647032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be46c6872977e9313746ce56b3c2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35f24fdf1102ee43272ce5ca57e56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7136d96edcb21ff5089ab82881b7c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a1ddbc6652627792810cf15f3267236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190d6352a0dea07c90bcc2faeadeca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8219be55727a0b3aeeb5df98c46ffe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba022d119bc362cb72d87b639d5e6f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dfc5fc80e746f495e0d4775542bf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45460530fe810d53a5113c447734e5c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6baa254eedf006b56ab35f602067bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c9778dee212d4f08fa78d9682cd2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352fe6a721d61e6347e57368a690213244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207801bca57a48492aa5f9ae9ab61a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851c5695c9688ba7eb5f04b2aacdbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf969086bd0c76ff2fa4d870209b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad8be762fa6c993d14438b5017249e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cdac9409e26f46887b96d0a0b2ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8724e74170fe884745042e78832c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c874d0b545c6f67f56db2df2c263251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b66c45619c1bd57a09f422446d941252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab36b81cf02fb8a4e3a49c73dc2445d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5854f80ac60fdd45b5d2062eea22a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e3affd4cadec424071b421695efb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb9db465b45cbcd7c85cb489493dd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4640530ba16a578e69d9ebfa07cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d2b7019072ca5990e8cb33e1ce4ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726003f19c0db4cc55c19beb18db65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a00ffa2188972800c9bf0db7e91e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633116e7246229f1778601adc6f286261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35639d792b3439c616f97ada4c7c201c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04113b3decc7fea341b32dff81e54c4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4d9d70276c15dbcc99f41fe456cb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1965debf4776725a96f9d52f880de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2fa62e3cd5dac48c35ab6e514e3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da4ccb81cd0e4d1546b862b7801207267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6836eb866320a29ab4b290167e0f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a6fa5ea22a034dd4b7f04871a0aff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63268f423e0e68ce3699ec216d4af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8724a310ddacfecf2ffedf11e7e29a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af639475ac4b9ec2dbc963bc94fcfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809661e1b19b6e423262e91a5c5bcdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276abba1bdffe1e41935abe9b4359a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8d8314352923f27140cf31bc742fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d62aead440b21365c499f28290c48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5bfcaedf39e8ddedd1591e954e868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11870b651cabeac76ee95ddaf27c39b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8d9c140d240d303807c85c3b493e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900d901d74365554614cc4bc087a7a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565c35b42bc4a9548261212b7882b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9467865ee341feb08c13db82aea09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b64647ed2af084001f149190376d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c02fc68651f676a17b1447a379c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ed13c7d1bf8b1a846565decbe3913285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0f75232294fe8127f71bbfe14e91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583a432e39e06f74339db0e8acbd91e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c6b2e95d1865d25330429376ba538288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d7680fc9c3b2e833e0f9fa6f4688289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b9b974bd95322a14d82e3e035d46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a7a9d008dbd1575665fc52a2439e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001a9d572dee798ecaa184a6be58a48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1304616e200f154c4b1d378eecbea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30cfc03c48f79a045a00e2c8fcd4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e8beab4e808624cbbe33d84b07fe6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ca0876fe8330f85d01dd81412bcab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a1edf56869af06de92f2e8a6bf4b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4209ab3db403cf853f4c3eca8cd74c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c171d12bccea9c6776773e472ab448299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9641312b7e20a8374313534a8c09dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61843985b5201030d9e9d4a977c2a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e564814afa0f9cfab10e38931f6f2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3e9ecc309e4a4138e934e1c3f4739303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ae0df81262c3e6bf5df33d5c5d3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286063375ce9ca6701113c87dc6632b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ef391332b9a4063d708767a23640306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655653f267c5131213814ca64775ac49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b182d0a5a6fba7343ac519c9554f4f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be212893f7b057267eaac0414cc0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33370267613b7093069fa5468e530a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f1399ec4de619ac1b0aea8d481ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a9dd4621559d3f3868e7fc72ba3a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b76609b28c889eeedf516dd75374b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a644f2331ba7e118396c2e439c1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be0eacb7bdfd36daff18199daa2718315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1d88dac03454e82eabb5eea56c13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fccac5ce8a814d7bfab78c063fda5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9548d770dca01577a5f4f9d6b420a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3234e83a863e9793eca93c86809a34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c2c47b896882b43963e684e7647e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2de062266e5935f9df24d88578b9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d2657ebf82fb116f9500eaac99b09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9279158299e70685d31f86c93de1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24cefcc62de6a9551b378386ccab46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765dceb8a0b2cd5ab62406b63f509db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c7bb3c192da447a6016a71c0f13c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c88f0990c91fb5fbfde1d277c79d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094482ed985dafa7423dddd4e4284db4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5bdbbe0f190dc3f42e1aad533dff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcac4f4475bfc1add4434172d88e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb157ef215ab52274e8dfe4f3753a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3875a857501e798500bb7ae4e0eed6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c36c7ebf2b1c4ce051cdc2f6cac742333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bc2af3293104eb983a7468177b752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4fc7bfc05d5dcbdc006d748ad8e34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a98d7a9244b1a74e52517a6c630bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590da6a3682be4b156f8a796da438e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c7f83ba5e1ff238b5204a0ecd386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92371c41ef32767c9562cb4bae15e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21317f43b222b0914860bd003d3459340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b97f41abe19a1d735b803d0c198ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1862e58ae38319bb1534f6cc1fa6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c88a723062c3b5ae64058c7bf5d7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2961546dfe87cb659f0a0aa006d74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d4ed526b48287e7f80cdb42f0611345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a5daa4c674f403d8ec501f7bfe4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec6cc9437d4f11d5bfbd454b63c34d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b27df1d0461c44b0ac45b7ad0381a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460c96bbc87a19d0f5cf7bef107b297349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dec501cb850a2b688e74cab378751350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ccb8e8c1cd3366958d8a07626ddc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4983a84a79f33689d0abfe84a96ba2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac7f513cec007d93e8e35ce233d5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736af548759db352423256cd3a1fd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2268a21caf2ac391301e5b70890f76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d61cd03b0bd07be60e47a33a8b644c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd612609c525755cd378ead4dda97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a1e0143b67bb43e7841397d5420e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cccad3134a5408a812dad38082969359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4452b390b2b2b1600702474d4454360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea7adb7c7b7a07d3b24765e5f03f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c5ccb2cfe2a820408b2fd834a486362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4889fc771ce27cf97a2386b5da37d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a30947fa991e0c27215c5133b2d9cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577b7650e03734deaaefdefcb54928365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce681014c640ef7878a05cb7a91d600366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b652bce841aaa54bf26d6248446f75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de57995f1deadeba4cdc62aec8dcf1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604be61b3c885beef80e618571d735369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d69fb4efe9187ea55506a168dc694370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed8702638499739599fde6652d6c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1eadc37b80662a42e7dbb90dde1e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc9cc6765821e74c61616fb6e086c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690686354be4a26c6e4bebad564dc5e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886380f52056862d50d41d3a502d836375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc88622862615ee381ae72117cfe69b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec08787956c4fcfd4ec44053b493d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803baa25cbf9f1d522d779ad58f8e833378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b2426d6e938a656fb61aa486aed1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded676cb09b249437e57c66a68d96943380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138043478d746f3344904fc5327646381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6937bce54602954697331529226c01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570eb09ae479ac6c3f8728c4c8a416f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d82ed05437c9e5f0bb9ebd7696f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407923705a31e64c8752b97de74b4ce5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe7606213f665b0f0bfd4ab8fd73b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e3f13ef8db42c85642b6718a0cebe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5acabe64014f6aaac814727601ada388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0a4c3e9eba895c3fa83bbe0283bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f322999a41346951a9c57e5713b46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63efc5a53fa4c43dd038ab6fbfb405391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecccdc09af9cc012a82761a4003766e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c05242e30a2c36591a052314da9ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926ba972d6ab5e6bfdcf516898cb69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb902ec61561e68394d63842cd01d4a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f7e25091b7db967dfaaeb7835588396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6df2a0f3c085838a753835c03d69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecdd47eb5b195883fdae5c30815f82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc25dfce212f43c9b3cc2161bec0dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1802602c4e16e1f05e81f8e45d4976400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc8de52a94d4b4200763a69ac8a7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f554624acd3703d0f5e8c790c6a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd07ec41c4e326abe6d74149f41307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c794c526938394943e501dc435e908404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c815cc9ef57945a0479c8250172d9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3554015b986411a6c46ae385895970406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bfad4c61a21015d93b7696702953f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d7d8c5e9d1c8dee64378d45cbb83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd2a9eec9533a853c3ae9a2d96b722409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af074ca0433ba898b36760a43785aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f1281e81094b763c34c291833fb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb315a224b5b32ab9a0340adb8123da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c983e8c98005d6d50d0cf76f2325b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfaac3df31d7083cbfe972b342f056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ffb619a06942eadf7455527393c95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efffe124e12b99b006361ecbd57b4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1518c4d12662ad502640b4249f8fcd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628fc517ebf5918095c65a616377486418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828bbbfb0d1f9332e74a3c0fadd8fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b01358bd3042f17a1379c538dabd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd23bf067494d9bd628a33b3163a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf0a1517eed6e8b58aaf0757ff491422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa1d7f4241b585f862356285ff654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d1c8e922e4f26f75ffef2cab9c7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fad5a8f4810228d54ea1aa30c7ca2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249e4609a3fba24eeddcf580577377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e9b5cfac5c9dfb31f158091e22592427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522f178c45bea7bf74bf13af6a218a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0317e35974c5eb0e9654b15dd9437429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3f49134b104e8ae4b8b75972e3e24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fa54997270f9228b605e3ee6191b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c8aa5d6aa085b124a21acc30c5c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda5645331a2a3f461ce28f4ddee303433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4324aa9c9795b5517857e7df2093434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fbc418bf66237f8fb31b77a1e2855435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977140180a5ef48024752f83ae9c37c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8242d827f4de2180162423defea257437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ad3de43c4d78fe880a726a496102438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd32fdd643f784a680fe6e84e84641439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b139414418031af509c9ba31a6bea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb0c1b03eb30a80c16814b82889ed7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef171bccae5e5535f6a5175f8fb76747442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60bb86bd840e69250a30259ef667e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957de620b0f1f6e7c2b1e08cff435cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01739b363c014a4ee355c900cbc4cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa10ae4f397d49c00ec7e635e0310a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898cf2a62ffe289aad3c52dcb5a080c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2691431dec279e812427f653e2461448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371793667d883f460290a06d1519e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67171ccccf1d46b6c2c5f4c4a6a8e15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6435d73bc3269a1601607d8e91b13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e680b6a5e773a91d24512f1e7d4a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca1b19faae9eec3fd3dce59316dfe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085edc9046305941282f01abbedc26ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ed73a7b0458b03d01b9f6834658f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef00e90e109dbbb51b662f519eaea8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634198abe9b92c67a564b8dc4df0e60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e514d91bdaddcf5d224eb806dc476458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac62daa8ccfb155287f81ab09f18c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84474306a6a53953cbd40f5321039d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732ed86a9ce3ee3f40c5cd6f3966d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a36d7d4848e50d1106fbfd6e14d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9831b60def0f41f1e62e6b35fcc6981463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d66e1b0f59834a73fa2fad1e2e6d3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464bda1831cb1cf726d3fe2408e1bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bfcbe1d14cc3bda10c229635719f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63abb76e4d8baab678d35ed392ae99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5184dfc2b631d4e8a3efc14ad194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d1b9ab9ef4ce9067c068343813bc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb87600ffb60da2f5de09142a15509470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b645839a65fb745b2cd3dd1866bfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf531a6b2e9a9739182bd7df0e00ea46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bd7b31951df2600cb53db0b09a0b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ca920e47281f3f6a853a7cfe3e64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a6fbc2f81506e7a63cb2be94b0fc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260ee3bdac5678b68ae46d3dcb6e6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd03b6afca40bf02db2e1513c1433d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465da7fc2fe64bc761dedd75ec565a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771bb24bce74e5889e680b5caff975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79762ce1b2192c8e1b0e372fa30c34e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b6963a4774525b56eccedb4ad0d88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f06fc32522ab5cb7b3ec1a52bb673482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a568ae16008deb5ddffcf9119200483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2cad15328c1053823ca3863e592fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3e451c13e3e791381729ade5ecf6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554902d9f6093bae92454951bcfded20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14070a50865d53fd2e49b88831af9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ef14b43be58f87bed0e8009999ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b283faef9a6fffa9f544607cc0ad3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e697cc7c7ded0fbcde202fcd7995e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8150d3fb59063c5ba824b709df566491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cb553fe470f6d65bc83f72726d6cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0d32cc5c1cf60fbba6b1b71705f05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538fbe3f24247d70f1e52a4445a423494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442541f4a09b1bc8adbf27d3e084e39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810609e35b61a967afe0e3b2ac92762d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db55fc4db5f295b61c857e56ab09024497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446df6d3fa4ff1e3386cac99f4dedce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f6efcbf5a3118ad27f9bd038e0a24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7aa6e3bbd1a4341a24fb169c037b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0182128423e64f39484105b391ebe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e3a0768f7c0b27e91d4d38996e91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3640c1aec170c13392de8bd59104f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0e0b95d415f5eb3cc5ab738b445f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90596d3d0b4b0f0792e99c1b034718505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64feacd2641f1fb392992fa4a0e2548506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f69f2ac4e378e433fd4aebbbd3fc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e3ddbcb524a0429548d0c235561c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f001ecd8b708e7ec93da8e85ac237e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf19b2de7c3b865471f15f924d59995510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d009424e315b66e05be03c68f281bdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e02c8fae807f1fa3cbd00a5abcc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351c811e1424278b27b2e6c56defca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b948b86b5f93c30d76a477c83f19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16e18ffe4f519ab626ed01f9ea8adb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4b34e4252cea4745b6e75fc4ce43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca685d8cbf09e64348b3c6984883620b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755e1043f22bc858dde0f9dae76abb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d8981d7bdcd08fa8157413bab65f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb48a56e66da29ec50f8e7bf7ed0024520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835fee63db983fcdab0df7175fbd883521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb25e48fffceae389c59df2883af3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3c848e5883438057042fd17b7b2c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a40898f4006737dbb20dc817d069b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed14536bea6f7d017c3a7cd5900082525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a93f85a119a55f0614dfcd7f36028526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70b504c7df15f3735a3494e807798527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e74d4ef4477cc46c33b7520935d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387c9fe51cae0e378b11eea2029f06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9c58b8e5bbc7fc0f11e8e2673cb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e76bb89f75dc7cabbaa5bd222701a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e37350b2d370d97be85c433ba431532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a277177b030017e21f74df2882e74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9131c3099d19cbbfb564ee599156f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47438d00a095a158b91ce055ca37c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838cae95635e3eadc7264a01ea05079536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53c25064a2de6726d780ce9bbb5c7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf614dfe78c49e5e3695db24c874902538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984abb004b511bd8790ddd6654ed0dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f4a7cf577ef009cf32ea374576ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a6314fce93037715d27f09ee4c5d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba2dac6358c3f6b0bb52bc378205d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051aa643f72d16a8c4e1b1e65309dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea73aee64c03578b402740d45a122544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d94a9208870e0ba8a6484ae3d17d50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b79e499c30e307efe9ced651dae81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07524f925676236a351df6ab76246aed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537835b23b5b88d7c0f592ad56d79c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af73625685eb2d9d48c2cd2ed1413ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209e5169c62406c351c9963bc5ad7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9087966016a90649ebdc5a98ce3de5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce528b255f205b016a3d1d55fe667c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c5fba965d8e4eb99f3f71ea8a00c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8e2276ed5475bdc2def349770b1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85945d782201c0196098377856ff92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f023a74911e46fc072d210c4836f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f9d95680bc2817f2fe6f88a01481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454ddc1566281ed6131034180ac65e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ebc56542cb7096f271f206695837c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4877866c9ec02f07ff7affc532a76b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823e4a1451139adfb8dbf82c4f0e4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa057f4af7e2a3cbf4645392a92c093562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd2b99f89c2372a1064b6a4c98661563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e661b20dccbf205abcdee5bfd776564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509f289f609f9901a710dd8eb5aa49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947457ec51f40fdc5150c7754df40db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a4ed775b7fae68d6931f27f7d798567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce166e42e24cf8cfc402d615e8b84586568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb791ad91ebb112dd9cb34fc9ab910b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001d99921366e1ba78c6d94ba05728570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387602c917bbf36256065faa1b7089571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7b5663364ba93a530bb4198a0fb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a077e8fc9c4062beb3fbb80261b47f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9667b49f04d7ef6dcddd7db89b1c556574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd5857e036252a24aa6e31deba307575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c70c0f6b42baa6fd2e7b50a648e5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de013f761769ac4aabcdb69997e477577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08505c40dd3daa0899e9eb1e4a4500d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45048dd1b86b59488851f85a1e7c15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac2fe7a489d81e4e236d6f5b47cb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d80555e11a546db21c2609f8f13ea1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65866925c3b8cebe568296e0b25722582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aab5b935a108eaed7abbdcded5bb47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e78f287ac82fc807419df391d78115584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115b001cccf136a70a0ec8eb7755f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212fdcaee1f90980b97b9c200cde8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f20cd30536888c069487e29e2f972f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62f6759fbfe8f66cca2f39580ab604588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab688cd62f27f5c594f58a247c8d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624084809e8113f0ae7e52a34366c19d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c5e138952a5ef67566a4ae731cac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570410ce69e87c20a9f10d83630efcdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be89cd29d4af75b3dab4759e515e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89315ba1af2af31b4ee56cf6f16fef7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872a6c9846300faa45da2e48607722e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786002aec94baaf8835e3acc27baba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37d137457fa6654147682e2e34ec1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe646cb108901765717d07064248ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a2245b7903dcc7eefc896c8dd823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbeb6bf4eec6147c05e9a9dca99e53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c0248d87fe728180c0d612d1d590601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e3fec51b58533713a11a6d12be8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8d4657785940edc31f11f3e441c06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59203e065faecb74716b4d6e012af5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d77bf7c1e703e791cf7bafe825b28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f02ee23e46c5958503bba631495f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30c4766962eb921e9dad75698b4620607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800519dcee8feececb3cea5a4ffa169c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537348191df0a47e904298550d5c97ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba8dfd5c79b2eba851c4007ab22bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c944454eaa809aff938a7c9bb8199611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0fe8f2068390c2a34ba42b42a8e56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e329c7d7cae4231cf092561dfc9a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e82ba52c03bed2733a60058f61645614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd1a670adb71d4de8567a652c5747615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45349df2a3905d5601b350a286a9576616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd796335f18b2e45f62a892ce43159cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821f00c19c2136c620030ed98555097618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab7df20dfcf7424db83885b1214767619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a55f488f60f899fa9738b9573efb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2598dcd002b379a1306a7ec6277a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04813bfa338dd41522ab67b83b4e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ac9e8eacd7f0a98b53c702ac67b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da666e9212a50ac5a22cdbcb2ab407624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162a87c6f2589b173264fc9422dd46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4b45215da476a091f4aa1a375260626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29130b760007e441b66ece969493ebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1bc463d521e05ad45b5a8e389c47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c8078c835201ed75e51f13d027e49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740473079a1d5afd6338b5a9c40ec52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f80fb21ad368b4ee24c05ec25832631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4198371ce1672ec700ef309ce3331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c235b34b1a7717b0bda6c6903fc8831633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f20790e6f92ae534bb281da5921cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d64960dd27bc51569f86937267ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec2fdf08f1474388a25ccf1a4a641636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e7ff55bab8eb7c3dcefcdd385395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5b5941b2c0499266abd9ce60e583638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7b17fed9a0fbb3820a46b9d26a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b6833be27097580b862c5ef151ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df347077d0f0f44bc9ba3754f4097641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f014dd663511363d5045dc31a5c88f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9565c6b520727709aa8b93dffe87f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0bc74e33d14a096656679103c051a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799af6ae57741d4acab824da0502a6c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fddfc36a890af835336a5a37abe107646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536af15fb19be037073f80dffc44b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd64f57255da265529a5e7f2a4c90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82786d9f8712c158c7e2eb4e5daec5d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bc02e8318a0e34205e670794cd447650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cff0b983c80c5f9507bce6e3423c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098fc467126c1279c29aa3d9bd030d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b7b6b90f7268889906c6f067e3adc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266933c52c5c113b424f8051bf8255654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd51dc8dd293315fa0d52118b0c0ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aafcfa68a7eba5be0faf84a93afe1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd02892890202a3dce8441645f3af2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe78b6e6345aa4d8b15841986626d7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd04602bcff299cbeac6faf0920a1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843910cc0162a41bfcd9b98cdb1f79e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d532803121e5a49ca854b9ecf85771c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ef3c9f237c49b8361fa48236a1b57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9243e06da5e26c46de51c90a2098bc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e841c3b6997283cdbed1f4ba33ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733255d7a4a4dc4eb2e24d11219080f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940163acf03d294541cdaf23f4f625e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf609691139eae7191357ad3914a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac37ece4c7051681213c8bafe0658668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811da147ceded2e01e48e548f3acaeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902e9943f123350483f3b3e5cd31460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ffc5d8a4a2da8f18b1a206a772877671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506e5b0e83a8fc503d3650232e5987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6784b793ea9d9e0f7d90111629f6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1551308aa8cd32f6962606128dcdeb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998704d1b8ee62bceded5371456bb86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afeff324d0aa216bf99cdd5d881712676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d811b14b61710e1d5e4ce01c2c39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b7ac10ac5585d265e7a49977781f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea677d80b886b2daa292f05df2662dc1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171217def6ffb8f8c87745b9faa1cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948847038c6496753a7d9d6b3ae938e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffda279b9668bb267a4788ea18c1b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84e06ac98247dd817fb8699d8851ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f294d6592b4805a36724222bd9c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7153558d8a58636db89bbd0559087685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fcf3d7fb572691c50ccf41e72f46d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168998cb57d89171710e42510d2390687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7419585daecaf05a4cd1377c2e8086688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a59c1198d193b5b68e644e006d46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ab480ff594f687924e823191bdad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4d016c0bc4e227e9e11193ce6d718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1876b5843e9033e229bc6600e717692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a1c695744b5f45cf3808cce6961f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde9a38ae415b8e3494fb46d7816e91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb748518839b045cceb901af2bce91c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad690a06072b6743a8329d2ab3e69f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9197ce1cd957fd241f3cffca69301697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdf40cc745e1e3293d42dbe5e66ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca018abb20db22f18a82206da37c487699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e653d2b2d7a3eb3cc9c1ba19a8835dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab029c4317727619252d427e1eddcbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52504fb158398053f12f83ea9b6823702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe611be85cfebc927861f0ef5f5585e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faba2a906cdb59f6674cde69befdf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa08a181d79ff8e6a10fc724e029e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b768439f82351a3b04d23ad2b8d50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a24b2250b3fcffce3a58bc44df39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954c3d99e617074cc930555d29f1217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85442265592d892b0cae8efb7595c9bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca04a1143bc39b81e4293ef064443710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e010e326f3d227db3591facb7be15d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bd085c5c906978b9ae6fa57f2b4dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b21926c282e6a19f4408f75b2d89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806efae44a2b1e4cb77bb32e03837ee6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e764765f08fa7b1c32b13e1f0c9dd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db571ec8b03665c301751b492d55c337716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489047b80f9fc4092597a945669501b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64a7a26882b0d573c5c6a6c6266fc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f2664c9fdc07e66861f7d4c6edb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6f16f10ca788270d79847fa2966e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc12895c8457d4406c1cee9fb533f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78830452e99e34674f2f1ed2eee50f1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c6cc7096a8eab92351b0a55d783c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36bb92536ab5e22a22757caec56fb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce67e92df08b1e40df0e38f6447937725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f01d07817f33bc4a4525b4d14062726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda23ccbd2642b56e4c62ef7ac52e67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9cd85c64891db76002dba11b4ad66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b2ae42f873eeb78dd3b7e6717ad0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60744f45feac9f02ba4c706b5ae4dc9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df39461d8436f323fe16a2f47897307731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7c1d4173dbba294aa8a35ea529c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a5a4e11a7664e6b983e52ff6eaf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5dff948a270502f0aeadd10bf2c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392a1862da545eddb07274600e3ef72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca49d78a74462e889b431f5d684bc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc7c5aa1585413270c84236b7e6c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa428e56df484f9727f95058f0f50f53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42cdf9bb6f794d712bc177541b3e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172baf4555fecef8aa70ee79947891ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c07762835750eb1f37b8fa16c1c99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908d11da539fa96f2349fd6423438a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e826a29774a2d70ec103e25c896f6af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b8ccd120718d9016e6faab177119e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22f2a51b93e2d7f0218a2379b76146745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ec747bfada0634f585bd5e4eb117746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bfa4487dcf11e6781e42cc4b51d1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2e7244c34551c1da0cd695e9f7fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af9db84d46f62d7d72188a8f207c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c4002c85693a0c86721ce01258f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d22a04bc7a836d4b0a63930788c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f33e6bd22e7ecab2c2efe3b1dc8c3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db18a490cc849cec92e56ca8244d18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b85b6c88cc549c81fe8fda0ee78d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142339d7dedf5cd14d4db088b18b5f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc6a624c29076ed63e74ddcb5e2ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65abcdb142e4ab815d13e0b56a9979c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aed7231e689a955a0ec646f3a1500758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175038883939d747768b20314e4ca827759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8c8587be4127894cfec30043b722b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551255bdb4f7f74e718088cd2042e849761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc295c16dd8e3436f653c091424c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82ee76685be8a8d9a872c0fc299c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a4ed2f6b69dab62d6fb6f7d09e429764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff0556a542e429f95ada7f8ac2b13765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66774c509d58524d71f5fc5766b1a27c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c3f96577971d4b41c120d216f9f5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080416d02759c926a6a44826d88e64d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646ba2cb35afdd645d7ccfd321c26b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd51eea8f12977aa9c92535988e68770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f37f6021b91ad461c2b30c4f5747771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36acf012878ee6a8f9395595757a61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3fe199d678ccc870fb8a38b8b356773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879cf8c6487b3e634c62c6e852b34f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9605b868507ae030f80a24e4854881775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ea7bb170fae9903f5794d50da4c53776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2671f01d17bd1aaee02317040429e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce9db5ac82206df8dc7acf69443032778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7f5d7b0d68f8f26dd2ac2a9c2b42779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2489400a163eecb36f0f3202ea36780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6abf80845c50a442419554dec1894b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a97b9c492e23a94246f741c86637782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2dde8700556462a347d12607cd30b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fe34acc0cf9ff71dd628b9092be85784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f3e6935aaa4f908256f6acca68f0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614ca59a266179b05c5db5ea30be59786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d3bbf79355081d0ef50c0c2b12de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecfc88804717d8b828a85121c186f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e177e79685e008785c3604c27ac9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8916485f5f22cb26d220c3f8f362790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c026a8f533401d777a9632252dc7ada791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f9c491e30f1a2b67bb9e896c5090a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e2ad427cbd6f9318d69af6433d8a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f7e954c1385f37fda7aef96c4c93a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9eb65adb9588d9f4d355b79158736795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b0dbea5f46c0f66c85bb483dc2e1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9f28ef13a0ae3cda4314a74bf549797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926beaf0ddd33ca26d54960052c140798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98faa4274cc52c5664a329ced35544799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651f4392eef07dcdf6f42371a92002800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0661c8137ff64a86f4d0414de47b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9a38ec49c71a1129bed858e007080802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e729e874e4c31c393198f740351afd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cee0d030f03d444527af4752731e2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823ca27f6781c6b84d78a3f33204fd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd92e3b40605a9d655e6a3188656f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c88eb8990ddb5bb7952f1491b5bd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030196fc6096c692a90a4eaeca1ea37808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c825922274fbb7d347ebee360162ff8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f71e5217b19ae1a0a9221d640ce97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5bfc61311781e797b4d975124d0ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b287a491d00a1aa31f3b518d1d178a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176341c4b660d8a6a264058d59314b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab6e0ccc9caa6f21563df43959244814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73f917a64a679d3855edc3fb99150815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0e60b00398b5c2a1bc524143d060816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fca04311fa5b13d26cc95203d8bb98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a365316f99541a49072584b0fa96721818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fb1c555864440457ff2549e118393819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827625ecb751898057368c4ca0af5f79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a5d5edfde37144c23ffaa69c9c1bd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813e78111eb0172a0f72f69c8b9479d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8c67012302a425d3c79a9175c6f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e144bfe49286d052c352b28aa445824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e350f2e2cef63d3d72a6476284d23825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2f34e014db938ec3fa2975616f386826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbc42d55c80c5fdc0d1dd95d72f4e6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e481c192504e59f7d7de12d4416c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e1f867531f0b7d32a01215e346d3a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305145f5348f3e1e4facf541de198c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6dd0f1f8f249dbefc67b0d27010d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da118eed593f0527ff17cdc5b4c94832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a8a9061472a875cb1f7ff440165f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a3ba4c02b35074069f18646b012d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ec35bb45e8b214b759d0a031ab0f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ec5569d8b02cc5f405e24093c283836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54bb1e2bd02e985b0bf166e1ef52fb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff43d61e5f54fe5201d8a13dfcec1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442260216a4d9a676135f0525b66017839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017197d0cf24a70a34035b314e6cad30840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121670323d8ad20f27a90f30f419651a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b017c919c7655ec198d08ba49c6aa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b4436991cb870ae8902860d39708843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412c69b955fb5fed5e672a534ad1ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67da1027a14504a251994ee14f0cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b266211470a361fb18ee0d16c4853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722b14a3dc75131dc50f3d1536905b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863e6726736baed55a20f7ded07ee15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fba0db5983afc5f8ace2df0c1185f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceee2904d550e1dffa679ec6add6f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5f3d0d6102c85f426c6014381bd468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41629c8f34b73b784be0f189b54469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157949f554380547c0843717c73f96710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7d860b85d281043c57acfd5de94b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e465a5a3611b378407a2e366943da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd8ea16685fb48d151829aba86d7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb2443d2276c2019cf62cdb42645a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b26d691ca7641dd2758f82e49079715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dce82468449e6a3e5796072d7955d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bbf263b9da491c951101a826d34e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb80b6b7099b6d3ce8388e9a2d8b9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd595c6974b5d5834fe1e113dc4d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299a14a4df4f00634cc230e47e9aab920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fb732073438c4db3053a8e064352c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b577bf1c68b63851930b6695107a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fca02a93e018e5a365a993982380d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acdb1541f9fa051194b7c1872997524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d738dee86e684fe6a2f2d636afe4ee625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e109d88c83834b398bf229f426d9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d96e3c322dc58d870881c0c4ba3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e402d528717d6572762c45d674234be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4d5c5c238cdeadf3bb64ab287bdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d183cee57b0082d969d2c813d53a30f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6fe45b44d96604c61f8be696189a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b349af5c1149049091c5ca7538f61832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48503a154d93365d0d9c3fb0cf1923033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e3a6e92ad1dd0ab1374558fe958134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e194f7ec2fd28c10229e88253a23ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca77d3e60b1a2a3a8be7c9616246e1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2c534bf5946c3228b615b04f81bd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1861377c6d0afd05830a060bf531d0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6e7828245e2958615d9a7c3489e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332f9302fe3e5a6c7a9806268fb70840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf62421271a9fa3be3ac6196048ef041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a09aaeb297365783ea7796b96d7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455233831dbbf24224059b35dbcc10343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4bcc0c000dff6cd4f69fe3626f4e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f0a2a506223f7063518a6320ef3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b0d0fb77542f9d585bd2975a33c0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeec39071676de43489b1acbdcb8e9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884bb47e99e316bb089ce3ebf8b21d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033b7fa79ba87825d10776b8acaf35349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07524d105d929776a6bb9bc882c3b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807d8168ae334a898b99392c02672851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd3b7c368a087cc14c21ecb948398a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f6c4cfa428f32d2ef4f81a0a68fc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b4866f3cb4c58e9f5738d103b5c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6189e903ab1610f63a11c710b3423955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6637546219bb4dd6baeee77b3a34a4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f361ce8b3326930b2781900aeb3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab87afe2f34514997e1e6912a237fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158687f3eca22b27054abd5368f461359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c2e856549553984e4945ec30193b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61a4c20629fe25064be4d614547bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205292dad74f46b845da7949cc4b8df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aa1ab6cf4810d89efd8d2fa156d4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63ed2cb56a3b44b5d41908ad53d3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db96fa9efbf821e249d9a51d4b123865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42dce978a0ab976fdd5bb65d4266c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e95d0d943dec89bfa9fbb6354c03167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413618dc96b58b57e9d8582e51dc84e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b98c368b58ba22a317b5641292ef469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9de75ae117688f181803b6fdc0d9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e30b3b4f4f7a7dfe19a73688f366371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaca952226aeb62ecbe716535a9bca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859b01e15de1267e58306402a3728f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbb4ad5efcf59b602069cdea0bf6fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e4a3f1fc690aee7463640e419919575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c0b3e01bc20b84d0cd3ff0d4d748d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a83f61ed7b31f4e0dc26987d3327e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc9bab234a281fb51d851a8c0b65c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a7f9a34c5f94cd1c71420b55b50dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423778bd5451e08100247ac92166ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1845f44cbf0dd1d355ffd7ac8b754181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba5185114c78514e4ed7a9ec3835882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad0b30f4ab5c23be1dd4c9548413483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013968f1a21a66a3ab3e07904f9c3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c76a8a832033eb62c1a3aab32d25785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb637a168263b027f447faefd71367e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dae731989c16585a134c25bcf589bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f6c6113c0be5874618567c376ade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65655b121ddeea9044a70d6bc63a1ee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266752152a7107f153b1a67e515880c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272dac2ade1abf477f5392a95f02f9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c399e4402961235a83b8971efb5c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43c5540762480118f1dfa88ad5adb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa04d26040b7938bce6555fa7de4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8244ce0f020e4d156edf69fb33f9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bfd60198a149f35404f8cee3b5dd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad154e9188ae43f2da17d48e965de01e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a8a1d7f3db8c31d7ef01f37e8230898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e1024e8dcbd288549774b77e757ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47e5a3530c57d1ada0c668aaa69597100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d984dec9b17822830cf33b8e06d1c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf9ce1b9d5da79364a2d0c071fa0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e4c2edda5465ad15dbe95998cf10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b05a172b9f021d7ffe8310ab8dc96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9130419a8064ae07a30a72a393959105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5a89ccfa9c4586fa4174d6eb49d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b5e2f1ba3b98bfd3f33938a39f16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528ea84a30056247973b55a10ed8efd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91df549809bc8896027a18edc108f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e0f61b18305d8cbdf08135594399e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b96d30022e8795cc294ae715f0df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f0de8ed5d6402e9351c606b2afe7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c6194cb18fbfda713b672e05905e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef160464aff2cb452367ebd1210c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe92da512372bdd827d37c82ab419115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a0e7a2909c68fcc0dfef562874784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7359434cfed90a4bd9b12ddcbced76f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586237a1de447088514e01550ba344c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d0602326411129f9a432d7340cc3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ba94c8da9086d1fd32f4607ebfe1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07e0276988649b922bcc455dd8d126121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f13ca1ab0577bc39ea4fbfd586838122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a9bfcda81fd6b9a05e26992f189ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263b298fb7af7c163754bfba2e24f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ff980b3016a16c96ed8beb2addc93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645b2a14c992e7a2996f211e4cfcc88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36826e9dd3ea0a3d0ff253a9a4fd8c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f5bc37477fdac8f95cf5c28f5948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c127d7d34f868857671264c052191129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bcd7fa74f424e05323b719d46b241130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab93f638936dbacb1860cdbcf992f58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b0387dd74482ac9b620bd2d310f0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c733875a8b58bc0ad804c0a50c824f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab2969fc8ee5a62b3e097af4ba9c40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fcbcf3eea6de567b69616d6515081135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae440fc5120a9ef8008a62785366c96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f4ca369e40932050976658bce0c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2474105de943a63f67265b41b50f73e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c63de91bf351e07e237d7cc1c23cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdcf2a133c5a01f19cab7c1a5c017d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69cd4665e449aecd3e03ea30960d8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c79f4e47fce1bfb0faa62c5f9198da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8dfb27639bd74e68a3515919de8f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45975cc303dc2b248746f8b5d41424c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3759b1718f5ae4f84cbc8ce8e90088b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2826c394f8cf5679166329ab42bc9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b5c69824fd6b03fcb31407a2ae2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9448148cbed066042a8158db7ca09f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd37515441add33f75af2b9ee5965149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bf9e260413e21e3effb681893ad42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efb11b6ae4e741b25def2820920028151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256850c7bc7bb0857757d4968081462f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0764d43dfd4e5cd191aca3366cf5bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c943b88ef20508c0a6fd3254ae6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37607e18e35062e6cef770f330ce0297155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60170a9a0814e3891765b71be0b765156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1fb175606c676808f5828c06de57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc1fb1faef6e410892c8d1d4e9262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa5151f34a08c911ce992bb16c54ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac581deece28ceb13e2ce60926c9eced160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80350d6141a0406358eff238a47a8069161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db56ce990ff5d8f6e47c9bcfcb218162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5a86f1548754c4e709d145cd3757f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d297ffa6c74253b989b67195ab1fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e25d2a57dbbf83236b34f1f7a930165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989255245daf57385aca1e2172d9dd21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1ef8a308730a768e38b0564372641167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ef91e569b9e4cc0c4a5fe8d0bc85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ea5d00b6118db1c52b2472686ee0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2631b52124179cb5ca6325faac37e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edb84884fed3bce88c3e61155491cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaba888e3d904a3d46e4640b8d5a38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca4e38881507dea2f46ca13286ff6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cff6c97b43ff834287674ae96fb95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c400fe9c57068a6faeabdeaaa88c728175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d86b5e93d3dc2826a4d7390d979e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393fa726c048e477be8debc3d76e536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a3e15b26e74bf1269d3cfd089acf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a7b4d091b96559cbe75b9eaaffa7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef37b5803a1584144f23bcd6872093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d142401467f8347c03840c8027442181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5fdd1e0479ef49b8418fd89a4677f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496386e268ad3ca4ab4f676488d0f546183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcecf41ff09c7ff70457219d1ca380a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb45501f6b8641cbf1cc0ddb75dac0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db474e567462169dcb8fc7219a481c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97f4c53e578ac75aabc8690a207e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16188913875e137d8a2be2f991a9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531b823da6e5825905956bd2aafa1e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d1ed01f38569f82b1bcbf26bb4c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb92cae33d805d94fd9a740d808bb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf8fc3f19c519bd4079143de0c5b19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d6ca1414a5d3d20b7930c6cdf05a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900490f6a42de04facc7f61e5fa16c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc991307d5479293145dd2577663ba6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec24a79b97f8fda288ef1cb6020ede196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e624bd93f67ae2ff5a9e5712a643f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326cdc8d7023fdd4eeb707e700fe3de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a6b34e745b469e274b539af81a6f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cda2dc032660d86a83d7675802a99f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21190d3f20294d95f792b210ea07e567201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0bed4bd34fcd2044fb5eb39edb9b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2289a6d5fc359ce727c5385f360df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfda7c9d11c2345baeac6de48ba304204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6e8a6f5007ed6ac5fb88708efa159205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe44b5e7b06ccfc4454d6e424b9ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e66ad9fbffec376ec4b35a1f5147207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d180f0d33c91e8cb83210d6585c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed184c4235df06658050111ee03475209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718308cb00f9cccc9089bec6b63b740210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca8bca7427f5bb84141359d40c1e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f3feaf206b5dbd0b0f3f89ffdd725212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f046857f74d5067a238b9000df7d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff68abebde520ff8cc7d7654b6f2ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e356c9e28f0eca43b04360367d652a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c270f1c2e6bcfdead650cc6b46d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08195f60b10fed9863c167715c1bb1b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238ff8c5e0babd7adedcbec02db868218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e923fe1dae6569f51a96759f6099d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9ac00144d1321410bacc7eea8ce2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ff720ec3908bf3845645c240f958221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a042e1a71d414e357b91e33801e6cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2f4e4b3af12bc483fcf6c49b19b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d9c1028572a325a903a3984fee6e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe9331316c3e390efae70432a8f63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342d58cf4f8e7e01efc104c25259e32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4c29b43284a2d31e9a1c36bb983d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8356fdbdc1462889897f27f622230228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b536401940347052b12076c69234491229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db391c2ceeec490e95eaa306d16ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401e668d9ae87fe3125eee05d7e3ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371b48a04208353310dff0f6a2c369232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdec0bd8fa85f212a107504d34ce33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa7de94f3b3cd4555905167ca59ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf990529cf75f4405dfb0689b154f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9400eddfdc4f8d73eee384a32a5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cada3df33b7ccf458750df1ea3311237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509029779410144629300e5b3154a3ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a06652d4d2eede82a5333b7ec51f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a351ca4c08f7c108fa4e1b5ed25b31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1423803435bf42662f886d4b5fc71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d402da9819004040351a83794e6ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6b973a6cf6c6d42ae1a522d7b3ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e23db0641bbdeaa885a971376d8154244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd481d656129dd33b6aab9077a71c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f706d003044c3ba714c5bc7b774662246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3238b7d3ceb6514439a63417b880b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd801a6d06fe3cdb570b1aac4c89d75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c629afb38645a04d111aa49a16cc60f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8e4871ef85a8ae6e6402f3e9dac1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406155ab65b19dadb35706e51ff2dd99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f244c6625f92112f1fb642567031b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59cd74deffbad8f0e5f38ab9dd86ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd441d39a1013b2256f4a6f180d56d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610441c70c38a704042a0dfd91b1e0da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e45e42e65cd0014041489124259fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a291f6d0373ac326215f03134a6e58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76399a080cdd6825861d2d2d6bdb3cda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17f3b4d1e5bf06f76966e10673e46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955369ad7a8ecc81e472613238b888260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaa673e679f7c4319376713da9ec5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b91a353417e9e4627601c361cc0fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2802470177f8208eff7b2225eebce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340a14fa7f23a28abd031f17686b4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b4f5dc85aa33e66d5caeaadf0d8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586ca975255afe429cf0d8392d9c12a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad7e722af21de87947ca48b033ace267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513b802d099f3db85bc8bc0cfebeca9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6d069121719c37370bf26d67580d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c554ba171d8a0ede13e18dc2c38bec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f03d7f9ffa3e96a042f74c5d65695271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979fa4f99e169fe8815ad2fc294c0d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87189f1f0001eda96b57fc1f372a9761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba5938d95f4ac01595aa1c0c7743f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6111d5a4cccffd43fab29c95ffcf99f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c6945e3715927d15c08a968122fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aef1100a94bfc7c39252bfbfda877277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f25e8d0e5cf14e747b7756acf5c2c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba91e548fa4b5c1a76dff210ba28202279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e9f98eabcf3fdb3e2670cf441db2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0515175bd7f4c08d53040301fa5ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698c8a240437f6e6d1c705ab5d2bc5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a617453c9a8be926df2b51d8f7b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a69ba68ab14f3ccaac49e1c63d8432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372cf484796c63db4d34dedbb37e182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4bb1ff064bc0f4e1e63436bb0721286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134e29c5d5e9015fe9e2c6bbdcf2ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252492bb144131100a4b011812f1624e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c4519a6ecfd82808f3f641f77b848289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa90875b8bd90828c8da0d249ef3f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e195bce8ce15d8d5766c774bad3e02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd745bcf423f0864274d23983f4818292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432f4c8254b9d0ca0557f96e00ce82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840cacf015552aa4c8b20c9c8aef5f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fefdeb7a671b3766870fc85bde4b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a046fe5230be9cfc04dde7008e746296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8603f473efceb8ac185a4838f58d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c58becefa4103c2f4a0171bfad94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922685716b620df986571d63ab23d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b0c1d0dabf7b6c302c08fa8efb6f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fce748f7c70bdac7ccfd240f44007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115f9bdd6659f8eea5bde382a57fb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c9bcef3b79db0d9aa89027b8b755303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f07c3de6e4dd72f70b0705902c8531304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64cf4fc310dd97f803e16d7166c9b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02485509ce46b80e34a4f95afe9d41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e673678a837ab16491f5e471078a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1496d891457f7cf685b7032f623e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2d03b1668865fe0b761ed1dbc8589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e23b2320ade2f21389f7f6ede4ff9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd9d6f81d7d3590114216bbb0bbc53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5466490c55c4048fc80c5928baa16d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21d0fac0bf76851e237f2645c96686313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232c98f1b234b6f41f405468cd43361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800c6af3a8f7ba15bc437ad6e11b3b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d4960fd3098185dae5c5c197ad7a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1b28d76c96bc03224e8a7da485d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9f9cea52a9f6366986916a0ba8f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbedae9647d38bdf2854d71ae350e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c9ffc4153a6abd0c04586a5ffe1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f4233d0ed4aaa61a8ecd0cf84054321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8473e15067d9df973b4cae388223333322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3a3cc6ee976839abefc88778ac58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbf48a02d73950b278514fc69ba487324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e176a01d50622b96af476774873e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e609cc46418daf42f4eb1646c8a7ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b79f15540e2dc63872f984e1d6533327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351df59baab44d4619210436c29203b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f9e4c9ec40f5b177549fb4b4e01d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7d092925335be3c8b0e413320bd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a7d2b32786d021f60c353989df6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2e29795af5b6283585331a95475f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7ed4a0bc3d2fd9da12e1f329ef57e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab1f81307b3126a148511bd061c7c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f67b7ba56e73247c90f6c8733729335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6649e00197ac610c160f13e153b2de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe28ce25782c545c4a9177199a72082337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed66f92c43c3b68218586413bd4cc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ee50ce4610138c60c37d6e7f137ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43062fca741b031b3c6fea7964c3c04a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf10e7260aa0b092eda9cf633d0b11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d867370f23ab560d8ef17537b8a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61bb6ea4eaa4bcdc66aab1d878d7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17680b678103fc6be5a85aef2ef29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d68003b7d17ba1ed941d3d71f082345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c861fb40f8e10e7120874f95d19c6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336e94c0bf311679ad3a33192a23b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fdafb30563c19a13a6e5048f22e21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f72e752ad832938e87f8124ba7076349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df654595ab6b4b3349afa4e3f1cc1503350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b0974ccb9affee14dc23ca27dd3cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780fe504b438c1b8193c455a25797c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d21a1c92fec41c60a4505804b1f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a9d9082b9bdfefbc9646deab8b7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f5317eee21cc60936560c524134ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cefd92a16df9df862d2bd401e24c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f6e6942912de3f99e5ab6a114c7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fd61f73e7883c68e65344273c33a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f729c82f014d5dd0d84f84b1281a5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eeacf07d53227f5295ca56197fa82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475d4ceca0efa751c053ccc2161dd75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba9f862181708a1113e076db28b1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f98da3307ffd141eb2aec6ac42df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c24adf694fe6c648e70165097933364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2f98bda10a9fd70831e02cdb0c33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa3f12966f072a4d49bb2f429bac5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb1726677d854949f80e47c5f15a61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24393eaae002b71772501a078b175368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a1389863aaca09dc3c178bccd94f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a20eb0a272b805419b10221b5cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04509a701aa18695c457175d65408371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88c441079dd0dfd82344caae6b87c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95586cbcc65d164d8457ea061cf3744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b9b0ee04e48bdf17e7b8a7571ab9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c74986251506655148a55a7888911375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b090ce55b5fcc58f854b0cf21a0663376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268427e8f86b65207bba83c6d1e237b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982955e86a71de5b6d21ebd698a1fb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ce4fac5b8d0e8a858fff9b507298379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e17429d0f7de179326a9992e162b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e72c9af13d0c58dafdd04206f2a7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e19a3a1ba3e6e49486bbe313254fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f1a926f11ccc5c0740c1f89311d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5204de92da96cbaebc62fd53fdb5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb88c4248556d59c767b4f63349431385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde907491686672e7b0473e5afdb90c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b703dfc3117d5ee6cc567279722871387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d204d62640da6f28db04390cd701cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600923fb62672095b8452eb6ef05cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be6a066ee695f335f47a84fa42076390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c9807d84756d94d02cf87b6ba521391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483838a6e11bfa868d49997d341d448392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a6ae6bcf5d16138f2440ce11861e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573edb086dbc7e66240c9da68f8d548394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5915f435139c3850b8e6698f18403f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1d1d30778867899a1f327a165e77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cb0c28d19f97a2ae04d8b131a10d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429cc8253fbb515d4eb9cc351a5df3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109472629c1237f9b7db35a73f73da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d79ea696b1cf83926d7ebe322e14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c20b5b368178b404ca4d2863e8205401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42715518673da4ee866453283f4fb8d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f229e03505c980b5b088e0e32319a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35a09664b5dca841761e1e0feadcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d28bacab2c2007aebd1e739334b69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61464692b2a2ec22a6a12c45f9d3cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2538a797a32fe0f0d0ab2ece995fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e17a6fb5de298a8377d99928a6ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c3834febf31ed61d2a014f8943dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81898e65840e4a14f3fac405e6eb426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f60ead99b6494aed9786b350ca6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad66c1ad1409a3a10c06ab71fd78d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9e696c25f6f21332ed022c429fc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c735764f7a01e8f3e4619d1f99ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae020236e3d35c8dd7d000bd3eb6e9bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055bec75f7a7685e80d5a74323e9d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00aee2c5a9ccbc540085d0c28a336417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c534de89ad02e48aa89591dbdc0e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e999536eb5c95955aee7211162d7d6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904daaf7f5d747e71e2e966a54f2df8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796cd199bf4b13a0719770ebd9fb939421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cea6b3c829a5a2504868a5cd13523422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7af7709fa43d854fd670ec2eeca08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b1a6cea21b39c73176d846729cdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446beee676b371148c0f23c103a21be3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b2a59dd92e54c8dcac0af23a60d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841098bc6ba3c6717dc4f408c5da2172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01b2b625234ff1be487e5e892809c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf862089700f8711eaedb6319b92983429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d852565f5b549f71c5c92e6f92ff7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f58ff99dafddc525ac2497429787ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c589ff481f464607bc5284edd91b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90fa8d4908bd6f7e96ea9796dbd24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ba069ff2bf9f5129389e7d0be0a00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde20f3417516bb2ac7a8c1899ffd902435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b513a24eef4f5a2368b7aabbad02af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dd5fa41e53f59707697eb2f9c2f13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1445c98d9d45eb4e74fbca397f40b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc2d0d181eb12173877c51ff1e68a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c76ffe7f683f9f1a672a66d6e9b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2114b33eba3525298e5f1a5f9fd15d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491c2bca3d40d67623d697c0b29b7cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756a77c74264355b091ac1802c968d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc51c8c452bc9d9fe7194d0432e2c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdca44a14d30389b5eb3e0692d3c216445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330367239a09ec5d7fdce6ba81b89b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142bcd0558aa2e95e083e904f8c7c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e138863ae4713ba8a0eff3589aa68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbb9eca1a2f58cebe566ee8984709449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7dc82aa2f71d7206a96274a8221f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d87d208b01dc972afa314dbbdd6f0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4691953421dcb9ca88e89d503aed6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73db0db0c4e6c53687deb9d75849439453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b00787f9ce52d19dd24e5a4907b3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc37c872e8192527d9eb00b8cb9ba1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb06b2c862e982a519f12c0c1bf7a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363994a63d4cc27d12221537b181e2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74f80c954173c0dd74fd559489e62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd021552c634298246bcc402b07e0d18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d6118bdb0d58ae0f5a6bbae28a2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8fbb7fa924911c8521952fe0eefbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23ec3d5c95db08ba875285d743539462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1004449835fcb43de0acd42997db9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981a02a0c773ef7a2ced028f494e52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba12c33f04f263a24c5200fcbb2ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961f44fe2663a25eb2ce1e0077a3b38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba33b30d245a502d55c7c10abca211467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe56ad4b45be711bc4d380b3be256c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5788a7e837495f85907ceecccddc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b407b667fb417366eb04d3989103470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0662483c264b9819e3b8d440e2b42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f2acd3732d5a2fe6a484b6ac1244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2168007801295ac9bf16213a8aee04c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0cbb75f28720cbe1f007c317959fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89ab5ab44492ffd88490dad59c8a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6798042528be694f27732c4ac143476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5986771173c8e82253823612f3186477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280494518b12bc4db945d073568ff6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427abcc1291619b0e8d24a0deecf457c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efadbe45467f132726fb47015ecd6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb4926829755b6f917d383dcad831d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750d8b04738d123de772805d5b297aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8bb32e745bf0b863ded3711a8dc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689f9868f2d5055a3535d6ddffac62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828ce67a714b6e510cab14f952571d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4e43d1b0768aef114e76fac8bc35b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ba1079b62bb9506c4bd865e5e878487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592202bd7c097b1896463c81fc2f2ebc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e77771650588265bac2a4dab9ba97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208055d649d6d83d3cc0bdb9b190a1f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e569bc369b0e63ea6e36ae982ba870491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3c19d7da66b4aedb8aea25c7a4b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38aec8b2e1733be3a601769de35ff0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628d4de7bbe58453a9293fa0cc3fa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4257018237dc8774fcb9a7d3a342d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e3f764bf6890dd3dea20f15b9713f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56df12539705cd75516e8f91d88267497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff643578faa5cd277e191deae4e3ff2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c664b81a6765e50a41ad41b61f07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090996d8e1f502bae97b9f342aa3cf8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8826cddcb47854320eabbaed4ded501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6106e6e5518c4e858efcaa0203f7a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e04f34667a344aa779b698256ba8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f961e590ac4f519ad0d9d8de1934504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad486b2b429963f75d1c32cca7c4f825505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978e0b032f0df43aa3851eec089c2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5d25af300d5285ed7c7378a744ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954836ae30e6ee049928ff75619b4951508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f280c54c42d78eacfe8df51c7ccb5d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87502176e499acc22f7e7f298745ad85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10eef3028708193fd2c129fa8b4ea0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679630ac009dae1db974d05b20d3502b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c75e00e0e4d2c62914ae405ec532513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8aa6efb160831b0ebefde64124cac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272a99311c679baf23911af844a95d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb0ecaee72e5a59a809d035f9fb65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54e05fde70b754c0e440d4ffef5e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec8089fc9ac055c1da0b9ed3e8045518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd4cbe66b1fcb424da6aa4f4f4182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0779af1861401a51a47cd96765ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32669b99c73742c4a81791268da6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b99ab0bb5b54ed5ae0a9baa01165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a96bb1239f1b33745106afbed1eeb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1431ec0a53d9945bea6e1724cc0b22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2ed4d80200ca66d2d99ff74f07c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999dee70df115daf56720f260a01b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d1c7d04f861ec8d1ce490fb52f41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94117a33ba9dc5e0668716d19b32ef94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1cddac0069a65814dcfc0049a0c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cdfc65523796240f851874d360bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6206772288d2defa86239922b9ae63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8b234f69cd5d1ea91d3ad35fdeb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1c05978374908b8d04686524cd968533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5803d731d78a939add19a084c4c2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f837a215c9f41be67ae9c5247f9b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7666df43a088ab6ef293bf2c43f44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac0884cb2b8635215293f37531c95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcd199d5bb5001856138e270351e1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b084a71f5b3bacce40a1469b0bacf32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b74c882f46d735aae19653196e40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cbcca3a3e87b067d4c9103210e85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3560a22cffa54d19e4a695947a6a85b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e6a3b93b970ddab67c7811ee014a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1bc59c6371ef208935f63444bb3c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c5837641ffd1439380dd56595a12a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc55ed17662fa4e36cb0f600280013546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d3d0ea484d59410bf26a3113cf2e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455ed218a2e719dc08dccbaa2b2007548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50721f9b9ca35fa272c30f92ca58531549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d89f0abbae68b8c31abdb89e569b8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f903ff4a334c0094df26344899df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453996e02b107aa87794025d89a286e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804a51a9e34ee8004a35b8fa7d9a24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5acceb873de6a57c0cfcfd2602307554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6701f398965755327cdfe8bed215d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d06ce36d0de773c249e403bbe64df0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9709ca803e1dc0c587804668525e18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5223abea58dba2151352c0f723426558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496de4695815f0c14a4a444dd4758be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8c2525c3d11b43d2f099b5071bd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600852970dde69d1a91435ba793ccec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8418063f214f8a51f9ff94cc3cd798d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8dafd624516572bf5f54e9c87c7cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c31e677640372e478bff4454e975564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1e7caa05c077606db1b23f25c9b32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f59672bba1d84edae5a56fe381cf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c7b6526c2ade3f2c74d5aea515c02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fd5d23b85d2003b55f1881cfc147f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e77c24cd38b409ecb247d26bba2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1368dc4f1e2a7720671bbd13324ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7dca42590accdd747d06467497494571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806fc2fc993ecaad77e165399f87e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c09c3596306a1386bd5c1a8ad01ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864edf7324b4f7075e28fe1e86652b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb596265cabfd0f82211c2ff20098575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee6a92dd54a42ea85bd78e3780d82c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e5b672d2a72e7bc915eaccee381e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471cb17992bea7091e9e698b9c5fd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69eae4b8cb850a01177369a849cb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7242fef9322eea52431fddd1f2d2c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf26526d83106d9ed56ad4db37a8f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37847553be2975b9e6788e747ba74e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383e3a07a9f363de3721a5adfca337583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e8aa644af8adb342ee7257eb91da5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc08a5d5c0c15615ae845a5b63871585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f1ead1af88e280ac33f69616918d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574cd0bddbc43f5232d3ff20292a3b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d8390dcf3f0cf7e0d458843ae2299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a615e684542877a483e9c7c045665b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f099cb9f6d20b006d65f1d876cb86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c31f65f557142d516f4f0eb4a1529591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb30fed080d40e2ee85d36492fb5cb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7da05400b8bcf3c75614151225e19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc02b7d095d1281a5fe83fdcc6b61a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1bab6b57486642fb8ad7a1544c988595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c7922bdb4514720b5706109644ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207627174c5757bd8b58e629b1d527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b5ed31113ea4f1d6221ae21ca41a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98353d75da76579ec27c62902e9cea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a6f35268842ec460082b2f650f38a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081c7a1da49ce31d543ec892fb3b28f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dc762e67d3e8069564707d098ec13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b4c05dbe89f3eda8389d7b4a037f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4f05e06ddd28afcf4a0ee665784af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf1b5f3e71995be20c3dffd2138ead605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427386b3098fa2f3c4c1231324fd2d20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912479c7a1cff19c9ddc583611ba30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6f77b713070ff57d8e8ff517dc524608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2dfc89464e2deb41acf95af609fe5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43efb69fe562af274d444fc028324bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4770dddd39df62aaebabaf9756eedd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37330f72e41f627cd18f7bea72d9fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36fe3bb1520fde637a4052e81b844b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778a0f2f35f7fe15295268777a59bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff320a0cc1479dc843c32d1044eb699c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5b6999e5b82fc6ffd8df0cebb117616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb484029818fb3609739652d131cc42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc67c5827567d4a21c25ed4d7dda3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003297ecf68b731e787329ca3409ee7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c577826339fa986e3e703722bd6145620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f593d81eb864400a4b4c1f6021a9d0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e9b77d6c639202f11c5848eba23bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db283210219eeea72ee92a3ba164ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f50283b7b6c3fd4776bf602780d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4a8a342841c277f2501fee5e5fe4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a9ea5bc15836ad987cdd5f5c02a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575536f21e4cc0ed0257f06effa330d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa28dc1eb4c21644b1caf5086ffd51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154791cdbb02129a49f2554bebecf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd456d03d6f95657c052074d62fcb09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7d054d0c8f7dbf3725cd4bfcb24eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ade3c95e145c7f55bf3a0f63cf66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e4d2d5dbf206d19b755304efa5723633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d76059e754442c6b15f2a375eef85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865db5e33a3ae79984c04448bc46d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28215ac7f1e209effd9e5226df99a3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b5e04a5c9eaf3865c0c621f0a7100637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2fec642eb2cf40df4997c3d34120a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899dca8dc0627bd9bfb67d4fcdd4b73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50a0cd4a562ec66102326e4b8abad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc8f4a342e247c2c614c105af9cad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f56485e9159fadab7f57a8902d50bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c37a3f129a0243ca8167600f13e0f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060399535ad1d8f2cb4df49352e86b68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa7d787629f85ade5359cba119b009645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a511747b9ed16b91f71cce17e08b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec8cfc95d73535416dd066475480de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fcf7d27587e30824a8ee8b8f48396648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83882828e43600b3f598d445f7b8565649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425b344f98d357f42580b7c83aab46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7656c97b1462197dde66b8f70954c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d87c3aae4bc3eb3b385dbc37354e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585cdcabc0bcf7a2ad11a2afd3b7cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bd248a613b238c903687696f7387b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2d89549b4c671e01f5cba29a733f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31093ab9308b173cd86131e18451f91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f13643ab1acbb0f462e4db33f10def657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a831d9a9657d800b84d914d6886d84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3b08ec202e1eccb39f9c7f0b7b2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db74b4f5e49b9bcd2ad3f329aa48a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f6f70e4b3e9d11662efb9f328a2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84982b452bf537362447bac08c2de5c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb88ded570d73b839c50ac3f770c799663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30718955c7fdb73dd0e2cdcf10f462db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d5753722c60ccbc93bb6a40f907d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20012308090e2e53f2a230677f2d9cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b43acda1b9a1c9c1423180dd89de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c2c59f2cfece3a49259b3bb1c268668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51834957daac64ff9fc5a02e7b026669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e8845885d5e363168ae3c6ec955a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6dc6805c451c0f7b74b069936575671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b8631ee9fb2609e9e7714effc5d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547efa7bb5b5b43c002416c064f9cd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859473c1587f8f08d0f17c118d0521d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540425883b6a6301a15a18e56d5bc42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547790e2cc1a71415f1b6d9915eb7a2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e74907f31693719d34ce6a84ad207677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd97140d7013485cf05e788a71f7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9274266e3c4cffc4ab976149df6706679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf27480de74a5f636f6fd657f7329c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a273bacfa75703ba495695ea8fff7e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ec3ad88e7ffc515c94f6fd53806a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df969f5438065ffbec43ed93fac01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379aa9f7fb3c2cca517d88cfd86aeba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bee17c881e58216d9b22881be0984685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a37b0e636c0a00fd2782ee3fe2dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439dd49a1fb94eda9ac8c40652b21f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f306df4c823b6fae0206f7397bdbc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521111f888c304e60d702983d86add6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87022ea48dc94eb0f4ccf6bef08c9b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e6bbfd3a881ef91b6cf586f77501691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c0c60ce2c5491de4f6b69275955d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3198eaa1f4b056b07fb2874cc02e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb7157d412f30bc935ee70e5c6283694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e6336e7bdd96912a911a5bcb2e96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff944a80e30c66cd8210778b66566696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6b2b31b39a801dc59b17e76553a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555d936e16beb1d5d0e0cf98a2d4642698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb8ac197ffd39a366f1d71f8eb9c50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc1ef024b9b3448737529d2b473085700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7759401c570fadc961e80cdc71ae85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581241829b9e06ae66c4c4cc7180b5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9a8070eac17d941e40fcc43cd134e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0c977d6a3969dd15808bc37619b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4627cb77d4ab7eff6537b5025a2da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba85473ed077dab5caebaaaeefea298706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e79aca68a690e6bf86d7e3056b885707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498e34cd30acd43630bfc9db624228708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4ffbbb36d583b8f0dfad264f8be8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9cc92eade033c440ad25229b8a309710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03212140915be0a2f4db9bef979eef5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db1f7ddff8e965c6f70cd66e1ea4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969e96ea0151e6afb2a8048dbddda7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2480834df4e6a6e5ca917844e66ae5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632215a6c26e39435d82ee36c6466dc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5609ea536f273fff13a24d9142ca87b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234e36ecde8f7114990d6639fe6c0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567819c4da0e8bf659c3bff70c2fcf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f68be45fec6402c045508d61ef4fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362725ffae34e29885b162550ca0c2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cbbd735bd15b8344825601993a24c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb7bc4fd7104e9e14be9748d969900722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4967907c236d7d318459b8cce2955d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce2c0964d2b55853fb6d4d1c837e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f6b319172335c4c55680813064b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da438789fad278cba7cfe75fcbc1530726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3fb8586b68624a51e7ccc1abd2797727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b2393bf185349dc274da4f66a007728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c0a9a665bc666f6c4119d5e9ef7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48212ef7deffb903de01dce664c9647730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d346c2ffbb20ca76dd681af1eb456d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaedfd004ae85f433229a586265f61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e6ed509686aab7179674c6098db50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea742c802244b4e3abb9a7f5f3bb8ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e6dcc235657ad3ed94968bdea559735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32349a9b858ad1c988eafc3567a39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ac8a7a6c7ebe4d49e66bde748dd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652086f9d1352e3f734a63a8f04df53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da617032f0f9a2d9145677fc492dfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f2260e1bd72069457184f6199a0bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fca65843424340ecc0bb4b4c9057741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9f26d18007ce2ca2c645ccb586548742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda49f398fd3005108cf0fd0a148e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff80df6fd99a4a7411752fdcac187744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf2fcf729da8da4e865bdda317ec24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83758fa81b1c39848d397467a244c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526978b3b00499a84e3a9dc53c9d99d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfdf811c93adda7d56a4b8a625aa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc904da4a842478902a86b8fb4b1d58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f24953ec0a0c9ffd796b7a1c1bdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05770ff855771f8344db4b080e90b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933ff7a2112fe6cbfd214871874826752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff971dc797729f32145ed276f660fd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8c9916a04a463af6965e410f30f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e9b3035344f2f2cae9e98f0f0ddad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e960f170ad985790a108304b12b903756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990f58cbb66433d032697add54b9916757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e265aef7031c8a39171fae8d6d9b60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c1d64737f76e3eff4c3613034b26759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c82e0cf78d1f987d09f4dfc04089ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698f15e913bcc227593ab2d2c049c9c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f906aad027517271ffcd3bc0a611762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1120be22abf6ce5fe26fd245ad39a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65365791987801239191b7d9cdf66246764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f1c2d9ef777c115b23edb64406c00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9eba7989dfe83ec4e29ae1056ba00766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccf8763525cef8acca0999c49139dd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>