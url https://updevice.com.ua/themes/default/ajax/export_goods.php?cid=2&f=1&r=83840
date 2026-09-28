--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52455c78f570da6df01c3262eeac66f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956fb3348c8d866cb29d15b69a80d132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2cc02699a94ef99fd5876f2a80093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b34db2d90a4a9cd81ddb651e21d2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba252ff54b247195601f942df5889a555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378c81d925ba2b98a151ad6f3b5c9806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a7928d5c1d0152d7329d9440d8de57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387f27d143b4d565ec76643cb2404e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d45c487451ebf8cdb91df9f110bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3cd5ecdbcc596c057dee0739eacd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c193d5a07856e85b8f816ce2a813611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b013b5194fa42c51a350f28125f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050410b3b1668c48cd287cec19221813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f720dc755310e89a5ecb7eed2dbf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ce0a8cb1f213ab9f75d9a11fe2dd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e864356bc6110c2e3940b4ddefeed8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb57da7a7f55aea37d7a73ad53e1cd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd7bcc31363213f20fd58a02706ca318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8114f2030f3e8389bba219ad1d80cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876a9e8e5c63bee0401053d7b6da6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05400d31f885796a01c06c34329a044721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f2c89c6be8df8f655fc2f23d653522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d503606438b24e05b9c33eb3b668423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc5912e5f2be39ed20742fc8057ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f37d9a3d687bcbdd559c4d681eb5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a724b2f13c646018b70703dbbcd90926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f3e58c26cb29766cd3d5e9067a14927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee83f92385463f201dca50cbe20da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8bf025cbd653ece447a1c7126c04229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb1260a585bee9bd1d5938e3c6e3d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437908767c8773989658f1b0ee3b713c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65143b55dd982b5b0e1a29ac2ada1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471a4f747b0ea1eaa212ef495d8569f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30faf96cbe90fed535203e0fc02345234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33bbdc7ff2f8bb87f350ef2501c34435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63962137717a7bd11330a0e69997a5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b996981da2a00a29866c2372909137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ae8aa77022bb507f5e956aebc59b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ff30357b44a3192a29fac16eb64339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7f45b44286c8b66dea91940e8d8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1264a4238f9acab0b794f50067c8df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c59737e8fb99c50beab66f3faf0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cac8eb8ef7888583e1c0b3878b003243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cef53cbbdbe25e99f9657a766c04644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4fb00489dd49881e07827b6992e4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af30943d0a0d805a6eab433a07adf7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69388863ff54829720768ede4753c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d003e21060f11745d9b2710acf8bd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d4cd77038e88d07d5bd39c9f45d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a2fb960247114e99b31ef3e98122550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240d1e21b8f79b01be883095e550e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451d9e60479ffffb9b33f6c9c34b4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889dfc8abd3873df8abd0bdcf03eadf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c6291894f18272ed0fb6f16ef94a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbd14861b7998f0e49cf0cf5a901555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d80a0fe5ecd9be17b1a86089692ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e05e320acf6f7f978e392350b023557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5a6eef96fbce353487d99f0c5816f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b163aea49e4a849a61e3c0c9fc135659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b446f78123a371c304ee3ad509e8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626d0f50e1b0afb1b93cf7a1b64b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2564ec3689174e96db3a9fd627d4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df0c8b731aec7e70c816f5ff3bedee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652126e4c9e38a1427d6af673d22d09364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d47ab0cbfe0a563859659def516d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3922dd318f1fdf02cdb428b0568c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1f01e00e2fc5e263f40d0b264f29867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a91c7f583bb23521f7dadfeb74dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce28376efabb7234d9aef4b96635aa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575072609b115ce5d7635c460964f83270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed43c2cf00e272b6792547fc2c7f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768b6790b20215765e9f1afe78901072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ca386b8cf4fb2a953eb844ec3d69373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8f3003abef3cd801fea00754b603c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2352b629cd5200c10b18c0c6a978275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c630cc2e3423738d0a936b08283a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859266a266585028c45fbf932cd1e7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea7b011afe61201de6d9b99fab07b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e7a7b67f4f9d183728cc7f2daf8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb5178cf5b2346766e7bdb4b7dd0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a631dc95a9b5358683b5982f9d1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff34ff7844ed1637b302d2c72fc55882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d9f1d519b87b5d91a91dc8de445383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f723897fef7dfea2f79d504cda8a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dfade4c9fb7e12bca7b9bf86861b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee684d8cf81eb98a0d3f0f1885939786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b311f50f8c41cf49c75be71e5a392887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151f088d7f57c5466444f6588fa02388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe613a2125559dee6ae388d7064629ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754da31c067ed4dfd6768c4907dc801990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21acc14325131bfc52b69a392fc228591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b2d5d22d739a1cb5502903d32ef992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21636538aa3292dca7791c194d022993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3c7c62ee717d7de14304fae50e56f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c3e38454974921526a9c2d2c2e4b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448a9367346acd22f752b134223b2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d205bb10e1ba36552649f7bcf48f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adcd5402f258490d0328f7db6ad23898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc61759a7e588ddb260535c77a18899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc27d1aa0c29c92cfbd02ee67a86d59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba5077602e7ba7b19311e6fa6566f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60134de574c3072e752c393b80d7ca50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da54f40ee2cfb7f474c475c162b95da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246cdd770545709d1dfba92d828f45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6a1e8503cb6322310dd0cabc09fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6fe2845219dc96c661cd4055c618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009a8f027cd7605cf15c89712f7e85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f892b658796623efb2b07da088801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf472b61d3f2853e5043be42d49c58b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab2ac48e792b1235951455e6003644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce73fb110478be28693272d9049a91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b353ab42b5940b2643abfdb53802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ab62ca12338b07d3791bf56b94d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939a6531608b673267bf70deb8779c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f864043021415a4736674a3b7239ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69816021ede201f3ec46f075a57c83d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac2ea6dc6912ce2a4ad548dd1300e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dae99865059564f549dc747e9d109118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa05d2565edd7d079ac9192933a7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006608a012b90ae9c02351a9434dfe67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea784b10cfd2a15558becb1cf41b77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e3c57716d46db26c51db9d22a487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeefeadab0a022f453f8a438d1554c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b67bca2d2ce262df33ae07f01f851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7bddfa094d151fa896964085189ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc18ff84fe73624acabaa1fd8d21c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b0c14480ef680f42db1442e03139127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d960857d393df164ff0850c18cfc2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592574532a1a0a6caed94c8d7a87d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7d3620a776c32a8d353875b68564c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71751675caa635ad740fedefb8240131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd09d68c3e1f96a77412ebf2f0588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0ebbd00cb1e3c63056244aac9875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1fb8de0a454dbfb579c3db7a16b52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dee5a010b89498dcdd35b251f0c533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa5fb95f0e6ebe617f4f001cdb2940136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6e1bc3696cbd334a24f2b8d9b1e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4129910684a66e03b12d14136229e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4faabeb659a92b08ee8c9a847de69e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8538acb240a53c4f0b50cf3bb0f2bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179346f7f5b56083dcbe1932b01e996d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05923e2538782ac49f3fd7224d50544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada066ca5df9ee270a88686fa173ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17962b7089b52f2ad1b00b74d1f4d3f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab2ae0e0b8dfc6164a85001c49e5e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac01ef00d0d0ee1b971b466c09224b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8796490b9cb95b13e825c29362272147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd36c2ccd4899a109f98d0166c59c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4a5e73fe2d1092990a9f9809342a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed6955c8d54e9fb28af77b3d615d69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0bba40fb53a6723c6ffca5d74128151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39352d525e19864dbf99d8343aca4605152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237510639c1997cc5b4be6b174b82179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe58c9838365cc7a194ac109785a8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d9e630c6a69033fa248f5482783dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e904404d79fbc4fd6d2b2d43c0b020156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c276107932eb9c3e41a943e88bc237157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ea9e547a42182b32d366bdf4cb55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346312225a6d8ae82b9c8ad4803ad8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294e11762ce49d85d3e15d9c40e3d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6dbc5715ec432c4d28d53eb354e42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee6fe772f26d67507a2132adb0df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930745991bb780c9bb6d8ba7ecb81e31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9403202a6556de213ad3c50049e57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6db65f84ea8923d693663107066de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca6f1fbf02d7d34342bedf710afbd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c5ca0062a4e6fe397e854605d941e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39bce64b17a70248bd45dfd58e02b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71351fe9eb8439235dce28214e357169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ffe381b45d3f87e209a431749c072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4912432a9c4ddf65fb5ca43e8a28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2348e355a3e5bb44afb015d7026cc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478167b7845a26cdc291187fafb414173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793f2449a359a702de528aff0633d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68501b062ae08ae77a68588036d38d9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96bdbb2e16d82782dddf07a18eca60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a96cb134bc8da23b732078beaad573177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aac25b9886ca69200b29865932ad3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a63f00a45dfb967d07071dd20dbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19a005f02dc4d5412a512a918e11b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69d23b3f4ba76941369cf1629d2e16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e844238f1795c653f4794aa82f0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495d290a0a05d6235a257bf4c3df92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1af6ddf07e5de1edb1d512b1b518f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e89f19681d1a2885d7d12a76d8274185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c2a1071592f8d3d491b13a8fbd6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef5c33cb57002233b18622e9baa449187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50dc6a82e16eb6159de5d3a0ecd19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a7340c473364c3a14a849fe97e775189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5700526723252e38e0d8f7004b004190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3fc838eb9e5c051f7cb0f2a8cf6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3168410689ad865bc6687629b7feb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb13778fbb732e4a6c0ae76423e606193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53209047185c0871f2c370ea4a8f329194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d3584edcd0e94ff25f0e75d21871195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2043105d08063dbabb7b734db583a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d1628b5be149cdb321600c2c195d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d3258886a7e4c8821f858594b1a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20999c6b485f55c789e476498eceee1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac35b50a26c4a91615c29d8cdde51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb52200bc9fd2ff4f85177ba6975d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8119bcaa8be2f3db12a8fb472b7ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfa44a80a124bc1519c59dfb5b3859203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea87cc3a6bac0b87d9c11b3c393248204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49f2728ff79c1595a4baa4a7dcb93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b38b6f76d45eda723956bf4b3cce8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca97bbfb1d5a5428381316602a304207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf260a1bd51523e7924da31c673830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba7a65d4299ee1fad027b6ded7995209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142b4babc2849834b23b21f86da4a4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cae1dfdc64357ba54faed02a617b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5a9e663cb7f92b2a047e3acfbf60c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97621b6539d8924c8e524829050fa5b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00241304a7d86ce688abc1a36289dd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13246851b103fe7651cb137b628602b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082578fa01051b6360792b263ea4eebd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01432c3e484e69cc239beec47cbaf877217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898abb259efd5c1a9b6ae26d5352af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096da8a7fc88922838f910b62e47ecc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca5322f375cf25f79877b4129ab49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6a482e9e0d76dc147d8f84592605221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcf0b60e6bd50f4987705ca9d91553222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf3f8ff21b01aa919b8c5d2afc48b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a755c25e69c53adb4693bf6826f672224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65e56ea9bdfbd481199dc2ffdeee6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e10cac71bbcc4424d77391aadc045226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dab5363e58b6c2298afd4f7fec9c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e76bf1b61039d7af62e5e68a6f75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2921707cf4ab1aae30fbbeca36688229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a386c3a2fbc08ed5efb8bb5677c8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b436fee050df909bd00db74c2606286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ee670f1f6ded9576dd6894195d80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db702c34c6dac4985bccbcb09b9fff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7014f45715510cf950ef0c42e1239234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33c32b7c4b163ab9f475ac15951d38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94259abda86b8b6406942fbf9263b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d576a2d8627c6c810415929c16c38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb37b637f8c170b8179372a8064f963238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1357716fa5922d907633f8c1d90f8a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134658f5498ea01c5046ef0d25e9320240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f96870f4896a94b29dd12cd1fb46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f16f5d787558e15dbb3dd05fd4a78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef24e14025a0d3157c15201c766eda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d98040dbe815e6b901a5e5552d5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756ab0c15b6da94e117325e445703c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619bfd3cf5aa00704d49658c16e96a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a2ce897cf3aee77dafb05b60c4e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd03813ab75b8c7bece8cb236a2fb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614672fcd690a462662e70bf71b0cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e3adf687cd377c18cf8a24765296e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac05524045d49e6dec35d12cf14df1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af8278c586d44d46bfba4911afaa8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc694d58b0193c9d097bf0c2d53e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb506c4438e5cd720880e85739a531d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe780e5a4633304e7b67025c7e576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d550681d962051fea7bd4dae51a13bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b155997c1c97d1e5ecac70b1bc7da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb73da500897cf93aae1119051b85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451154ffa756323bc3e018117e3f579259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7491e3625a1e7330fed569e5eb060b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42d10697d8ee521340992a2889528261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b8b43396326aee7614bf116405fe8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ba5b21bafd2c1585094a1dc5f300263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c9bc6a4f3398528e8e7535e5451b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc5a27d9a005096dd51c0c236e39a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd36a3a23a82b57196ce7b15a0b554266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372365df9dfebdd197e7da6c76c6c2d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0f0b0947333d0c8ba0f584ea1536268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a9b1af69183fca416d8a0a8d2a99e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa373df497d55d9afc43995c99656b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d38075b767c53e82aa010266bcc1da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e11bdd750b75a449fd1336e35e3cf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80e385d99c47894973132d3507ada273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea08b25c377e66cc6565c489cd5b9ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7ce0983bbd02fb009481b9f18aaa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74f22d405d4d33dffcffb0a89c5ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e4c090be63fef66a8b0197a9a2dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9bd86e333cc900989c1b37a4a4f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae22c504c28765dd55ed87c957d4310279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d55a71c9fd10412bdb49c57232327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5199c5530422be8eb43bdf25e1f2199281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80969b7bee96a3fa8d0f3c62281346ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e5c6c8fa60f1aa3b15bf4f930dc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ff653e8366b35f4675a576e449027284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c83c6e3590ccf0fa70de46055f48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de029942244dfc5d2fbbe1ad5ab1d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352a9d65bea6d80b1cd195dba171aa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7897295bfe8a482d1ed4d67ada3e3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b2af9538edad7bb2d34cf95b98cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75497e22959ecfa8efdd53eb4efab491290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4132a3bbe8ce066f4ab513cf1d9bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643c137f48372f8027d33cd2130246292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89043a7081db3af22bbe486b90299f73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a43cbae371530b2b13b3cdf08a843b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e526afa79c2af992ecdcdadc343aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890c9e2387372df9da5d0228d41932a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea4210b7e7921cb5c7a3427bb3cfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2137050f102bd0b674f1e07f0df33f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad923d83724caad0d8e631cac2bc6c04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91c695e36e8199590f989737f0720300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea661c199eb1672d49a60ed2f25376301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedb345e9ad18d33ef0e04a7a8a1d14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81eec2092ef18b0cc432e0f6e87896303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b01036062a19e2130f4adf8b5e723304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bb07df3dcec23a80702029fc5fa48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e89a6aadd0619881895a924b22a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f482b3f17cfb37711fddd5d773edb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb29142bdaf316b3e6423ba3d839c1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe845b46b785017eb256484d2f843d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fc8f6b20d3773f4f53bfeca8822d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5b32f5da88733faf78a6628ce01d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046935dc546cebdf2b0bec750be7d7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89952e551860e4a6ec3cf10904fa869313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b471ec5c0d70d5d5a76e1886976a244314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c8495577c0d0630b9d7ca5b7c6f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff019271d9557d85bd8a9970db3630316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16fbed23fd87dec0a0e8cf038c80bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3075bee06058557cd09655497f6a69e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8ac23f8e7d71871f1915e5ab6b96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c87d2ed86071db46f9c8353af3c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31c4bff90ee49e5e1911c734f71ff3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f5ac22f9ec9e6e6535de4300a1967322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9671303a6819eb9563abb89921e227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70224247b510e2edc2be5302818a1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df5a80d3e589fb6050a33a1a8a61ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0a4c200b665892bd509b2d42f69a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d6cadc2a0abbf02612bb19f01656327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379948a2e571ad101803e9bc983fdb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1941084f321419734972b39334e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e7023983f16cf49b5e2f49c2fa02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ed055af938e80c4b8f749ef1e5c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd3a1c6eb6c0fe322d7f21cd24d82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657546161fe059313c98ec4fde4dd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c212bbbed43cfb57dfe1d6cf2fea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7701f9c701f92d0162731af7c08dc85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a114f96a2aac812aa0cf405a7162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363737e62dce6422649357499e88262337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6dbc301e445ace5727597925c2826338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2065c0d675f8331137c18963760877f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78be9c2fa9b8a4eb51d7187853363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a79ad4dd6bcdcd9c35d5aad0df2dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa423a81ca1760de257fb55de9bbbd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b23cbf15261749bf47eeacd239054343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742a17e47cfd3c1612e4bbbcc2e8838344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658fa9f4a4c3dddbbcf113497ae35f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acfaa59a0083087d6c2786a69fedc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d934e71251e1dcdab24c4c9a008c4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefbd660b60994008ad888723ce9231348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f74179764a554914c33c1cabbdb3c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03becfbb2c701c2d31e552ea2ad2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfcc5984662ae0fbe1870d58f9c0dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1808e4c6918ce2f96cd738b967529352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8f4b49af7ad5dce6207da0f7fceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca42c70f486141c82a7986678be0cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a2824d8a54a49d9fa6cdf7f0fe4a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b1ca4f4aff28789c8a6d7eb411db8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25deffcfeea433c4f90f8661ada581e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ace14b21edb89d412b1ace2323c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3c1395332c6b42098b48b33cdda3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c9684d2b0b72d83f4b5a16658178360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d62b82cac5c50cbb519b47614657361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739a99797b110fce504dc4c433e8311362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b966e4b6a0474a5e2d564451f6fe490363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58428a8bba2792554fa684bb52cc00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d0c39a73ed7d5d91dd42e9ebd77c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c5b4cb0cb5e0757342c66a97c37c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2882ebf855d120591cd979c5f64103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed890168c38b4577ef088504d4cebc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fbf3cfe86533cd091411f0d645182369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2317ab023408523d0b0e540cfc10157370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea940cc2d166c3446a728bdf29e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365fc775971471ee9ff7b4bd9c11c60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725cbc084fa1123fee3f736c29b389373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08752860fbbe14727b0b4179bda733b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375b07537b2168a2686633de4484af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372abca89568280032d57a58d3a059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afa36c42bce7e66084b15acc895105377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b66f2eae19a5634243179664e9f5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f56bb447d73bf0715710cab96ff234379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4a9efa6eae21dbac5da08c499406e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee0997ec2241515a4685e9f478b6fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d8cc5c5071f373abb064ea9de329f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950c8916d3442940855ff74fc70c02e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd9232573a1ebea91e87c03fdae4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44742b95b7694ad26e0c51b0eea90868385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fbad61ae747cea50f51672226cff0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d8de871dd8c4e7ebec61f201987cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd40bae022523f53de504387b7d667388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092f929897a198dfa3e283727262b0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d61e10a18ee5cac36f28e328e3462390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b604fbd0395bfc252b94a0b363d174391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b2dffdb3526c650993e4777d9ea6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c4dd3a8012b4400fba461e8b3397393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9262752ceb2aa8b54c6426437218bf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a06e3a93047cc45b2aab39eba95e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0e0dbf44a830fc6271ed46adfb55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f65b22019e90f19cc106cd8107ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e31cfd0126f8dd2690d2d10dd905398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e824e9758673d90b2e359c2432bedd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec236656b74c7ddd1af367010617077400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13da89fdc6564b632b4873ed3d0485401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530abad1938de0259b4f0e96aebcf3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167c22f332c92724ac7cbdcc40fee0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b33d18a862cf90b47a58a57d1437f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f78e46720bba910c8af141ae522e68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67297fc0e697af093cde2f372a16bca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10181e649380d1bae31c01f1324558407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df965d6bc2be61cbf6a5bd1f8b3554408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db188b43fd2b0e4659570f1a9b5abedc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b3a11d642183d0c4937dacd77daaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af6cdcbd7fc4b2b09a1622d44be98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9aa5e82dee2abd9532b1cb6c8122412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c0fde3b3a82371f8a14df3c40300413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27f1714ba8d6f71d123274d5e5f68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd0cb0ca825388cc03a2aa2cf9921415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca06446d893cd8292be050879af33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411e6d1836a8060389fe4eba7d9d53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23293ffc29bcd4eb7fcdb7fc3c9029418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12f5adc114a100aa7c5ba1b31ceef3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9d9af30a7ae1b448ea5dcadb2248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b264625c1e8d5e8a81047b88ff51061421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2a94e1a16fa1f895199feab5f027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac595ab7daddbc79d88e32ca32fb6bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34905541fe67aa440fc28096500a9cb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ff4b98c67d93c979d265f0d52c8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfd0d4664bf6654ba99d01a6555f5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa5f813ef278a52fb606f92b311937427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a670aaa4b3d004be49f0abec4c373e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d5c05a51d2c1ddc031914c3c55b93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f109983467d2429d230f38b09ae8ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7ad20962d7ba2add243274a52685431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5205d188f21f4b0e8b49aac216543432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e0a43a9ac2df8dcba49f20eb14f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a3856c6cd01e5a1c289aa3f3a789434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54065df599db34c0669365482f1cf726435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34098d35b87f311c8514f5ae3cc90bc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45619dc7bb03f045e1c5b71701ac8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa60cda0cee34a68be6129915ea799438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0a8f61faa00c02598a701576e67e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655f868ebc916b7b0b0bd378c3351a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829362c15ce2d4ddc6ed9303b739a62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0a7c884a3e6e774a6791978351f5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5d281900aca72b8a87217703d7e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668db44de5859f7178d0a3725aac26e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcadeade64e02464e551afa63d11bc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7cfe6deac510994bfe79dcb3e52d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb936100ef7ba3f3de5c15371652f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3786054bf3f43af86ced9ca37b793e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41701c17626b45066780ce69fe9555449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805edd4b191e73ca46d15b4bb35e36bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c7a6f36e54512a6cf71755db6047451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db392e9b1efc4b9bee635d93e584b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe414d18b1ad96d83b177a012495a3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bab7f81dd6e36d3177f56acd629e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628f9baa37e7061eee6ac3458acbd0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb912918e44b0fe695e60c4405aa7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b024739e575cbee27bd9cffc1132e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4a15be10a7afb5dfd8fa94768d82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef505245eb7bdfeeb79a646d3641b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067ef841ebf3bedf2cf3e049cb7739460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8213de9c61ce320a8abc8f63a3700f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68604e29fde35c4802a8fc8304b5feee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005716ef5ffc75ec1927ef4b7234df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35971a21f00aa95969de17b5e8c6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da54ef427d3a211ca44f90f99704674465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121852c0f14a495b44170b77d605fae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d357df8ad9486ccfe5b3c99833c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dd8e6c1f9181eb1500c7e93e46c02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca880ffabfbf56e787c5ce518e6e3f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a019f4711007fe583d031303c8204470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f48b7ab899309a0c7667a337aaf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed0ec322a34a19efd5b74d86700da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb054f0bf976d0d8a1860568f52e8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c146f075cf5fa73063a1bd6c52d93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47dee9c0ed0f2beeb21c8343ee4d1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a3ec17d87499d1e41b09afad6841476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2cd332bc587fcd85a9aaaa80a0b7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079aa2d2db0f0ec0c4a79196019c24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b299e103fdf61959da85ca767692c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d636b123d3bf3369852d3a4a1c95f5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f84837d4cc98e80b3f56008b474a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fb15e37ef263d4477a5270238aec7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a63dc1c2b61313bdeb7cb11c24b70c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a00b25fe115c26f222d4f1c9c6070484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd4606bf56014ab4d342c6b4c7676485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8090524c2a0a78d5a5939a68854c5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a433d6f705eb887e02fe92811e0476f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfedf4af1b0c354efe3c083fc3b715a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939c915e1523891e60b54e1956f89d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c0abd4aa090618f3cf2c7a3c177cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a0649636d47437a7e2c4cd860872491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d930b61f7f2d88e6af4bd393a8074fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe98ad2c89e90664f6a3ce4d6af79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d99946a58468171c4c9fc716b567fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b0e565819fce3bbbff7649037c76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570b7557260e5b29111db3cc46a43e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce6740a94dec14474533a7aa9f82d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce7b9b8249964d38c1affeca9224d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582323b73e5722ca1b89e7342e0279b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ccb743517b82ccd607393acc90a64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9515e7ef5b51e93bd91186216c67a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b4b83c3816ae7a272e36b9018a93b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae7434c8caa3933d59a28d08c5102503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f07bd28b44adf7bb3fdb7b3e2ceab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e02fc09deb5652b45628b2c2b20bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d103acbb1739814d857ce699d1ec9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd7e36cfcb482c4aba3257069252e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ce46939d5968c1aba39e0a92f46f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd8e9463853caeefa65c2a4cb10813509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e8bdf50a0b3a3fbc686e97857578510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160948b9d98d1e1f476a89079fac89a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460d751cc02907df3355ec214563d2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ef940f65b0871f4dc4a232066e90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4e08ffc33dd9743b15960099327c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cd0b03cd1eb47d21943a4c018315c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb04985519b1276c6b24af88643d748516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a7db814852258ea977f30c5d4c343517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b77236160df382499c28ee42f74c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8842d2fbfbfc5722b7132494cf4a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f949cb460cb41a0b8540a7195a620520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d685a35a40f99ecc89b11e22221c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528677a60aa03f092da0ddcedd48b833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3139c1a5fcd77755b6396e6eea5117f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99091baab7c1363518c79bb7f143d3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e310146afd1ac7b0b8cd5f92945a57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517d6e2f11081e82fc1ebdb695f081526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067143518a73e66d598ea3433b6a0502527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f35982701f1037ab8a7730d5f49d20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb80003f9f668442fe2843c1ebedaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca14e3caea74e4b06fa3a47cd7037530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833336d33e4f1a23e6bc7b9336ad592531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae58ea6e61a678fc23029465474b22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87951c26e765ddbe4258271d71c9f87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd037e2222868c76c5c2fe30f7cfa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ffee4ef80c68a369e8836535ddfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce18466280e24b32dc17ed9df74b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b26c393b5719802cfd44e87d47338537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373638eef60272acd61b33533489bbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c755b76a63e8b82049324574a285539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446a189273f57dd1ed4bd9264af6a1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5425e7a4c320fdb08d4505eece9ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb838000a0d2421a68b864b80fa62cc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c84dcfdbcf5189ea91efd1bd40255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d634ef247fe4908aa85ef89bc05f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5ec053985a8ec586b997f1bbaebb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65a4f4f0282be30c4455b8b2eb8565546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fe0252ea0cde1d1a861fe13754e00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d223d9ee2df607d6c7d9426cb1476548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24099cda1426277735c0fda8164f3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e477397a9a593252534601172da5e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a34037472ca80ad18ec837bca872551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664667421e8fb78e40ac2a7b101aef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83721952f2ee5e4c135051d107c6a93d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb7b86e54608e358fb6dd344014309554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6428c7612511ff82e11070bf308d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cfa997dfb5c7bec8ff88401cd3eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e0f44af51784d2368f035fa841a00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0061ef5fcb5a79520865005f35ce7d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f653e0ce5faa11d7f04054d34af7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638db09ca36fdcf41d5b0c202cd683560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b4e393b98dbf53676979b45f9f56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc866946aaf6d4a24f5e8e23ff1642b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b0a1dba81feb3c2984a23332ae77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d121f5b315a012515469c4679f975d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d93c0127c2df7ef18c6daf439e0c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985102b4d814c7a99645ac0ce045cb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924347da494d91255570d9f5541c7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31de39b01e65eb5bed86160829d33a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3f7ffb25290c52dee8d4e034378c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c55ad9f31ef736355711eba8dc47d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883611f0aad3ab87de33dcf780e1b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e83e13de5da8340c4e79cb384ee3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f960e2459bc11b4c174aaf6107ddd70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d254c6eef9041434c189a63e02f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2632ebbcdbf90f130284ae2f07ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ca42305a53e7d7185a09bcebf818c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6ed458cc8cf28620def101476a51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7f5695d58f24d8427bdf6c7c7b72d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75d0caacf2c747aa82ea9efe9f61e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7fa704a4c7b0bb3f289a67016fac4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915673eef86e750291388a5bcdaff3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3814a0c0bba1fc6dfa9e428f63a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c3c69939654f11f7d8ce6d99fab29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b677e22c1c040980162ea80952b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f755ddaf1eba542b4699b733eeb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc39dae095c8234da72eff7950cd62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba156859c8c8b5f5601f60af0905a00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2527556ab06c223d31846628afe5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941621778f11b11537747646c13077589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee113e779838487b3ac1b1c2efd95fd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14aa04c747b8edd944d8c1d693848591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e64cc634bdf4ecdff5a8864c606f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200f9de8e54787d5ad73d7d5daecdd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b8390dd6a88dabde303714ea2f26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bdc43133132c687cda2074d3bcbaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071b4c9b4d6faf977bd5db318ef8cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21802f0513ef63f505fe737d232afad8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bb6b463f88441a004717caff35451598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86d8dbd00a7f411a53f78fa237d481599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474858e5f23afb0826d0a0c56c7368bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de34fd7c90a6927a9095e291e21066601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d7693284996cd80f9b19d6db84f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a458eecf03a5d6cacbd64dd95468a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dd175d19cbdb78c26ade4f3d745c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c309019d80c5e0c2681e87f4241f7dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade48b25d778ef56f537d4bfd3657bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fadd6af4315b095d6112d1759d9b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae7d468ece6fa7180c439c8192a2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a45ac8c09d7bcc876a45392263f54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7841790d2bb55eac12aec161749e654610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e8265dde0a6d358cea1c582d534d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768f74b5d1c8700a7c3b09ffe2384c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ea04635747b78986537ab381ea64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e28953b8bfbe3130b2031a4dce0b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90993347c756952022e9ec32b79d2b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da78b7dcf1c52b5b523e66ca8ef4caa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3b895471bd18fb36449b2dad8b9ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50969a70999d17f9efe47389bcfd06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f54b7e3a40b4bdb273e94c065b0a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31808b30a7a54905fab906de34d6b56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b74afa3f0d8309460f1e47145aba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca6a2d11e0f3e11c50936699c9b62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540cb93a0befb2f68493a4d39141299623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705c156a9a392e1b9e11f34b50fe40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d95d15c5d2df42fa77d24060babf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41491b3ef3d36736862fca2bb3b7b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3a182312640a5aede7deda70865ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a88e94aebfced4358b6dae311bfc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78cc10bf0233e86e4a1f3ae8c90f57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3c0393cf3b770a43b7123c7f2294630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b297632d1b40beb77693dcbac35d98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698922661f2487ab5ed65a3846d8d253632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae21ca60dc12b264f113a393c856a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a57e4221bf7455c6a2d1a270b022634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0497dd32e091d8cf5ebb3c2d3f88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b70733927d6630f8b73e307e80119636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034967886f8b4e344f87fe26d84331d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f71b3d4e26479981bc9fbab9909bef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f24066d5b27d2d5169e0e7c68ec7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f71b4b2aa7ce048d5a77ccb30c13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a8d4e54ef323717439a642fa465fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1346133c752ee10f2a7ed619a3770cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea155eb0a41dc516aff2a7d60e29c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ee873b0303d62adc251444354844644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987ba07ebac5e0930cea1bc360cf893645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ac562cb75f912545006f9fd3d077646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e78f6135335057519938738e81c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd39c7916a81f2f6f18345b747cf7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c1e7d9e6462315494df03806600e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312baab0c1efde33a137696a05cee03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18481d5cbae4ae4308882377a4e3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda079e90caf0539c13d96bec923a44e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e409582f37ab9afaa43767b17e70b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb763067395f05a609ad3b0ecdac8cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a21d38a15f81ad94239b102f2e340d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a845d84a44540333ab04bc41e66b25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d6449aee25ad0ff96b568bdb9654657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d052b67be580d08ac0c87113a14c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df25bdb9eae41cf609b5de0d6a9edd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ff526b727e3fcafb7a29d9f9bd9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bb4e6e3f9781a5eac24e157edabe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1622bfd243390ecb7a342494eac6497662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d3268dcde765cd75b65071e8503af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6cd4d168b59c0d425e2961380897664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8f232228c0380e16566f5cfcd44fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e5d86328fddce46de72ad48451d6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4e18209ac0d4b0a12a75caff73b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155d928cf6a8c3f46d6e5604b5bec3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753586953a9a76f6629716036c845482669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ebfe4d856f73bb3dea6d91daf62d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159cad90bebdcacd48872f2dc3b85ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecedbc1a9c0f6d1b33eb1fe4493728f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cec7489d4c85c696f6847dd17633d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264789c46f210f0a6903f8cc013d9ca7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3337212cdfc8415335eea8309cae86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f795e17d6998627753c2e3ebf33c027676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186678497a5b5e214f815a7def521e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf8bc73df85be5a468d4e54f08e408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c39cf788a70a8f82027eef95e11df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685efaf4f2962702b42a0535191d382680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c795ec15f64d0e5111c56ad61c8bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab7da52df9530b028b37c0f17318db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837047b53ac21e576f84f764d80a07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2896295a2d74f7daa8a3bbc4a02b8d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de78b23fbe99dd6cbb778ce716079685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f33ef351fbb1e3c63acbfc194c1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d66ae3da8c3a6b362d770da0b8e88e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6624a01d49158f56a582b13ce5fd8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fddffa18f35b0c5d392d3e671be5ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703adce423f088bf321bc947b32107690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d73ddc625db123b8efe13df8e833691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b7b474cae00cb0f37cd549d76797c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f01dddcfb8eef421ee9688655d58c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba18ef3a3f71ae5821262c9d6966a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97fc5ac6924d7661a1074aeba03ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeba3d8732d8632aa17dc0ccbed6d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd09427eacd008f95630a2f19b51c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da0f9f699c1ba7faf054e1a06a7e2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f6616711913bbdc6662bc00b93f0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccddd0f930ffbedf418b32460cb81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d142ddd191541cbcce6aaa3ab00ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4e1b9db4fbf3fa146b402d451f855702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b58fb5485695bdb7c6fa0a9aaab22d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b88e6d16039a0df1a9ca4be113b70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cba537a6a4b18244dc5419113f6e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3683b00169cb424e0ace37b7cd5e38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa2ca98b782e8aa8ea148ce2aca671707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe031b9995b85edeb24434afb8fa5e2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312282a7019234da512cba89266a5429709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cfde6c7cf8d0fb37f19bf6f83c45c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888be2885e961416821ab646662636f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77666cd062c4971ae7da5dbf3ce320712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef550a656f4475d6f2ae03b65070d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fca76676d40589c7a74169fedb06b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529636d242cf6d2bb7087021a7d656c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845360b542e726b4ac18ef0a6d99c50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fcff71fcf91619f9583a599b48f92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778968ed0f1f80292958ee41878bd17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135b9669e9c4ca1e9ef71e7d55c5b48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3f432ed991d0e0c0344ebcb1dab2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf43f6245a2d7cd429072043eb7f44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b421221b25564c6ccff2f45f6812ee4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f9fae8a1dd60313324bbf9a55fedc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e21da806d7b09d2e29da16eed9d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342583da560e475bdae12927e8b2a773725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece0501e9f8e8efd043f87db9876bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca1fb02020d52284ec10a437a9a45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c6f8a3b3a70eecab49956f9b3d4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e555277ee1ec0872bd5481068b32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f43bd61b5b20b4ed870576a7b6eac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a504963102a5343d4ebb581b1fb717731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda431b0c3003c825b770db768b89ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91719a3a7149e90fa9c0ea1c8642b7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c65511c987318493f8beded15c942d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b5c161c3db479000b9073d8e1805f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272171bebb76e3badb5c658c914dd075736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c84c16e72b5b6d6e58c4c13a61af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf58441fcfad6df1711773105a686d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab25c5e0e1b203c83c8607614a37330739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644b34aa56536378128ccacac6807a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed62c9ef89f8e8fc45aefd06c458744741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e824090009ab27f001619129f4eac7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312a8730d0a91cd397832eb9269e81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901961e04c64a2f6325aeb909dd99e31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bceef5299569dee8bdfd924cc791e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592159bc524ab7eb13049ac15dc100746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905dd66d3d5e91945598c5a8b402d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695490b6456402e117dd30eabae47d39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a692f168fb410631d1b5c70a85a4c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf403a26681e056ddb9882b5e5d5d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405fdea4e97c01d38af27816b3fc9e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c2589ed3d4dc8c06fdcf4f89124d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d8a813c33847881441b0ea0489cf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbffd938b4b625c284f4e05ca424c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29abb449d1362811d611054e1cc2a74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc0d26182446fbccf3958026bc566756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc6e696c361fd71d6aa6948b369f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b628625ef5e1709cdc1eeed65f403758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b781187eb2b8daa810e6258e5a44759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e62acba8e2443bad97fc91c4f7248760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095334fe017ebcc39ea123142f9efed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5d0df2e9083a7f9367acb918f36a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd222dec449f5d8c1d34c21964374ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf887ccdd5d3e9501c42b0c7b05ebda764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927ce09c096629c725081ff62df9c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfd6d990829cb7239f38d4acba584b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf36e2ba0a68fcf915bf458b47dd2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90db569d94ccafd7ffcd3e8b12016ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd563bedd5f5b54fb57ada496fbd4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394f34f1cdae49a3cb19a7358e2717770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b78369da1ce15056617cce1fc383a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c970215764242a249493b58d0ae84b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510141141696007003d57bdd1ebac5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e251779c6a1fcdc569056795513c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7acf6f08c6ddf20df36eacf4698d7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c14d28ce38f87164da81b2cdb5d5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bbb19ba0ca9d3c3ec6889f14a5eb7777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096f8724bb27065df80b374eca6d2971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ac8d033b979392dd572fb49df6d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6f6fd979b13db1eb9305b64e4fde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a71554c7fe0c19e22af90590eb9354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8c6019c0a9d3a3c6d0bebb575a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5fad703f3c68e72bacb1d4ce51226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a168df1a13585bbfaae4e1f9d84e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c75621ae6c48e38bd29feceab04b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2204e738b0b7be9237c10ac651bc2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e047d86bd74cb9d3b51db1d1ab5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da71ad4d7a9537fabc7845176a75ac811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75ddf37d9c6df9b13a8e0575ac6a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc00ec54ddeb3aec0243f144fc86aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7b2c8732d2d1f6e22bf3d37ba6c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f363c9b610b7995769d9de5e403ef515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4a84ffe3a930732fbe1ee06b28bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f695f91b71773b09740820a7aa52b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9487037b4b694e57b0eb5fb090ea0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df20244d2fc8b74a879102dae0d8a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dad53606b340dc60c3ab49497c28c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ab8cca5dc5a4e7fa77ef581d6f0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55078fa76a6fa6e65f00f0490455e94a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ed926a53017f517c07d47fdf62cd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41184942166ceebc8abb9a8c8601dc4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb271dff39788dadc274ad5b554160825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56870c1edb92717a31a56a70b819726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0ef8aef3e1ca762a42145116b36b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe768a86481d5043c7ef89914efea0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc76c5b5e1df4c53ce1c97719b9ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449310fbbf94f212cf630d00ffd6866c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995284368c84bb3a0d0490a76c4b83931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce4cfc2562ea06ddde2a48ee14a15632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309dbed31f315b1e3d91332587278d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912104d24137357c560ed3ef6d566134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8697b89d0625d105f4028a890c8deb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf922a0d0172097af7640280554569ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4d41f8cafd6af05a03019c2cc73037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa9eadf96fc116da31284398acdab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68353217fe44895221256b4ce806b47f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dd17fd03bf9357abc1a0bcc3584640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ef04ea2c0c329c6e46635e08991f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091002aa3c04bc4973b327b93fa0adf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca177c1a6fa7a179ba9a5be8173b9c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89515e57abdcb9a9038be8c0d58ede844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b85e4bf7efea1bf6b6d6949ce4d5d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a33aa6c7c3a7c3a2aa3cd0b717e65f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6e790fa5f3db3115d28e7ce3eb2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7648c269a8e446b5b6e38777effc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d28183031c4d7148bfb99e6be36ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2765d00682d2266cc3f8ea16f92065e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb4daee4f183a70d1f4284000a3aa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf5ff929655fe300eb6c1fb66bd25b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e832daedeed1d39399692d3857db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1bf6ea3f0c7b07da7030aaaf917b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa7ff5656897830299354a37b63dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b5d767b5b9999d73f0faec83dd3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694fd38277b3ed0ea87c0382866c06d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfcc40ee2a51bd636651a42674af9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729fa7acb2e187f53f298f53e80085c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9396f898ee56a7616fbbb7c4bce0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a0295e16afe1c75e58e963ea2b2de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86680ee9e25bd8f5acf861917d98ae6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43996b1a8333ead790c48246f741171663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc1370176dbd49e360da8c10cf18564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468454304ffd0cbda0d2c04d741bde3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479059238a2c00f3c46edd6e0b902a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2336c31bc2b8e5522c32072ad8916667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c70b0fe617535758f852ed433663868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e4df6134b6e04a4046d471359869669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689048573e2a95d9e82b3fcc05664f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d613b6fcf39e0b6d3ec0d50b1c9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a684f10375a938bfef0027fede2a4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f98b8873a2941ba95a14afef2d241373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df739f3f374805b6ec7115ebbcd75fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2fabedee06c1080ba34570f2ae4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c37fc0bc5d91914d61c41d29638e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747854d4302da5d0caed5c84b414c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2104230288b6845ac524f2169f4531278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c095d3d5e051ac7d68c9835c4c2f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df101bc8609c116df007970199e616c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d02344d75fbb1743f46d0bfc2938081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a759971ee5734142cd0d8a873b16b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456639a3c5ee7ab8d737eff5d8dd8cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2778fef0b2a6846096fbddd45cb9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24f205c60042c425ed07df6c222e7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e861720f7b7332b9d81a7ee3ce8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca289bbe5fbed03e50bc1aae31d388d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f5f80c4af374e5bc85e8a94584ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08fbbec31cea2ed71457a4a14350eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77683481c148d2230ba79c596724b2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becaf361c6bd84aabb3bbfb560e83e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee44bf7a0ad46258a72af75319201892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf8fa7713a99322230ba26bec394f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621a6374d6dc1b158e1c81f3cac0f6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b788fad0a8c124ac98afdff86eda495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025af7acbb940a116b996201aa186cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee746f86a60953ba5d2804b0502be997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded583d0d9232c15e2df1c9de0d56298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b466a32007d65a5da0c85176aa22b9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5b43e27d469c5c893a1a37de5571c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cc0ea0589f86c05b2d4d1cd060126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aadddc2b7772231b6dae3db3ed0eb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f3e28413dfab71737ebd41e3687e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3fd20081619fb5194ba14868f0e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b047943adf9e200eb4f466ce418f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be4a4f5c52612eeca8b740daef8cfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215adac7c9768041f48038b9e2e3c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fae66d03440023cbb884fe43b4c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc737b7e8d9a595b9b938862b78e4ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ab219ba32e52ebb6e8410a0aeda5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8909b4ee67309640e0a9e04f508a5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34674b0e2d09525be6029df99ce7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23075b2ba0dd410bba8c5761aabc8b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b14a2970f74434490cf53ca987b5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21462f3ac3b44d63f7ef1858c02d8c57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a403cfeba9dd4ac19950e51ab5a45f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ea4b8aa2baee83a93eddab3dc41a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85c81d4f9f886050acbb52eedbb07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567f723a46bd7117b3137f54f20e9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856bd76dc82b401e2fb0d1ecd4bfdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658683bb6b24379a2182b81f2bb869a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2c203d73032f35b9c3e4cfa23214122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df391b28749b9b46fe3c9c96ef73a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2f83c8a2d9a1aee4288b9efff753124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e8b1d22b450f26e89074408348df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc8e62ad9b8258e88b6d67ddb1ccb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe112ad3823b3dbf7f27f21e572cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a65526defe6287cceae0c9111045c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77b42d9b3b4f190e5ecd10920344b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f818a8b07e18cfd83695c1911214d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85554426cb8aa36338d7db57850972a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ce03d351582e63936514761a99b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d47bc069cdfae052d6c93dd1cf6c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627dc4060cf8a58b22025e1bce387c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6065cb12743363b3f520a7b5403b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42ca7e05e5620b5499d009ecbbabc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddba8f7c070780e999ba38afbff4bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5f63c9d98940f98d3a73c14c9154138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ecdbe3418c702f8ad83dda3b8e530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120990b25c3547ec961012d49c88b88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252db81eabfac30167915492a3abc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d794d2f5497447e1dfc97b850fb70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e9cb572a13c3251ac47e5f118d447143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e485c7e2a3aaad872e0d9b18e4cbe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729785bc4e480d1e36720eb4c1efea4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d71fdf6e64f6d2e08c526a099d6f21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a2380866bd7ba2705a4fecdfccf2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0757f3a700b6be40fc6b21b49da38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83885e651118a846c1c3b66013f93a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4519e4574965e6c7ba725587982c829150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e25cc75247ca3d44e08f366c4162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9014dbaf96270a60fe409551462f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d701d813e3f7a3f51e0f0dc5aec71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f52a0882e08f071773c1bd16697d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2a2d2aaab9e2b76b08a046450224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff2e918f21250b8a8a15ede44e9ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ae736d0dc5f1b12441458734d221157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee210ac4334d8dda96c5113bf3b10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089673ff6d7a47d4633c4452b48244c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fab0f2e772a1f2f2ed757d137c33e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db98170bfea81438f68a0eb796decf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946b5fe6d89b0b480b98f84721f112162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0ee6a472aca768af539ea124077e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aee454bc8f8ed6861900043f8e6b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac284a90d5294e5ea57e708c4842cdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a2bf3904bc0d92ce1e29df203176166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c82c9611cba53496f7496df8b64ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59118687283fc9dc15cf23f41945a0b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb35aaa88e30f46863d9c527f8bde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f291e80a7809df6a9e6eb3000a8ac9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c837650ccbb6c0c828ec09422cea2ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b3ca82eaf8bceaf207a8203c07507172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95027a230ddaedcefe121bbc8eb75e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877135289dba01ebce053c576eaec32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46d4a60a5586b571d4aebe1242294175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257582deb8f4fc7b2322bb63717f32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1af35ec63ba8d9443e16bdd8c02fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949006c83c641cb52f17c2bb9e0281df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0f7b716a005286d340337d0a8bb8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076f016e1521b9bce62b9099d3868e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f936bede4a2bb8ec5505b2ecdd7968181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93c66a1e54a2f531bbf42049bf5dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a0b6ffd0237ee7a1ffbe096e375c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a50782a4c589c490a706d70058265184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10752a7e66fa28b549985f316c8661a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ed7be9cd2791a2cf27c9548f35b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1d54d51b1fe652d3a9e1395e3d415187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9a4ca9db4a3979611ff1af05c8769188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b271e5b87757369f22902a53793be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa68dfced4ac30fb5dd9232254cfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8c782c13465152ad8f9637adae44f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c1b6a6d60cbf2f083dc1cf7f6e49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aca83829669b54048b63203d6d22c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1226c9457784ed30157d1307bab78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67fb3c2711e663bc023a256dffe76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56058d9017491c2e92567150f73baa0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc401b3d89b9aa3747942035607c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62698b384ba554b6a433e16de56cb66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c2f00bd34c1b3dbaa8dc2553203f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88bf5931ad8b8719fdacff407e23c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef400e48b2c62e77dcc5cf2058842c0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bee612ee361c9df79fe015aba43b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f2fca557a2acf9aeac7bf122da6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa64e613100629dd294e6bc59ea0f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334194a4d500c4e1a5cc41556da9127205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ca668605e390444e19eb5421a9ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11417bb1a345d8a74e67b7651cc51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d1d052d232239bff03f685860fd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1cf807511e18217ed33036d3d5cb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a6b2fef04a6989471538b616b820210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be916ab3d06f3815a201f61a60b2199211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70782f461a98d14266fa4fecfa3c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ee9284f43a06b5fcef4fa0107799213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4b51552f701fd2cb55ebcb3731234214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a791dd1ea37fe7a8d94e109d19308b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292be8d7a867fa3a664049545427936216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2070c784bd59fe64d84bfd3c26088217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9803b47d90d0a3ca5b85339367f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd268aea2171350abb1b6e9580a788219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137405db08254309024ed494c5434f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03551d805fb1571b560bd6584632b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67311ac6fb31412bc3ef743aca0f91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a13d42176bd7d9fd87e226ec6021bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a7ceffeff7b0e022097228820d6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676a94fdf7c1ebfd25880a23bf1856f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b62d845c9cf5567d9732129e22159226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655534e5602589293fd0c245eb49b39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca2a92c5ab08737aff9ca61b7d7af2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931119049c8488a60c6bb36c6cb840fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda7b81d87f1945e2174ee151cff9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7856a2b8bd633fd61099b88b19d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462c3f9cb81be44ceb49fc8fa5cd2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18aa815c2a3b2a595564319e67d789233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b07e0fc6a73a7cbd7cf9d13fb2a5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3c693654f390387ce46182996354235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d066ba2f93d329eaac6f34953fb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9686aea433d5855dd847fbd8f9c09a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbf43d238da9eb92221183671b0ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21215508cd5e97083ec966a6ef760239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a321903297afdf4342fac724e63b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53fb39b49cf8508f9e251499974561241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd077aac1c858859a1137ede0a5131e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38de0b3c2456279920ab0fa66421c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2a0c455a036284c2c20706ad9383a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a4f7ea62293995703e41a88fc010245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad15fb88476a071669dd6f17d722d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698598766c6eda588b0be0eca128a276247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55d15a2446ea64f1e2e73519fb5e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51abd65d0d03216d2cfb1851924b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d69a0ff423f55f0b0618447091dc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2627dea1927ba27d413c409baefcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3eff9ac56b8d7d5acd6d23e21a10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bda4bef0c9b589777057a6f3617ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc5d4c6b2395c3bb7312a14143a32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceff7391799f672df2f30f5ad8c5701255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69601cf8e9b780870c64e522097db7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb26d9c0277fd7465da76f38b6daf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9d10f45da60b1350cbf1fcb33b13d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72b76e5267a6e847c643c60ce1638259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed7880a19285421dd3462b706e5c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e08faf342140359991668d3cc415a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb43ac0445c15a77a2a65edb5f01bea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48358be14db5d964fd9063785e3c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02350fc7ff49cd02d922f61349fad8d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263dbd2bbf0c4c63b43a1ffa85e16d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7bb6cdbcfb133f2bd5a94303af270266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509d60818b5c2ab9a6c5e5f57f00c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c0d8ecaa1284f1980a519cb28c0b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cab9daca22be2f8e42db938854913269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658e3bb95098b25fec0c747acacce6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c6e2ee097fe087428eceed0a0e1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bcb524dbf0f1b451e6aafee476905272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b002e683b989620b1da1f21ae18742273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263adb566ced48f00e7c0ce2b290c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93747cdd65635f49aae65799c340b22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c033e9bfc716243b33db8ed7efe4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d1b4d6b512c91c2c86e040f284fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b85b15a4cc5db0f2e6821ac11d874278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155cdfaabaaa467fa042b34d843a2bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5651e4a5c09aa291fa23bfe613599280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e41f5f4903cc15930593456539ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de197c0a4868f00646920ae18ad0db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649968f79bc79f03d5eba8456b14fad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570633ca2019e3e53ae5a22fa4fabf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f9bb0c1ac7621b85a4ed065b8e2a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651aef8f27df81988919917e185c76c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971654ccf79f67f358c99526a98ee9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871ed61b44d065f9fe4703e3c0735c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c250c42d5c87096873e1ca42b362e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809c2a2b3e15a81856f84c6d588c0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ce96a9f9310af77b5d45cc5defa81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c88ac20948fbc985d5969e395f8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f15452c9569c847412081d4d035c09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d5bad4ed82143a3fa881d24801e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d3548c5b4c2d9bc86edc3019e97f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9be3d4f9ae9414d2c71c2ca6aadd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69a4fcd92871c58035da59946e413297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7bedb09badea6b11ef85bb1ded62a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ec7fcd3441d0b71b1fee4c0a73d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0b8beca2196b7e8ec1c6cd5e8e21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e5eed56459a32a5d9366e5c3ac95d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f426d76660ea7ce117c583d637901302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd075b4e3eba69e6298a174a623136303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047be4940118620b05462392dd855ab3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3bf35e0de1c5b484916efde3bd623305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a5d1f72174a9b4a5191743e8b9251306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc279ea80a95a3f10c952bc6a6d1a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8c50eb3c73f035ca2e9f16d0da6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3661ea46981510374ffc4d3e1aab7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678d27a6c520446e857483903558a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e0075cf09d91435b995a282bc0a8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2b6b115d7d5bf94ae5fdc1059d26b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b0dcfd94a16a7f9dbfb3cf378d99c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75a81ab64ba46de24426322a6861b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e933b72205a9acfa39a0384388dca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db1ca177ed1aaa3fc6990dd0d3f21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484560ece572055a540c0a6d7be4a6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d0cc5c3bf5b69979049720ff61db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5546dad2b74e8f7495dee866bdcc9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c05ed83e3ee269c099b5c1ad38ce27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7539cffce4109748fe44af2ef079321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b086867865cb804aee8e7d9590f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14059a11a9f150ea73ebd671eddb8cb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd7409682c10097b0f388b97c2cf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d32c8b84ba1bfad8aeb9e39e08585f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b27d8f85dce1279a9c6581de0ccd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a6accab77b8606273d2e2e35540d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5a6871554000993b3970e385d020c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224616d9622aace594fb3de53e452884329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db98804074a56c2300e8d735252854f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3be12f0bb2de33039c8c8c1ea2d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10fd55ab9ad44847dd0b229d875750332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86046e26755058d3577de9461a9ac142333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72bb2a6c273b84f166318803c09882334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cb1793a02e9f94c0403f9c519b3a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24768ee62ced14832c7ebd08ea27d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f914c8698edd8d881f86106d0ab7c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e56a43058f5ba02b5b20ea63024b54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58a042c88894031ab3a63ac64390ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857dd8c0fa28f34628df812d707b58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde61f831881c25b2ad0a02b2face4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6fd104f1cf68063cb3f3b6e38f3e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f79770036c1c89def49052dc81a92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f85777f31e453fc1af38ce3460b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ad7a4cc88fc860b869f97f898271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126479cf96c7e348e2f5210985a78c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9952c3fde7e48a3316a9392bccf8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a378fb0ed77daea76c9d726843df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266093671f5e2e0742cc8b50d3c5b9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11744715a244b1c915050eb36afd7ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be1514fd898d319909ae458d9ef3af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc547d49a0e81dcc07cbf968c6ab81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e31885f4d6e43cd2b98415c71875353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042499fe8e707049db4dc4a9ed86366354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c788ca43b5b5cb3d374180dab2cc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e56e75e4cbf45b620e4f43626a412a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75baf9a9f2df5dc0ef6afebdc897c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0f273f3fc96ba0505c8b1239921dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b1b5a305a82b83df7a553d5dc5e7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfaca8900387d23059c390ff22e8e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d311884d537027289a91751b0de32df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b102fc3fa5467c342467f7ea23a50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d7b9ffda510b02538e4520a7b1226363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5994b5fe5d10413f45b7eff03e602364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e39946759f6a9ec7938bfbcd38978365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81453d71e2e6b4e656376dcb3ceef2e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c61d38e08e4f46833287233a404d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d222e33552ef2944582954e34ad998368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62ffc389a4480bf7d96c7e5cceea1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63b69f2f4606cca27094b259dc02b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c158e7a29720edeaba211b286e4256371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572b2d274ef6b9e74da210040729e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e23d75ee1e5813bac342beb43dae0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3c4d510d1f5a2e8a524eefb97b7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf2e4dba273cb7e2b3eda594c9072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201122ba3ef9818e9e21f92aae5da8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cde69e556289b9022e35ceb408ba38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a6cc083e06028280172e83de2fb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb34247f23960c449f155121084e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c770b29542d8f96dfc2846896dab070380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a116c7fc56a882d658997af6069e49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b2e03701fad5c5a7a468c4352603382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93dbdda41ecf43edaded7138dc5bfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdbc9812e5a368098a2d84daea3864384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96093ae186b9648855dd1000972e07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723515cdc998806ee6d7c25accf686e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4532c59bbf964eb9e834202bc68b26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740cecdede69d2cc9caf21a9acbee1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786b4e45acbf061a5d5a56f83439f00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4903c0882121a2caf6b180cb3f0f54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f545c3c686814957bb4408a03ce0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1458a38a6a8b4d9352386569b3a18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421432d9d88ea4d5736e8e281bb1ede393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a0bedeb67680057e4322e9be65e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3e754ea8340b1887b5c5743936d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81983248f930579c4e89f121dc833088396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a724a123e77ba0763e035346f25a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776d7c1a16d2b7152d6e87059cfefa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de10c2698e2e2bc1d02e3b395e600c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d3fd9715e6cf60f7c00964309e190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701c9e517ae4c4330881cb5b2ae89a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f9b13c728f66eef3e81da12add19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2876a1fc757e6fd18d6bd7f287bab6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194cbbe12caf9d0a33ecf5a0f108e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590d015b5a89f47aaa91a5869e99580405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e3c9d570e3f81d9fa7cd3b4cc153c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d5dee5ccbb43ca67bb6f41d76d50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26bdd1b2e3f763fcb38f840d38cab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dada53a4f73a7424327de4778fca5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd2c6250f5129b464c67edcf1851a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2651f64f1a5678e9c6e5cfb48c6c42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf77792c6a8e242a50a22f6a3276ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ccc9a5649b009cc9e73642b882ffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c6411dd08b421b60f9b56c788f2cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d409202382a02a8a2dc63f273f398415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f120434dff36a7baaac43b711de7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e421a7eea6d101d586f5df913b89adc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a648332667ed8e6bdda06dc82e8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377212436dab2893e42a8a4c0f736af9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5588886bd36258285a67fc0f60a8de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd10f7e113928a3793dbb206c93344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ce79d814be547e49d093a8ed7eb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9f337d5b837e26ee7e80a5f099570423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeebff599f596abc41d7fdf8733898c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f147eaf9a8ba9e4124f1a2e6ea9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f361c92e4e8c2ad6ff56113caed5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886fabd843770b8dce054c8c79e5cc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9199fa77242eec49ecf6bacb994f9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e7e4c541ef9b35174b3fbabb7114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab93a481f3e0967002156a0218bc6e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb77ec50c1c155f4267a007d43d2075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a84c525e1e62c573e1f00c2a561d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f31110cd2b0cf1b6b6488c3fd12b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb49e37f4621b2ebaebca66abeccb3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd7012740bcc8cca80b64ff4c2d5cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae5fc223e52159baeb36724418b035436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30c970ca36425b25db8df46a4db0f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e46087fda4c8312c52a32af6b054438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653729768471403e2de7c1ccfc6ccbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7f084185cb4d7101a486de62326e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ab3f54e921bb5309a15e196f6642441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98453478fea637d8c871a38a94081f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce6623f9b47171c806a919217c3525443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b66484f10e0011b12f1660c21990444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1c1b6953316955b84f8b28b05eb39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2360835be782a696f3d61b0d9b32e55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df897774a0787ef14987d10564cef4ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a969a50385e99697f4ba8740281dd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10932af3482e8262b7d05cdb407b0c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0b5e505ab9a57dc344a2a2573a463450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e25254b92cea3fcad3de8668b4f0a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623be7f0c6708fed80458c7f65ebde83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ace2695052eeeb1704fb0dc412e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878de178b5ff805f38b52fdcf42da32b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4794b11adeeee2a673954cc7d19011455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f53bea5e311327fc41c05ddd325f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169288eb802f447216b83a0c5c74c6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0cfbdf20a42b76f7a202924c5c174458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad333089e8502018cfa32a8df76e423459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ffe8a5f50f3ecdf4f74db8b631bf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33fe1ff710c3a1347543c13298ee24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca4f46b9a80cb79ff32e07fb6be334462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e8e8df8f647a4db83acb3a814cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76527265954199274870a9d76b46ac9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a53f6043d61b6e33d3e8acafb04a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029ae2e9fbffeee0401f91c2be3b12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a755d23382178cba6842683d1c4c188467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa6cec93d31f97c84c5ab6f9a6df0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bebefdd07e4db6a3fedd8ff5bb644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a955023b5d9ecd45dee0191cfed3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6783360a611764c3367aacb2c70dda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577b55e1d653021600c49269c1a3a0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185630af260e95a39165e8a420ea12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f701640f3cc42e0324f051a4ee492b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6c7457fb5dca9922f94ef6cddd8cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bc8d2511cda84d28ee916efab64d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0183eccfe5856cc577e041bc9b453477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1d04d44a0b81547baccb615ddcfca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead0be1ad941eda91600be64fb7c88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b51d33b7de759459b6262c17cc3ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c00764794b148a6159d80b08afbcb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54eb77f7cbcba9edeb071fc3420b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c197b9f87394f65df87a9a1da31f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421549be4daabb6a9e8e7cbbaef923c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f24b84377ff2bfb7e89dfd97e6ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd2c8103964464ccb534ee1e9516c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9e814d388a97ab689d53bec4faee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f00038b497ca516bfd61ca7b05e12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c1d6e90cca116a3e7f8c611a5b63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeadc418d51c1edb9f80251e095380e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72be241782a7acdee68853929fbcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e1856d0de6ac56f4d27341c621bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c65015eec1e29eeaef1cfca5588d0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a30bb569a9774a02cb948a4f45804494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5873a144a6cbecbc36a579c876b2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd8bc7184379f6256ec5608af24e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74529e88887da9732bb06bac7a05adc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f0e8f531d05cc6e99006847b21a78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf2c3ca9655e7534dac90fd99e399499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8ab065650fa736cdc5552f9470e4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745adb0c60d3088a460d4f1036572d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7617ab17c489b219389c8cb0af1fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725214407c010dad47aa897502ef8a1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d0d9f8e4cdab3b0cecaea7788417504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033406fd98f3bbc4de0c7eea84754098505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae72b68b778adf1fbab28a4944a79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03328f8a7002d9b144a40d939a3a9f35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4daed64318709a8b37d395d009bb48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebded2ae6f1c8879b593c985bca9dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395824de14c3a9c485b702c6dfe4a621510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a005ac4719af591df6ff2befabc1cfe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c80d7b7598e3ad95922507912360512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdfc61b24e665ec7526f2be73901d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8a45506348665a3e48560aaa2cde3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08fcf41ee28434ad79e7ebdec444a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b62f44b33fd2f73c4061748b9aff1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd080e60ede51a37e43d320af8b2f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba4c55c775cdae300b92f2ca6d23ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a68b13b88fb3114ff80daa612bd02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788553e974c19e82268b8486ba7defb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a9ab8c20f13ce1a88fc3da650d355521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f433c938488a2482c82a9d34910cce0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b027361427c0b15206813b80a8c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce191e8fe23f80ad11e3381d9a3a86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116ef54847de96291ec25956b41ce7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490d4c6c266f7ccda2d3decd3f34d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e7c4a1931aa9b63dc6505f864b0f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c98f8c302b3bddf696692e4ea6e0f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96932a0e9006d724027ac27b5d95462529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf463a88142b0e4937706738f4be6f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cddbc45c7f2773bafe7365af15687531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674625c48f40aab5a97c2b6423c790532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037be1c35e5101ca8bcad7e0445cbc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3463fa5135a3f7c80c05adec0cfa5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60363446996df928c1430a28a635a49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1783a7dcbef57373a5cb2d83ef55c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac4963ad7061565e36ff77ce8a206537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ea583d75ad3725b8866228cc5f4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976afc4bab25f6703632a9627bd8522539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e43ea58fbec0ad02bcfab8666807e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076043d95b151a291346bfac2b68eeea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de2b0115d6298450d8365daa97f87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed660a1b948dbbadc86ffcd79b4ed1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9f53d6575e58bd81847eafe3a734544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932e1d7259e1daf5434ccf67efee00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c9adeff54f513abd36fe087d9cfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b589d4081fe37cc532a6a440665ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f55ffb2a97daefa5d1011593694af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f7d74cd588cb90b5899473b0f876549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eec561e4be20074c20f4ebc349fe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d546a0a46147325ff661bbb8fa5bb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ac7d1b296e7d08995c0b290fed79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d56afc1cc73cbf9b367c8bf19ac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5dbf475bba9802da31c43030c42d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a3adbdcc4cc4f813be97bd9aa6df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a575ff5645fc5408adb6299e730e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e302d1d8df417f2799073d2296473557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd23c3e681a61780607adb9175842c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32e910b83c00ac75476d8c66c6701559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76339f8a1f5d9ca36a0b86974cbfdc0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85667338628c4afc3b71420bc16c9fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6667ed375f9ef31ea629c7b3c71267562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59f6dbca4d673bf8f88a7d64173964563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e133e5a9b3184a54818b1978eff421564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6428295aaa53f181b46e0224be1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30538e2ec1e0eabcb22f0b9bd45d94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd04ae81539c6e1262c6dbfee4624567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877f6f778589f9f0bef9a608a0ed5b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a55151e91655d9fc8d5884c06be42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f53c13fe144add1ce9f310818b545570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c29227d9af587d88c7097fe506c37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601ee6664343e3e55959ac8625243f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c34b7925466f1fa64e573fa06975e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e76ddccf219ed269a75736a863c96c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a566b87d038c37665ea4bd7a23699b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04529572da4efce09747746110594576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e72f315e60804d50233f8f5f4c02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4038523f878762772546115035b6f5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd615618dc0b8b6149a0de4cfd9a8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c040b566cbf91d2b0838a6bd6fbd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac361bed2946a1df899b139860ef091581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99c34d5baa564960b354b29cd858e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79874d2e00428601a1f3ffae0f6ace583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d785f6a66a1f10773f760b9932be32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438612ea1b17e2212c745731ce3da0b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63dfa5dae62e6fd0025707caecf3c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03331ce9498418f0c2e0b66dcffa55a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56512178feb681800b31bbcac4f151588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e394edf16dbd9bc7997fabcf05789589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e70171e8d59dc0541769fda7c9502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001cc9da6cb02ce2982c90a5066dec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657c644a4e3f6ec7b9ca05c0482168592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566f0d8f9e32aa5703afde25ee46b4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f5b73e81fbc8b9a231d1847a7e1a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d8b9941f6c99b97d62498f00a6ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500ff2b4b9d2673ee20605a7e39c8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba673c1d266192abc2a5f4085e37f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c7f1973f0174160aa96ffbb1fe5ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2988ba53df4c95573990d753dcad9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066f6a33fd69d426ebffc9ec9fc780600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0201e271bbe4398deae253c47d483601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef3a9639487072f8f7a348758ab85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75592c8c814e337b3dfd7198007a87b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8740e5fcd3707c662deb11c394975604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01fd7e018faef5dec708f32da48a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d244cc0d9057c109868b89e4dc342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d1be3377923edf4195633e6af2b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a91b001a3dadd1b7eafca3b7b213e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f5126f1785bc11608262d74d75294609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aae9b0564ac542e993cada5e447a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6128a47b00e5041b704dfaeef7225611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4df87cf02a7c3c10db8c6f249241612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddfd9527f1619402faefd65bba525a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa3ee7b187cb3eb68b0f2f11445ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d82c18153daaffd680f1b76873088615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9a084265df164ac71c8e4ac11e897616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f91abcfe4c66cc9e1bcd90395d41a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f986b533eda95d65306b300c4316c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375a5b9299a2b4ef6f7064386fa350619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e0eae8dce3c9f6894490a959011c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf41c4c043c0684a611633feceb780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c251dd33beafaf26601034e8c291622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b5fd55ab65180959909a2c60a9eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be98a43cc2b1113022dfe0324e8239624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4b6deed231ba9f7bdbf2f190f576a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a02c91ade20be62c8543407127587626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9154d58f6bd76f1fbb02cf99186764627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6074f90013f52696b37827cdc91283628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa21ef6de206b791ef8acb62d91316629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ece8126d2117eee541c7122a86f3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ed5d23d0e34576f706dee44ca962631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7ff7e1ddc490245ee15fb5158af5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e96a2885ef11e58ceee00d5fd1d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce00b63f936e99ce6de9d79e07b4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c43229c2b70333e8afca4e76059ed5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1dec96382c807d146afa51c9ee139636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8a4490499a891b5875100924da16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5427371f63bf1decfd9c8582c471fcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a844f2da805b5df299657a31d71bf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc68eaf6e9c96aa1a84f1a243b4260640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790199f073ac464e025909511d8aba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145eadb621c7fa1efb91b177d307997642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8120417c9206db401bc284a713cae34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4888493e2c6fa48d1045b2700648b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca3b48f4bec4d7d104010623fdd0b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4827d4c31508935be5fcf71705a4973646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad690164c3059a7ecc7b668b73afde4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587340b230c4c3c41aa9891ea77889df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796cebcf6fec58effbc5a83a3163aae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998b7145dba7b97aaa345c274b7c79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7b453e87a8ab32bb4f459fdedacc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6325a1936a97d8b7b4be8bb300c26ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8992e869a2b7eb7b821d4c0ef704653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958650ab590c3f846584e3ad87e4088654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbbc68d75cb5c8e154b79e42d8b8cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df873721fc2076b1629977d43fa37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a7aecdc62371d106e447f98c9452a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427324afe921decc3c383601f10ca4f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e63d58633578219f3e92a9ce7afc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754c0318ad91233c467627189f0ff84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e73f1c04b3c11f7522e341182bafff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6ca62c0832637158e4a752e6dbec6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33097b75b4a69e1eb3bef8af6f7bf8a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475dfbfad97651af5f51699f469f958664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147de20210b7440a95284caea5534c24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab3d30323b0224e3c76d205306f24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6c433022bcf26abdfa45005dd52d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0ccc4b2beb0c1eae3cd57935fa62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39fd3eba27b8fd52fad55d12d72f91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974285ebce2e0ed88bdd278badb7a5a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a1602a23e71cb24f624ca76ec3ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2e7add008bc3e92ed1436004f3100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b7f72ab1a782db21515387fbc08c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b2c809e62239d9357aa7fcb66c7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac0eada90338c758c1ed02dc2f4f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a37d1f3f91b193a287261e3d1655b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b3c8f9cbe67fc9d13984ea0c991d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17f324148ca251656603d44952467678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba51f2f739fa27d991e6fafc96376679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4738fafb2dc4b2b0e2a961d03967680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc854c23f0a32abc25172e58b4641681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307614c5b37adb1da4ba3be7a75de59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daf829051a6d500d1cf80d2e1b7a94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473ac7d5b7633bbf774aefe541b0bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424b1418995bd1ec67e9bd70823824685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989220675f8f2d44370e53ac7a5210686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c9b5e6c1d7ba9368b2ce4731697c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823de6f727511c19831a1f6fdc8ab9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7e80a06d622ef02a684889f9b6d70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5145bb7c459492edba723347676bbde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5f23410361092defebbe6537ebce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574cd59b3c377cf0f4455dba6d56c48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495b811129002a473853144c2c1c20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc744f052b4218189fb629b2bdc3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d223c24b4bd9d7ddd86edb722703d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0e1e5e50952a21fbd1d11c9d8f43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad11a031e7dfeb82145de9f30338c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb7c75446243edcf1b80a6c9fe070698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5064eebe8e5c996f87979e97ae3e7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f882c6a9153e4b7a3df56631f18f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b58a9235ceb13f20f6569f30790b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a29a92d6e7b799bd6b9677db508f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a769e930e2a0dcbd3bc1afe764bac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec7f013bb040978d61b846add12282704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590b1db766b498a39768a5439df33fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff39e0331bfe4c201858c39e7485506706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7bfdb80b4acc7b9b94aaba5d9294f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e373861e51e5101ed80d98bd695ac8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb9fc201201ab8df52b8a6903ccdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a8e1f5dd7f20165d9c54abbe8aa21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8057bdec49515d1b4468d6e414337711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261308f12cd51441a9ce36f5da64f36d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb94009dab1b6d795cefc60d8a05a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25dceb056260ea7bc9849896eca68b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abc69e4ec399ea051404ca07d4dd8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1d4a257e874e163f54f537a6fa72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc454b7e33ba0b635f9a5401ca166b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539737e752b8c0c3163533ff9d6e44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7dd714fba88af9b7f8d5efb58cbad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0b24fbf6a3585c4288852c3a2204720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034db3c47a4b79c34bf974abaf46bd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49616bb139c4bba2a7bb93597a8ea76f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9edd97c55e8684ce3f0a53d657aa90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e76c99a9778fceed302a48cc4297724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918a8c980ab9446bb6b41b0f130e26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47293e1cf30e2fab3a89653ca7c1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484fbff3dd02308b06ead98ef210f4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178f97b51e491ff07607ed2b68e39d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507da328c186af907108ab782d7f0ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75894c1730d32ee6fd14430b5e67bf5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce50ee4914cab1b9f7328b4e36913731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d800003595161450a5494a207e65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b380d9b603fdf93d516af93b226993733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692188bfe5dafa5d79bbe9be150cafa5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4b8950b462372d2bb164597a1e26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd98614dee1dab3f299280fdadefda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f2f976593aff44c7bd59159e918f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c4b094cb7f1633934528fcb03baa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fc88dddaeabf543d56efd2b57f526739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d9250852eb90b0f1a628de1eec9c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4a145e263f6390b915361bf8f2fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1960453eeda4c189c5e9c6a40a3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed59de74f1fe377d3d065dbe912a32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ecd09fad840753cc982a520974e4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47927b39b270cee184eaec3896c3357745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d881fbd4b986ae5df91ad6f6bb15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b7b84791df11bc5446f1bd8dc69b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c949fca6431040182c96b5130b39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f7475e8600a5b79a3032e2a0ea41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef718375ef8f135ab386d6b0137a5fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7da335b9e6a2c66958667380c639a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb6887cfb383f832ee7818aace7514752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727f0cde9a9402feee8e93eb49b8c63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9c7fc071db772e8f6414f3c37981e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9faa8872c1b26b3d814c734df763755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf1366d6a12cbb40b638837c6c1076756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9252e0790ed2e4a7457d6afeaad98c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9040abb9169c9663a6298846eec00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c28839ea8e1504a478e237654e809759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cc69c86ed51ee981a057d4519d9a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aaaee80c7ddacde24ec2106d1f079761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b746d55836b60914ab65c77acdeeb2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5243fe26b4fc1d067c23d62da69d94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356738c2d8e616ef1ccea42a6147e37a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5aca68f6644c5458c157a6ec4c8af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b502af4284afa82ba700ff944b3eea0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4f9e83e2524f5282a95855885c13c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c15e94b4d28ce2a81d634ec49dbb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945290ad896dc527e63d6956847818769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf199456781a7e7d5fb90e1532a738f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01821d95af80106f2966e0d69cd9b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b24d0f9b2816b2b1b58e070537826772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad18462607cc328c06bd2b5cda3931a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174086432f45510efba4c620b28e929774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165cd498f0e0d983f9348718f6f6269775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8b87b486baf156b746ab67c63c18776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64009ca49b2edb40558e65830426701777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>