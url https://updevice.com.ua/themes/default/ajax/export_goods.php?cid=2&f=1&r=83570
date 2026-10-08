--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d94462270b4799e4c0e3e66c099541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea2540c0e474666a60d16827d58002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7985ceccd27c4f59388de38bcc04ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ca8c4f380445415713b275347c9524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be7980384107693a52a375336e0935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211565fcbde19c15d29aaa7e44b14316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fbf6f354c0481d948586e65da3ebc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d155d14be31137f1dffbd333425b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d0b995df94a7b1b7ce78910f55479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca17edc24ca68430ce18ffa7b427310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf4025caa590201141fd86166050d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510658dd9c98f7bd3f85ec5488564512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796a141362f7ce68700b6846fe7b4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff56ffe996c0a9c7e347464e4779c2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d383e894b2123a8db91c755bd13170f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5db116edc610f3c9899ba8c7197e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e13a5da7a50b27c33c0ae4e829f7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55f269f3c42f087c96cbc9c391af818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cde7113571196024e797c0fc299b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9448058d4d9f737d6bad334dbda055d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e07df56ef2438007fa9e59797644921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39301eeb8ebaf373f7d0ad7f52c51cdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462abbcb9ed9aad5b7a048bc5a842b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c322d6dc141f451bb688df399c8a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91e3e0a6a49c8b41bfdada68fda26125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248b8d8686178957ac8e5c080faf7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da8629b528d9fc6324c976334ef1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8639e81c4ae416029825b746a38bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ae697ae0c16864b29a4332aa8cb3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8717e7801a6de2542e721447438ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b227066cfb5762397322b16b273431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f70ac681c2b1973c8cdb6dc824c34532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5ea52979a0d871ec96b383a68b37e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d75d99490de3569c8a2ccbcc5d9af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7ae4b276163f8fe14d4400ab4d4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a963f9d6e0d28e0273f433fbd45e4a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a51cbd0017d52322a61df2cec139437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa748aa6c063c75c45e70611245ff96b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78633ecd8e4119846317dd67942da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e2ee37e1feb74b9cad67517586ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f67a0b77365b7f721f8d7bc7d490141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639bcb55d4b226edf9420e23a63669942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e2065667f1bd142f13a3150c92ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bec853bce53d3cd88d0229106ea55944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c05fe2edd1c1c4a8f3e8c12aa90a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70017e6c6607e39c36d8d9efb3706b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3cc8d7e702568968faa4b0e25f14347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96471f22cdf14b6f3547dbf0c62f8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee6393482e28742a80df79de6186fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda5b024b19e3237ec45b46fdf2b3a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6a9d8c7a9fed99dcd00bc8155bf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd61a177b87b33c2af68e22ee7a46c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377182feb42f4860d76c6be5560f069153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a455c4f41b8f312600d1e2f79788254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401768bd9696bf3bb39d3f36ef4eb8d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584a0c7e78193534f370d309dd3bab756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000854a5c24443acbdd48c257dfe3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6bf3f5127dcacedf927f229014e4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d456dea384892558ac3e8334b418659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e911b10a08127ad6b1927ea1e58e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4054cc54fced484209628327f8802c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0918060f0af057238736c92d61266262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfc837a60e82b17ebcf3bd715302d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc363f327765e21fd3dc21c375e7d4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57ab364ad011283073f6a5a2472dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6736e92483fd020da28b81555c558166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0196ae1289e40ca1f92675ffa98867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d84378c1844f310e9922b9b76ee5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91a85397e483e56c99359d0eacc17969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3f8719437b917dbc8f9138c7198770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa6b3b3d0b54a0ffd0df7f2b6e59871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b183dd9e321cd5e31c46ac4fd35f3d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c04d15f7baf91649734ebd1a3f8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c5fd6115c1c5c8ffcfaa83a5099c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda23a868984667b14c3b226fa405c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d08af93f76fab5a7a3eb6c40b04d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b59042b18a5203b117cf13aec4c9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f8e2e1846e0946f37c989c90fd9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3463e4726990d45460ffb53a24abcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52f196b85e6cc0f08753ed2ea209fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acadba05ca1672e2dcadddc5ca46781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f7bd6e10791996fe508994cd29e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428792317ad8c284bf7794ae2e81b23883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54c45e7cea86f4f94f1e96524464be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745f7cc4036d36b01ee9a53004a6c6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794813f97e1ea8306999c04a728011e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622355e6e874e5c295c744d45934c2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1741e4284658d5083a6470c9e8119588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d9ac98d6078b6fd1f69ccae501d9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc61c33f4f96d7ec76ff9c82e1b8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f184f3ab1962108cf1d9c42c61a38d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703c3ef51be46186f9865a3187b82292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34344c8632649fa443c542964c35dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd7032dd12a2344b79d6e631db972d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d358746ef3ceadb4b562cb01c0db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378cfc952107cc8ea98ce66f9d6ea8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c2d6e405b71c79426a790ca0740097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ea2469229d4401bcc039edaffebc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cbfadec9bc664b6e4bb89cc5ac97a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd8f225da8bebe4cfec448262e2c4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54520836b4512e73a376aa3dbb38a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b7446a0c279e431b2408827a08cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27083ab9099829fceec94e3cc6c36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bc1049f874f30c62e6fc9e09ce8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6c4d0257e83287736fb03a6b2639105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476949c98c4edd97af2b8b62dfbf53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed913ae2663293db388de326e8ed6d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c4d104d2a1ccfab23094ff4b7ee92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf567c1ba277d5db11c3af98f569fcb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ccc98c783f8733d045b32f456df6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247888b91f35741356884e375a49d86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40570899bfc5c1e2442dc60588505d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb68cc78866179f186e4e99ae54199113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da2e6be31e32ec1365b00b32418684114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f295857e1be84f6c19761597145989b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480d47c34958e15fe046c255ea0bad7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c016f8a7fea6768ff6b6614b474a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ffef0e9d4393cb1ed828de779694118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30586c84ce0d0f36a61a52fca18b54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372834aa64ae93085120afaf2e7f010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8e1c11fdbf103740b1aaa00ecdae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da967271af5b15b3e11a9867ff3a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593a76ca607dd7c2807b56da97384b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d319754bab86611833eea7882a60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42ee26a77d0e1f633d837cf5bb4c4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e35274948c70bd6bbce69f4e2d45a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443b62a0747629ed7a8c186dd374df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d4bdb6b5e26682b3bfe2b3eb0e4fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe622b5d740366ce3864d232639a5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a82a6540bd03dd41b967a37dc08ac1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e5ec051da3c8f840e5585a4f37db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17818c81b6250ed618b49c9e7466695e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ad0c665dd1ca58ff05a9a1fe2225133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a4c724a28c3b1618080f67f7ffb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010625de9c322eec7e1a667cd4ed04ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309449039d7437c86916e380b0ad516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd3872dd089d7769e6ef092b3a06ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff26171bcafc5b5b3f4ea9b86f4f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93889c41ac752d27b45210eb1887fe66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24555cedfe2759f7d514f6c61e6da874140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0559f072198988fceeed23e25e9572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485eec3d881f7b6119e843d1a5f13c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898f5c52b3db8981582662be7bdd764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1bc664039d4b0b70a1afc54b4ba5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c95c99f092cc710564eb90880387f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d40ef022ff46039453ebd5a46093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72157ed2a02c5f79ae084d034e78ff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df8d81bf31a0dc635f953cc5cb475148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb103722a33e82e06881f557de3e42e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aedea34fee34bd9701cf70b92ca67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6d9288fcd1388ca9cb36b445dc6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbee2236ed7869a16e168fd3eacae8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd97171e945a4a2da7e4edff420853153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c52320bbe337259483d4d3bc43f31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94267f13cb93f8be5910549a0bd4dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ba266ec2d47670ef580f5109a073156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e74ec49d15747898895b0ffa32630157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3805151ad6a43efb06c1c27e18c48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3836d2ac74a0dd4a0f07c3fd16fae5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bf37fdffcfbc333265d8d29a16848160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a47a114f1a6105099a01bb4026438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99ced95cc80e2447a8bf368369b20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb31596c32e9386ee35272b2e3eedf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ccad31a878d7370f6f05e75839596164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa86bb146d45c08c1b45e728f613f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc145bc99925299014f1db6d056b5d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eca02bfcd90d0b2513f6bbb673d62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c568492275bd5bdb32203b0d9e5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55562da9b03d971807a51b7a5199888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3243b5ace29fcbfb90bbc66bfc57ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a6358934f3c1b3f233514f0bc68a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7584e0be808ee78b74786e2d3cd22e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17406d73718509f345cd4ad86fd619a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bfc111f7f3c2e7a3033c27554e9fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359342d28c90a8a78d297b3b5ca251d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914329309a83e17d718343bfb845504d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105454afb7b33e166e7e8ec17a43ecd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa5f419c596e1ed04eadcc8ae4d58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667fd831c4807e7b733e56e6d8b00dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec0a96eeed8a094a927112ed4207e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a69554c417289b1536c63eec79691181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf3eb773a4511648f82a969abea67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2d0e21d9311eebe3badf25654c97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035b92e55b045702d3033b92eb82233184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54475c8a6a84f6e24cd82d2b4f87dd44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670c8d3d560778811c34464496ff9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2782a34fdb73593c274331cc11f285187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62a961033e9abd99580be6b11ea2df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211613e1368d216c18494f268e701ad3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1671a5cafb75911e6d93de75b70b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9ad0fbbb4e4b360221dfab49b8a9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da78941cbc64d9b5094e49dc62d821d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3426ff2ffe207c996d54e9b409a8fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac3e867a8e125b90e57abd53267d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b782a89a43236230507a3a4b1f4a0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7a257ae9bb98771b81f0e5f70cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18463cf364171c28aad3cd0e66806197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3999919355ab88a6d2f1f9004bda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ce6a044de04b9645639bc26a934b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff861d5c2110aca11e8ea864d07619200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271a8a020a5a56da3ce7191f431e9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaada758e675dad1ddbec62bc32f7b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de609a7852f403a2479f47ef7a889f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd518bd77265f24241b0a1d32ab2df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a23bacdfc07186415ce90ccd9f72f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c94d6fd14f84bdd642848c49d6639206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0324db55cfc146a42aa046dd28a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5127afa5314b4467a64c99d2126cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5387a134feeb2d75b24e1512db2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1b031577b9b18c61aedd609b65920210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090604159777b0f883140b793b90c10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef5c460dd8df2725bebcb5d8db6424212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513feba3c0448557e300340db202ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee74f32536ac9e085bd4137149d981214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a153c95a2c72c993e6685060fd0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e26f08ba936458cf15fbbccdb341a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e73f609c3b8e92d1d0abb4cadcba3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be2952e62c44c91763d0008142ad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94d01db3a9d5f2a9730b43583be7a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337907f48a62d50d98a4e557389c17bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67669c3df2d42dbcc1dfa3b6d81bea27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d67523a5404ee386c874bf3558ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372b9d3689edce19a70e2dd6e7df6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d0f11350ae1fd9d4c09eef60e993224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ee24b854ec32db56af580266387f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c472ca4a9dd62208cfd63e33f33de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4831bb856d034223ce55bbded48fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b4669f1900bb882c3099aadf46a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0cc64381c4a2b4551cd47dbaafb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25111dbc884d292a1f63421c9c8b82a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246c0f665142e91788a1e92c85efc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c23211fad7d64ac0599df4d0914a0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875698b62cdcddd24609a1e2b0cd6014233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b229c2b1fd0d4066254c41eb44b535e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10618bc4a378a8d1abbaf690dd554fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1269df0ef31c642bb18d355342ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c2e25e2be7b6ab51adaa9b4eb70ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382dc9dc0dd37d37c6cea6620335141238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c89285a4b57e3f1605bd2e43f2dc1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc4815dfab18a2f77246df6fb02c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3b5a94c7b2befb551351136ce5140241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a9915d35a1b53f6e0baf28dd5a979242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c2dfe57e04b369ae3902bd956b12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b1e7503a508050958acd6ec11fe61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3b8511f3364a8351db01466eb887e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb2b7eb61690118305f486dcc520f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b188d38266cdbb61c22eaa8ef406247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2937c026f3ffbd11a7f00209e2022e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a69d73012e2c4cca9670ea81aeea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ce0023a85f4ef2a494b99d248d09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea38710e01688cbe112311c60166be9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cfaaab0dcf837fdd135158450e602252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4181b6b074a9de122db387697a8c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1194290a4dd01fa69cf7935fc5d412254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175cfe68ccc7dc247af36cfe5a1588255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421cd8f61a8d088a295b79b4f01a128256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef45a2f44e79b024ef01a8d92dbab47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c4142791b4750bfc1a4dc92652d9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad8375732eb95d9a64adeef7944d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154a5170e9ca0a42cfb9d5759bcd2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea611e9a6be58a465fbab6d5bd0ee17d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341667ab7aa901e082ce02cc82cf9607262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451d5f2c18419060b1f2d9a22a8583263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fcb54a0919f2c36060fd2bd65a933264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf2d1326eff51abc31c923b0f1c494265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf7faeda9e03136977761c86daef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89dfb4d1e91e0d4736fff84bcee4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eec72393781a3488961e49f2bad5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0dce800974d48271110bff4d6d552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbfb94715447738c34783a845f50a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52e782bb376abc7fdc0c8046d04db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b96c2b0e86e713ccabec974ea6de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c063f778a6697d66ba5d43ef9362273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c4a25fb5204cdb9cf6e6204ebfbbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2387f7ab3c79ade950a246f6ec6ac2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3623ac99c0465b317e726cc1a058c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d500ec24cd1f2e9008fed10cb8431277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44032dcbd37ade49f151ac235bcc89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6295263d5768fa1449c316c8ea331f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf12837f83d13366696178798f6c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d51752483fd81cdbd687844438787281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95603f0e0d389d68a02405711ca61e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229fb76ee7f0b81bcc0348c5570d48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa097767a1b8dc29b042dc2014017284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebcf51bfa8b1dd996afe3f57ac6cff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e1b57fe10453aac644db5bd542c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e3301b9ac3b55a6419fec3491d48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be193f45dd46789dbb71f9ee3f956288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f229f254b0ef865cc4f6025a4c7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c887b12ce75bcab8c01d46736d5c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a297b83086d6470d3f718344caf29c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa89eed98c5ab14f37c6526360cd2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a78ae76efe2e98818259d078458d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed6207cfa53ee06a4d53a2604614c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827cb8b4a6016eca34dfcc9ad13a7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c09583fc96b7bb6eb1191cdfbc177f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe65b599659637f90291860b139cbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc3f2a536dbda60d9946c500ae6cb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15797d24a4ae0c8fdb85156ac4f536299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89cd89f3f0a00f321921872e9d6b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695da08e33732f45b3801ea6b1cdbcb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b268faac007487d629ad166063c462a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665cea8c59ec2835e76884156ae7b38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660e7b07570db4cc098e59ef114d7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c721f4e316a5f74d972693e1ee7d6fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82f449988c174a1dbccee8d1f51b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e5646269267fefbac1d4ef82db5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02773a7f16d1ff90a9c3f34ad1b7a4fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464a3d59168092f22ea45dd66c743d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486616400c0a971972cbe3299023d291310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af4f61ca57431238b57ed9221ebfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765bd3f67721106b4ee5fbf687e351312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44612ef49cfad223f8aec0f37653763313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82dd2b35f9f1ed4ffa9af8e669bdf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13d550bc9c9911697d6bcacaeffa55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c166c602e614357fdb635088140a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796d2b1339bc6810b6ffe7912d5638317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6939cc98141b6d17560003e02af91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c91266f29cdfcafa5b182041811ce1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577eb2bd7b55b99c66f9b697195df5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c495fc7dd16497ff8670a82bb3c832321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb109c8e30dab49d5d4a022145239322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771429523017deb39b53f7e4fe833b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa3cde464da1aacc41105a38ed16d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504891881ebd91f46a6e4fa6215e9f13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b17082c0efc18d05b52b546e093e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc68972dcbd9f3010ebb1e85c051e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577213877b512d20bd9971f173ea69d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8289004ee0cf864fa8112b154f54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb6746f09b156f73f7e3561c2a511330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b622546ad0144ffc1c6a0b03a81b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457b0ac12d7f7aa2292400069d5e75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda093c6dfedbaef9644af052c36c92e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efae4145bae9a094eff97955370786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e26a75194de70a09f17fbe9b4616335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d12d649950d85f14598573ebfd7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d71ffe7ec983ea13e5f5d70ed73342337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633f79bb3ccb32f64d33a4f65db17c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3af8d07c8d55b45e60ef037b8d19f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea8e279eec462ce2a6bca32b25d80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35f4a6f89308c73783e76294519d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa19bb462a2374653de57e183444e33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac7cc22e4cb25fdc2cd29f9ac45f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d499befe2fa28c62db1d41cd303956344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89ec929ef47638bbcb80956eddd592345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b049b5dcf357ac1f67f0d92edbb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1dca4aa0d2264a898d033109c2bf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489959ff2c57bdc9fff6a7ec6b66832348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19680a7f15cd1402e973eb9668b69582349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968825d0903917936565c6b55f9156f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65db69da4b314a13883f57de29a605351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda633f3b3798c15cee4444b18afe38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84913e323afdcfd08cb2b3c7d2a3f7dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931729c594a503697f54bd7e00c5c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258929efdf63388ee6c561cba57b280355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627a6a62de0a1fe9be2d213b85c7257356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76bc35af5af2ff079f9ee0b55451c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea890f5e03bacea3a403f2e786bcc6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f4d42f21d96d9f113822f77b76dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54690b5f03e61860919e9a9b36c544360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457f0efa594544c3d315b720b69d4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e2b2b3f945880cde8eb5415063c3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab9bd19a7e7cc7aec46a403ae25e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e526ad48ba64b6ecf427c49922de632364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20aaa1e1e2c7615cf8b8b589d6997c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720f544e6aebaaf4cc6b0203a00d75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5616a0d95947d0d33f674342400a90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988c7abc52213da8dc84c8715d34f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd590b5c9d25a153424e1bee6b75a405369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae7c40a0d6d16784b2e8aa5454cb9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e87fd2bdcdaae375eaf9047167025371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc639e3aeb78472d8aba4579e8f5bc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a36949661e78ff712b1554f13013373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10cb442c17b4c2689b69715bc7bcf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098f12eac23057286bf2d5889487a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f167c2ca5169d871c1c92ddda8941376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e195939ece6d35c2bf9f535cdacf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38e63378a30a63902f5c5827ac7b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9450bc138b0f75f65b1bda02bcc9fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b0818b8b01e5218c785a39edbbd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea5de7ea924cfd5e4a513e01e42659381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d74fe98ea5313dff332141483b255382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01345559600f8f6519f452f99e4857383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bdbe095e69c0fb609d0c1fea4bad7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad449c975f8524a9fc68355dee7a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c867b53f005dd87f7ca9fa339aeb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2691ff65794857b8e6404d841bc7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fdb8dd58d43b5c8077f5f796620f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c736a21aac2df388eb23ea0130be5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d46dbd8982cf789375efabd4794878390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46624771b5a07b1e6fd342477639e241391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936c447ed58c0a5c68a1f702839755392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7985b5b17d4a81d10b75b94371ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466693a3a010f14c807500d4012da97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a7328f3af0409a28b0c6456b59b4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba1a8099d52e62a78564ee8cdefca5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1114156518dd714915248ce967b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03f795a4164b5873e1730fac37126398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bac61256d1ddf1b9073d474d1ae2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c0523f0f46617a08f31fc8b5aed4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56b1d5be7bd80e63c062323c62edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c732dcdaaf4da8966aca00f47174b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9abd80a1fa7d8d49c634cdf7f9e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ab047dd8c2ed9e5f47e37fc730f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ac4652ac5f2d2d80a51d8b00151f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab90fff0a12f7ff75b56b2d5b1370406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a2e940a5ce37f689331d6ce4b925d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1735ce7ab6e532071587b84978c9bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741adadaf89bd28b7d7d871f19ea99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071f8353f4383ca1d10d92a8796923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a084c1e0df109d9cc1ed77e66ec8ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413cc68e120ff7ce44e43d8940b2e53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0c53a0e93f23ae3f6398cc5a1e23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f865b6d25bde1ae0c341058aec74a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4fc682a83011048d0722c86cd611415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea88bf3c553a4ba71a8519d44450e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7087e306c04a5b7d8527a497c5948417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e8404d41d72ce08a0c6506a77446418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7084784ba96c02484d5031b3a559368419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711581520266d88075baf89ffee54646420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2f2f2662fb5045d5db3e2188a1d43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018cc7a3164d515e5eb2579237f0719422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3b004e27ae57e96289a1f8c4da68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb2f6f9ff4f8bc2ab22dcd90cf0b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63b4c56426ca29cf3339dbafbab742425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51cb723ea4254fa9f272cec30cc90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e738d558541a179b4d642dd526b5e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1047ff679256cf4c1c96bf39551d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4063b9efd3a135a6f31ef0dac4a9c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64326d5fdc940ca1e87753c7ed62aca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed9d4aaf1df533a392f6d347434e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da95ae6c396d1b48c870caa59dedbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee97a28392f3b716bcb26c8f5b78f1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda400f143d14e1883569cc1cb506d40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f16ec18aaae94ef7a08630df9edcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8f4d69b4dbd440472d03785bad84f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da26987eb495ac57db189536a7330437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a835a82323912c0d1c180d18f1d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21f35026af226c40ad70570df23a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a012c5ff3bfa1e29b7f3146cb948440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718014a6700fd7b8fb07373cf317e42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a458ad9bc5cc202b22e503bd49c2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5fa48c0e56d498cb135beead26c90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5631d0b2dec0521aea02d34e0e1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112bcf80fc975e08ddd5c8dfd635629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942fdef70702a8ac8d97131e69ab31f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad042faab7f1b1f9f3c60bfd9e67eaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efcc2d367bfafda7cedf6bc4a4b72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759fed2efd6257bf76b33bc77f9b5db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ea118fe246390be8e7b3a58d5e4c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c319a132f14f8345c06251540ea76a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d71f334eb7c8dd8b8375e432c82d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d67449ff7bdb24c035a4550852a7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2387b39fe03add6098fc024ebfc8a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10786d71b5df944895ef286b4f54a124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383b725e09c2a5e9f01a9a21fb30dae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56a769916a765f43cff508c7a1c95c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de14e2389de2dfa73b210ce4ffe64c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f0ce65206cd83174f9d4a3037cf46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f9a8177ac21cb3cd761c530636f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ee57baeaf0e0a5af503ca22504d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05987b3a4b92e6e68c41b19625dc12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c24ccbab4b3a8b1d9d316f412890463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce7912af362e95fbfcfe23964bbcb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350cfe96e997151a65f444d6103e520465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5379932543bd152f1ebb90ac5aaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e1fd7e768e2da041f8b3ba7a07eb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd2b054c17a50fa5e1e397e984579468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9e383a204e53ebf8bbf10c3128f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef7fb7f07d32632b1f2afd61babbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745eb1efe8b7cb3691c028e17732a4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210de9ede047f39e0b4ab59843396d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35161cd0bb51f35ed16f7cd029f5e983473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbfbb474afc8af6f779500400fc172474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed093261098b8e659971aa163966a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2833eb0affa947b3e4e59b8c108a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe040e97a77d9af4e4f83578c26ddb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c70e03ca232df5ecbc0389faaddb54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fb4dfd8878774174af76d6d52383479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d5d58b7c820defe62109a1ba5432480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd580aef9b90a4658a34c3034ade7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5fba6ab4fdb4f971c2c1b48927be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c61aa24a05183a3f7f9c718982bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c2af308d9e945ca5a088e6c590a26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d361a898ce90aab0342d874abb12b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8046383e5c10be8a65608456b7397486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77adb24297e7a39b6ae617e67e45b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8beb4a2d64d8f4cf1f726801f6e8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5163aef7fbb6f317247ab255b8bd1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902b5e1df69bfdc39302dfee0afb3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e657678fdf907ddde0b35b087ce2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a98271a4c3662a5c44d27012e30ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476899cc6391d32640af70a8466bf51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec6a19b604291801b78b72a6e65fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d5b60e58a489a7484d090c1eb6e10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bd025a6cdef41132e38b87270035f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a763e45d7a8dfaf6aae732da8ede1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ee9617faf7a196aba496deb1f512498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a76b007a1dfca9359ea099f82f667499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041172f28dd3a914d17afa6e45dad9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455c011ef53eb113613492c517bb2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd29fae6cdf9cddb3afbd43bfeaf0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96889d2c39a3f534f9a536af17b21b1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36a54e20d997e0731ba628ebb6bff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabbda159726b7dffb6615b9099633505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe811c5c31702d4cfb79bce2b2cf76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac9c464fcd91ca64aa28b3ebe8e5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8496bf503b4f31296bc5306dc6901f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cbbbbcf655153e7a2e7d51e4e839a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977e4b717c741e0f0256cb93f4ecb12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6579b2df14e59bd201929fd8baf22c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e2f79f366c996a42905177b5de04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c87c673ddf6a7b4869b79f1e483d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f4cdebced3c1b703ce411b194649e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4464a4b8c55d4e1dd10159c1a8d7488515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32c4ab0f3671bce5bb5e394629acd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0cf2f713336b7b1ddcb1d02f364cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8260d7cbbde855d5e9be990a35acc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2004d8f8269563dc034db137eac24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee06a422d081c74e873ad99669de4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730536314a54213a9538e56de08e02a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f776b40e57efc18612d11623dcc99f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9efd045fd1c62f6de776864e547ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f100f8af313149ca8fba8a1e4106068524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2da322b7c01e9f3408d6506ba12bff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9038ddf1ceda15ac0f4b5efdbeabf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df94c28a66c89acfb0eda80e127ad0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578298fc34bd9828afd1aa40ff6e12a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c50c36a763ce822621da0dfb893b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24c29bfd64846e28f6503498b8651b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a25092d13d6dcaf242e1e422618ab3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f03b5b49c8fb4b9d98a21c1f514030532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2d5bf427ee6fac430d8b5026c037533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c4417dc39cdcb5c76d2caa8c47cb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5ad77bb87ebd2525de6268239680535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465720c0a635666d5e8879241f2465d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d36ddc3359bc681c36fd0f5cd467537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5cf80ca8d8e4fa38a8c02d921c679538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347af22e7bc525c595522abb733b03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626fe8e7193a51a4852afc00b724be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66579ef8b56e1a27b5cbd05800716541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9aabf60547c4998f345d0a2942146542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fecadaeb72fe4d598d494a3f4f2ab7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220859237323c81e9512931c5ee751544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891a494c9cf8824e1f10279d457bb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffddcf48eb59faf8bded3f76e1a82b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f95991fdb126113b599b03a404ec7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba43c5bf0bca627c0c44dc3bd3b0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd80a54165a5a4af650476333250ed0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca41e3376486336faab2a73cc1c930550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16238c7bcab7b13eca5a6b9ce15bfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df2f6e92b87f0fd148477dcb6ce17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425bf9a8a2f97a26947946c924372d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c839bdcf4631ba5137d1eb46d8d59af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0fc05aa5a57554b1919f20e9b449e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceba475124a4dcfe67d5f9cd2d7d06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c8aaa7f77f545bf7b975dfb57c926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7feeb018900fdead86e83ab51a359558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d31095c5f3cd78cec45c4fcda681559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1df1df172b27534c507ccfb659e35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96541e674e01292fe4dcc72f0ae9db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290922b88563ec8f84939112d8bc341a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2732a0e5ab34e0bf1709df0e486349563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919529b0b8c193abcf1ed4cdf53c97f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23680da6d5a20e4270eadcd9d3176cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dcdff26a6b864de1a2360776ade23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30f8484959f875e0d92f63f6f64c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a915a35eaa1a8769f9bc0219440b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092888b6a7d616dfa018a1058cc7a276569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf229bae28111ee7b4c734832aaf1e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5343ebf012cf628c75ad6479a3643fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0d09cbdbceff477460cecf8515a5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5209fc0c2e98b688fac49c526e3b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3a872d4b12c779130949b367dea3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9314915ab5e59eb60f4a44527cf406575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfd04c05a97689a5af8005088e3c0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0246a11347e801590910a5b2c70f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475e8197a586ac2b90b82ec7fbc56e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fcff8580cd5f68cbf962b737c2015579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48355ec4362cf712ddff49f0d88f42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ac28743b9f17640f5b7e88365e367581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551be71234d12b8ee412f5685f7c834582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692f001c35c8825b706a3a844390ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e640aaf258625c5c66eb248d213a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0256b41576ecff1c179147797d0de9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6bee80f379a4ff01365201fcd7ed0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70562b5234e9b3e72f9a65a487b5ac9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5d3e3e2c2a19578cf5096e7a36d93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d94ff3e9b53b4f0f883ab9cf42fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800bbfb94bedbbb320459c7edff3b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc661b5a1de31994ec1663c2c52562591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3e059745dc30ae7b0377bb6a186c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf437e9bc822d641545883d18f56ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45055b6adbe5cd43803005b35c6f6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240250b5ec39087fbeca32f601c0dc87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa63ed9cf8143d95466d17c5abe97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363933b8b88ae1b4b34dfdcee0aa45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde71202bbd7f7b890b5b0341dd5c931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b3137f4ce9c5a7b76746f9122d921599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948e55565d9e2a25d0ab187f4c3ec3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117f40c27cc72d056c71146f4d66a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b745b6ce49ee44c0b9acbebbce700602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc29b367b756b78e6c73db9239710a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0c1fc26c20b6813e65217f54e59b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9152a049d40ea1b56520b16658ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772899f6a9ba3462b0ea8fece2e4c61f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f64fa9b11b54415fe738a3b2faea4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f39c42b73355fea9e37c123b5f37a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921dc2e619a842fb5ca98b792dbddd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112fc868bb270bfe07b2454c76f8a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a6edc268fc6f32352e8b59f6ba32b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06914d5a843525eb04b38299135e0725612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79d5195125d075b4d63d8f315451a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696073fb795f15e5f7fd4478d1e2fcef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13defa401aef3610c085d32dd53cc1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b599e81bbd19be745cf2a4d70116616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51fdda2ad7d3affd27bd06e68e6aca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66d4410abc669cc6565f54cb53086618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509acc37b7413755c030ae042f5d31bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d009934d30c6143cc445136b1fcfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597694bceafc97cfe47516356722950e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3839c03957100a77b7bdb77f0d9110622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d0da9ef563a06a4e204a05a28b5a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227dae4bf2289fc1586f0e305b137a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510555afa7888c7d84783cc4d5c18912625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf52e825b9453893ddd4119b2b8199626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7b9b558ba83e4a59e141b6a33ccc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06228908182e2a7159875e96c104713e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d404d19792f719e88e0784f9f7a83f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c1b52ce2535c618c657b084f82eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87997058e87f8c3a56e3cfbafa1275cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a8f295f98c0100fc732884a4d31e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d4c270e4bf67be66f722dcf90c8bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791556d2180ec93636d898337582f81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b918ac26481bae633aef57e86f9c98c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685bf06ee2f86663df20e3f7df44a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9f8d16ad6bcdb9244f98d0b38a92b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9b160c6a354e056550af11b696994638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6a302e8e061e6458296fa66904c81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1e540f23c464a236cc2f483b31435640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecc641d790e96db71aeb1a29c61c56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b3504fd1b49f5488f46199eea610642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda7ea93e8c8e4b94aee92ce7ccab9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a46d67f80e342f19a53f31fd93a0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9afe313814bd5cb75848afdc9566e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a4374d42950e35b540b04c4a5837646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d5be47282e25b3f22a11e3c8ffa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f958c835be4c781b2eb4ba4d9e17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158075beb9d0878fa8c2afdf50824ad0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b15249da69f8626f60b3b816d80c56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bed6ff208966f33600a54a89a6bcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5191dbb594797d0236bf196a64cf2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f6033ed1b69f669716dbd639cd321653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657f2ae7542be81ed6f4f62ab814f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b193d639fc1e93a9aecf109a7ddd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc3b64a487c06b1aec555b6cf6fee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52c2c84acdeac119d0ac1a24ca0588657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d3a470ca0e8488f9db02e8a0ddfa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ae96ced7e4ac082935b46c896ed5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb494074703631e19c08fef877eb29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a04310ecca90798042d7754ff33a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe185d8c6266b84f51ab343e7d9b2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d31bccbcbf77015eee44b45185cce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05dec0cc45f215b2f0e240e249429664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964ee0208b55f2795cf3c079a90fb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc57cc002e7f0a4e0f6f0dd42fe3550666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acab941478f0f7ad85af52986a27a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f915755b0869a2f1878774c408468668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d66968caea0e760e25382095f3f8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d345c198a5f7bf11ef741ded5233670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fdcebefb6b18ff78f257a9a6d0e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46a628eb531d8dfdf146f7032fc8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425dbbf444eb15f5f66a2cd50f0c2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d8233f1724825e786f435059b453674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969174858aad962b52933c804285ff1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c551a3ea1def8bd1a4f20e97c70e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f36b0dde16860a0f8419e237590d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f660f09cbcb56d85fc3d125c6b4ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf4cd4b4e32b9790f23fbbfa6fdedb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb706319d6a101865fee12450a90bed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9393d54428aabcd1f1108221a419681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766dc451a921ff7b601df6c1453b7be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d4cd5127420068f9ee44c1b8a649683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704e142a44812c71388c89bb54134c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36abe0212e4e6e593d41691166a7bf9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12774b126689d96c4236d62482a3300686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a7446a5b407c21628cd49264ae2dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517053a50b7b9c5795f2044be11c12d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389758a7b394cadd3dc015abce32d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be5524ec5263a1f73445c3ff32718690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f225d91dd70df774b65a6c55a2d583691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e80b6cc9475b51d0922ad71ca960692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9874c9aa53d1a0ecca4c5e5fe8c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923edc372ec407cfa8f0b27d25a1ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15be467b910e122a92b3c87cd7eba08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759426165960afe2cb49b87b93586e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7387a20420dbd0a23686a1d986d644697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8df248b36d3288765f65e957a5ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9f8ab0b41d5782bf1787fcd3444b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de40e6267731a49eeb2f02d0fa500700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca725ab3fed56606488f2f7d203512ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d827794474f3974b4443a0d5d74e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6852ee8ad3e033338f17240bd845239703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f49ac0a31a4599df08ae9a3b6934704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f520993f95f60a6da1506ff77a254705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a573e5177ef49e2cd35b290e3e1f5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc1320e6306222541303486656958707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4279ed1b6878f1ce950f08fe325f58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309026d7c9a5a5c077b154be16ac0c77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc6d45070461a6b13e4e7b1ed52b60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63c0dd0622983a495c2f1aa19d132f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774baa9350a544989aacec4b0cd951712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5c78226c41516794fe510d288e04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c4a1999f08b81c8e0755bac6673d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a781640b95df1e71bd646816fe87c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487894788957f4ad3979837d7058d9d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a37d9d3fee7c30d9604cdf3d84ff8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a75a6a3f505eefe5f11af6a2b694b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ad3a7abd84c68edc4a8c0abee931719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33406e273eafba4c7f0dfdb4e0dab25f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedeb65c07f4a266dee91c752ef6637721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ab27c171e1490409d92b22af92ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb34666029b21d4d5b6ac692b21d5a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c39643df7a5cae6aadee46b00b79d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe52d05fa176eeaebb4b37368efb77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2182b10f1867547e7015dd78547945726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d06fd8b7253b6b85ecc54f42d711727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb3cf71cdd233652e5ca25b6a26535728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a96f2f6bf33ae81e086451468ea8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad074c03628a32e7d30c1401025ec1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e269910f015a551c6d91ccbf5d000731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53577881e32700b4decae4909d23dfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb887fe3b9ac8e8a64124cc0d8df0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af87157fb7ca33a233174b02e31338734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220763bb824d30ad719f45f1dfe3c24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c022703c2994a3fa13e1ea072ee1a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888213392b95280d41964d4c4ef58b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d842098f450df495335910775dfdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fab3c1c87374d27d22f85d8a3d0f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081b1798fa0ca023f29a0fa20bf866740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732922f83b71c6923231c008bb9c0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bff79f73160c5b2b542d93c90c2b46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8c52d3b111128f4865efb9f2440e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5cc76ee796f5bc8f3405df5c227fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9aae8d3f88fb7a63162334904f19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee6dba9019da08d6262575fffc55e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a5d6976a8f0c9a86d3ad58980b91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad90f2c383f92a2115c5ef72ab008e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d31e4c0df8b1a83f0d5b1f521832749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a29a55b99248fcbd19f0b1bb5c52c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112fe8e641f55b3504456ef6f64c1db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82d4935f30e475aa82f5131bd4ae79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa1a29e9934072c38598593ebcc52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291377e23e04421213d748e3e4418cd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1e0497ec794d4c577bb1002ebc24f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4622166a64587240efa367f6c252f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04b55f4eb02573faa05b73f4faa1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d314750b2933ae096f8cc2bc51f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a776260b56b39feff1a87164aa4014b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d160648736781d1578456c42baac1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd292ca9792e608015d10f83c6d69c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4c9af75e8726905644c688223404762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e819f696757da2bca649eb4948a046763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7f883ddb0c0c42c4aa60beefd8d7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c60e399e6334b38e0fc1f0bf8e88a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848f69075b2ef0f7813f9b4096cc3bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a04fab273f1b73a5ed40e1b003dbd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e9c48f755b2183a6a7c77990a1da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a6326c8192504a4f99ca47bf47835769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbab298ed849f5c4f38b0433acae36770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e0a9362b1a2270818acc40d9ac72771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089023cd180715e7a3d0f9ca98adaffc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588f6c686ee5c322e2bc3d20af7db8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61e787f571729177b92be122971e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f230b1a695034dcbe1fc8f285091e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1711611f879aa0bb478c1d89ef736a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836f0e9e5b287455c45cae19f6b002777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad4b1ca41fb733f69c1d6b23453e9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd365746dff6065f18c1e3e1a1b41cd4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87624672354c2cabd5a1e530ac2e79780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b9d605241975b787db9be1f2bb3d2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb11dec909485a3e8150f71a1e802782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc148d854daa041b428d7e97ef95a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cde6ae672c166e07a3ef0a50fcceb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee498d53847c036f77127a56ddb19785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23784f491435b2e69cb5901dc8a10dc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a5c49c450a556ec2705c5d5146736787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a68692d579256b28c8406cc41f3d73788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884710b493ae163763ad5f1d347580ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecf4f15d6ab97cc6d91b644e4034f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43eadcb0353ebfdf56af5b484a8fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7ac2cd9f41ecc25f14e2c5a86f77792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baffa9fef000c84eade5f353cc8c66793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eccb8bc0e5ff31d8f3b8eb7afc8de0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec474c3388e5fb3643833bd8f752fd29795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5cc9d75006bb6bdb32d15b97e5413796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b7f3430836398c671f6d85a4f68c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6653977c51e3ddaf5affca466e514798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105764c7813b4ff91827edfa88ed4da0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df69e8fe08548e8d44c3f2a91144dd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d70546886925e5e74564337c040be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86ba60b648dd50334bd53d4144430802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013559b0846e7aacf08e26b8ff483c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a0c1228c84549ac19564b668bdd1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df383095f27d426fda872e44030b9b0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5cb7f9b653615690c474ac293910c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec38811a555088998960e9be1d024807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d701b8ad72ec5a6ebd5183be3b2d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e63919d36f8e0b228ae8c2e5183a3b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b230c302ee6264730bae5816a34716810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c99ba8e7f6164bd18c16d5d1640736811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480866a0879b719fb0b11575eda92fbc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d67ca1e5419ee1ca7bdb7bcd69299813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909580d77ad1b23a51bf7913ba1b76c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad13c9a38b1d9ca5cc6c690228dee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c142c27d4cc699b9a29a751018945816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef58815ce6c50695f0bef1bf45343817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8274f6bbd97989d1e93819d90c257818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85db60722358919780588adca2bd95819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d915d81d46a645cdf2ea3e552a2cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f59aba836e5a810a2ecd0f0f4dd9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4b9e0581f67e8fa0cb9e55d8a8b4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b840205376a48201bd0a555240ddc7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6598c4db3784b89ad50f8c09ac0fc5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b70ccd25e0c666181327550ac41f274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048e5448de74ae915e519b8c10488d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63d44c254ec840408c70992fa29bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840802a8783414ef88bd1695e3b3250c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc896495bb85c93015b866456e84315c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833a7cce4276fddbb07d1f5abb68109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af1c48d48945cbed9f93b8b6a3c0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939a59f6b028756a609159bc80acdd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a9e512b47667b300ba32a32e1aca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8626843593008449de328f8cfcf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b64e9e09eaeb1d3cdc089a321f4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7bd19ea4464c3c2d2d991080b350015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291510da5a1143233ae033f4742a15216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f079d58ff2e59d038433f840f1ad617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554900b1ad5fa9a3cff0d5a447ab11718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a661f8497d2167cc94d7f93be95b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7796e62947e6c106d98b0d671d11f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756cd64629146c7170a48a26d75b1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7df8ab2900faecbfed56fb2c8a11a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ab3795796aa65356dd830e5e3cf923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b282e4ecbae5e631de149dd6fb2cc5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8a790dd1f6c9b45d3ae67f0538db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38c81e042fec70dd4a19c5637fc64326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c132f9e7ee2506b7c884b50b8570ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6febcc8f9a41c9d69572eafa057128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e34c51bec3cd821b051bf2fc7c4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05fc7edd925e07195bf6a5dfb06ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fe93b7cb08af43b54df2c7369c3df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e43e69257b72741029af707ad9de8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec5e7615cc43b6065364bba84543bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8c706c6f8551d689ce73122e110734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b018212ff17be0ae09822227a4ffc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10506e4dacaa8e1302ebf33d4adeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ffb39f941366aa7e2dc2937004cab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ef5cc4c7f8c9fd02fb5e80eaf15f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23c7f987eb33d1ea723ab7e56178bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a42bd4669778a6ce3b25dd6f0d98a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab73d35d0f9cdaaf9a34df28dc81141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f993799d921f7cd4d3b67c1ecdd6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613259f20c24a0a8d4e570b16365bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c160c162c3c1064915837e3de25544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566078545fbf662c3c9f31817785a55e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ea1acdae5569989264712b2e6a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856af8a71a605606083f53d84c26adc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997323d380f6937eede95af76f3d7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84e0d9385d246f5c9c8204b0ebb00849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140816310f5505da2c7f830ce2acba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45e7495e01c7bdbcd6d18b9ccd8f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671989b8866ede60f679390730d972252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d9ed01efcc947ecd41c3f2b8cc8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3de30ccae6547d8a479edc57a31a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf164514d077dc5d294e07759e6b7ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e98f6a59b8c2f8acb56e53019165256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756442290178c198fd3dec7d5a68ad057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32023ef25e24c2d68e94559b8949858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d591bc12bc8f7580f4efc8cbbbee3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c1bdae31a504ebb2e3a09339024d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54229feb33d81075ed2e370544fe161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadba27c832a8d117986c6d7880b4c0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21732ae33fa08b3d975441346a632b6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac8ebaa02e9a6704d41ea3e4be84464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f33fbc33ffe5adc9c33a0050d87a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e912ec6af80839149c1edc8bbc1f78766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962a22e568050e6179da6a9653cce467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7508aec09a52ced80baabebb35ca868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee651918e141710acc9ef8108e6bacc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5820911d5af053cae28851cae9aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956146f4a2ce29aa2328e1b87173c90171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba7348366ddc396eb919cf6cad31d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a15c45bd0c45a59cdec8980782f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f996f3e25673990bb00f69cdbf9f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21738a781b6138320aefec9c8b0f59dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108a6bc480c72fdb1487dd96436032176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a74c0c97b461c0f8e928b1ac08f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f7d762de768fad9c5e1432d58d85a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d6e44efc59b19893531fc5c34f82579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5819015c61ccb7646e19dc7a08029580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe699e98b678c3c537cd9de65c6d14281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb1f69044af01718f5ef852b9e42282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29aaae5cb356dc5dfc2eca74c496883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae227e583ad3a9ac8723b597b25aa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d64c5b292c27de66804e3075831f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfbfea008ffeb6875dcb1edcd8c30b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb962bda1cc99b959a0f465ff4ea1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350dd84553cb810b808128dd6dc59d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfbc0302f641ae55ec3cbb6a8f607289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a79d1a80d2bcacb8491c4e8fb85ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe28d96dfb3a8cb2c1f90a0af30a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667fffcf46e1c62a3bcddd43fd3c96992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9771ee5b02142ea4fea4d3f26cf8fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279c490b4cf6a0c3d2120f539eb50e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9edf4b722888ea074b7d35189fee695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f326edb22cdabd7680d69846fc2f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba45117e038862ca86c0c97a1305197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a5192aeed40cbd57f85e588c21b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09e809ff708bac6b34970311790a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd7178ae3b882789b7961b33d12c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089413a83ff859499263712a48de3fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34dc91419c39e86648253e24eac831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c02949c14980392841afa16833001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817a73a02fa4557ed5a7ffd07114fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc324d6aa6672c9d66d905dd71a41ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64cffd2402d3891b4746bd576a413106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f688d74892f657e49455cbde723f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6b109f2eb34fafb37899a490ee63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb6634472da88d99ce219e8508bf29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a61e806559e88f4b84410efd42963110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404fa7ea869103712c234f3dedd44d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea198a29dbd0f138431ffa9cc9107fa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b62a1a99faf8e2f8f9a475824f1eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a4756ca073c8752db2cb95fd02c5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15277d9fac3d4e2133c00037d0fb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37964658ceadea37f928497fdf9f4d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf422e53c7dc9350e05dff6710144b34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879da79bdbecb1c9a0399a65269bc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee032330610497eb71b8eb387e95e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed21d6b1aea57e3fe9910cfc8216a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa33d0928ee3c5d943915db64e136d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a27cf2c6d263fcaaa0c65eb7fef63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36851d2d19e458bdd92a002923fa2821123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbaeacf479b70508619d8303ed9511124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2395493f48e6f0d8b253ca751047d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ec0bb4cdabaad70a99de268ff493126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ee972c955d62063f52596ec00fe18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65cfc79a3b245c794c4f244371242128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a320d13b05b03b870e2b74d86a14e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47c165c34ac56262acd38c1051ffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc5627df5d81d30b3f16a8bd3d9ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e31d9596591fa5410f435414515e30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63565c87f252f4e72c20b11561d6468e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0f3894b06ae568cfe351575e6e86e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0ee1423f1c5e5ea1eb8bec2a5ce8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435137eaa025bb756f70122a07807362136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58abd622c8bf0c66a5185cf39ebf487137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30459ae789cd4fb4ee5b332d1b87e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b935c0105bfc0df67cab5254f7a77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ad4c9b808a20e08021f1bf0718b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644db4f4986cbcb771c5e33e4f3b395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a881850bbc5c8a92e1b01d5a80409142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2031a70f70d6b62364b5167b6edd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9912250daee30ef16ab0746076b084d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1550b8f0dd475558f5344bc83aee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4b84805e679eee5f3ace3ba7ebc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0dee4875667e09408c22bc30c595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fbe5181dc8da144a8e59c40aeb2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1372908a3fd058f72d94b3faa8f12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600fe98589905d0e2b77a8814788e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33d0ddac7966efc3ff745856e7087151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574736a0aaa79c949127c5a73dae0ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc94d314c1e762ce7580e8429700f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bec3f499ca8824af9c8601b133940154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207536a9af0e3002553ae8679ac7e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85705ed1d83b200c13d34d24e737dbc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b8ae207bc4f451cc9e9b564890e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121a92ad43772b400a18f0a47da0bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb037bc86423c3b6fe19753eb9e36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335282891878ec934572704a34317710160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d662951fb24bf99f4aa467f586f480161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5d27155422cc472cc51f1dc8c094162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d0b7746a25c5ef320769ceacd369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656086fee9ab0ecc1af1cbc2ba08685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89391db58254a04a5b9f6e3751d4d43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe8c60ce4d4e16b707445fbb7a611c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b7b8e28e47442507419fb48a4036167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d753b5c72ac4e2e8bdce3869ca5c4a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29277a295f0cb5b63f176ee588972b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e19c019d68e698829b76579b6666ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22addaff2432c37764760bc9ce08674c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfb1211eab629290bd53dbdc218d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e2d8d01c1ae9930a17ae83def4c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143d3f3ec5d1c481abc189405b04743174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5935c8ef2b766ee061e7615cfd05a52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2019711ddf959bad530095ab209d49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81d0e02aa906fbe898ba29bc44e81e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f7194a7d7c10c71d616627a4dc95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf32815300a3e837af45021bb29524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eff0bd117c828f04466c76689ea59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ebdcff7158f3405d1b3d3fdef13a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb05641b75915fbe1e01bfb3323592182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01beb4043b073d85fba7741f9939128183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba7e6f4baa66a074ee69c42a8ea26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d154909b52ee3e9acd40bb2ecbf33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4902f704e82d6fb87f23421064020bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e458bff6d03fe5ec01329e76fd33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a7070d1bb76c6e472b734a90baa75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeef501524293f79cd712f604f22fd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b98c2657376be9b2a5d0af0157cf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900737fa1963c922b5039b27759fdfd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf278e2698be37658b1a1216c9b8b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c656a525af8a9c9941d3b874b77d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ce702c72df1814541166de5f0f5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dea92e431049000d54e724dfcf7eb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a165f5c9651896d4c66cf951a4eb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba19b6e993b1ce3dce1fb169265d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc73e7bca18e136d6155ce84421f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d688b243786def3f1f2b52e3b6eae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b4b418355ac73310318c2d82d344200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5b4f4a1e8d4d4f0850ec7004d4c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c7bedd41bdb4a9cb5eeab4ebfc7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475aaa58ba0cc0ad98ea4d96cd8fa02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff85ccd8ea004ee3d0097cf081e10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fee18e6c0a164bbf0b21f9a91cda29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f931fd64ae6c5dd5f6b3153cd164db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29631ad3d3c369016715c87584a58fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333573b5f08d7f8bc68bb9e83e439286208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04f2fcd3f34ad8d19dbcda9b130570209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640fe9554fd3149a41b076ba120faab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303afe8c13dd3791eb84b0d07ba5ef49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ea744d545a4de7a52a8320d4b1f90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007c3d3fa3ea0d47690835aeb03602f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d5c01bc0c05ba309752b98c2900be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe29193d3bfeb3db1a921a1f33ac7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2585aa96eb0179a2ebec6f198797e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db036ee7b7b3340e86a0cc4d3110acc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12f823c0c0ed1eeac0f09a1a566909218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4397aaad06bac348ee7292937c37a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5ed6e77b3119f19c7e7c3041f134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883f15fb539fffacea10a117098478221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594dd608c550b06779983e091ed3091222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec8a8fe55bb12bdd5fb58d88173de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6784738be381ed0408f1aa3960141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b585b4444cd6b314efb6bf7b6f492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f724eebe1af0e64ee1cdb407dd2061b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827ebb99bbfb06307ac138c6398a4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491284042d8944043969bfc2f4fc387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e3b7c3da000985849853377ff8a35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b71be432df8a30a8518f1278a0f8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4e2a7ac022f4e038ed131b201471231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5eb6d3eca99a4c76afd08cc074516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfca8ad7f8cd3ab6e973736b615653233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd1f370e6ad1b4de56b6ca830ec78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10ce1d2d7fd5cbe183df4cf9f8994235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060913b771a4869ccad184a3a759f283236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6904ec0f34253ead0084d6023fcdbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69fa7642b1b54af8bb0bc8c4d2df70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a1b6816064c3b2d2d32323bb2221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb61291dbb89e0c9560c9f15bb18f65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd0545e8472ec9fe65fc4977d5f76e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2dd65301b1845a758209125c16e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db663547bb698ba510f4ff21d5de538d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9052a7818788d3b8395b8c2b46e126244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e71a2d81a6a0d60b101fe5718b141245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9252fd56126a11907587b180a202246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716691ccee377eb2f8af1fe2dc35133247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ac6f93b9e50e9f001bd34729b2f21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5199822613581294b47c830d836d5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b118e09cd400fa5690d04821ba3a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd07fd0d91e1f872b05835425a2adc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ae10cdff833c544935b0e743fbe45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5509ed95f0dc2cd6695652ccfc0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61850d8a74ee264de5b0dcb13e8e6a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc40cbc7358f4adb1159dc471eb9a3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656915e441d3330b4ef9e6fd06c9b553256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fef34f008d68282632d1a44f6474a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe818e84396cf7394a2efb371413b24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed0832216c5e1fe43f3d7b26a0c15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906cad7ded90becd0a1652b2d262a2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b792646f822148f62bb5233028f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3b89b43477240868fa967c3bb09b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc2bbe5ccb64a3990cc04b02faa29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f7ce43c71584fef828699656f357e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0fb79216e9da4c339bcb0b9c5d9c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4f33a09eeb2b92764397281431d11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5556dd3660b151bc7afdf3f761ca5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d9c0a8527364a1c7f4e3ea9c5dcc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d42d4604d6d6a9454a5544cd9d116269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89031af4520dd79e89709a2f60f804270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feec6abfd55daae3662dc51c44e59c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e8a9b3e70f50bbc5fe364f5da9f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0474cb0d3da23a87610f34e099ff2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f434449712c0c04802956e6078a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607a1bef468ff686abd5adeea533c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665c564495bbbf86021aa13dde8c71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d610260be3d74131e29443bfe750f7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74ef74bf01e1515f41b53058d05a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e9a6eac08dd1d8ccaa7216b1a601279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70e9c2bdb96109eecad4899513c027280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0603357535e9891a3f570346521efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4eb2bfa9726354dbaa5668ff6231282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf14fa3dc5330145656db42325dbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce03a5b50e28c1d2f0ffad1d93257a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851543a7344d676144e10848155d5e3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbf96b371487517972cd10ca199ed5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c45270554952f90d021f2250659f1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73cfa12daa99afdb1fc947153983a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987a4617ea57bb9d2b546a0b328384289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfd03cecf097dc0dad8e5fd6428602290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165f331d77c88d863a30334fe624e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8846f391ec3b23ac6c4995b3ccb977292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4173f9cfa2260f0c4546e5372ee97f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e0ce4c58b6744f11d4f88e2afd8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad30d8444673e273114c8cafbd228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b40b71acc4fb0a90a915c0eb0ef83a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361dbd6b909e8433a65ecdc1211d4eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82dcfb22382638e84eda4a3a0b8fe6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637226387dc0c30d7a6d658655806d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a187017ffcdf58b4a2850d7680d7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442e46e6fc160f9c12029dd94ad04b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384de10f19d9ed950cb934f30bd1b26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a0958da2b21071252f8c98ef187b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ca61e3cd71690ca324b4cccc602a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce041c5e101e8c3e2e643e495727de8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3678570fe18b2ffc4e1c30bd1a62887306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcaa2e24b7fe08d020a87e8a4b0e8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668d2c61c9d644ef09022c837fb1e15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0d51917c9b4ffe7e31943b13391c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fabd944006c08f0403280b24a48fc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8fe2b24999d5e7aa7031d6fef4b0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca16d67b64fcba0b63106025bd541d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a8df24e9a07707d577b31000f59c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f5809e41d456c6f0a7e680b6ab4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba05a7f6f25c47730c4bd1f505bc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9bca9f6aa05129086a1a050200146316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218afdc632529346baedd99bc314d8d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63f91d5ac1834d55e2167b294f5f80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288dc9e909e5381fb55102687956675319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7a690de808269600c93247b327d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53310bc415d898fb08984e035a2f8900321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191b3e02772996465fc9992b4f8ada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda26843e3a234f9ccc7a26d0d8a6b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459460a8ccd1e03b9c2c28b43fbdf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc4a843ce42278786f3be7f1b0f38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13baa090b253ba19f28b8d13e562c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cada523365b9d4f3e9841e84e2d3e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8392b4cdedb191f18f70f41713213328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b356dfa8f673bfc4742b8dec537d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099edb79f0929b28b5fe2055c2c54a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e805b4360e4108502001f48393c0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b21eb9df3d3619bd42b05da09f53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101e58b01148b60d27a7a565db1d008333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de61b8f9ed1d00f00b7ea81496c56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4c0d8df678ff0fff9b921a6a8673f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337548dddebdb27eba7cc83a9b5912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96410d7b6c12815ca07125f18fb41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db00920db9977f2f98065003f99ede0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3a5867e5529e8083c1145e171163f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692619659db791b058fc881e6a7c266e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48716ea25a3978b57234f0ccad44f252341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab114967a9181dd65481aefe676a0ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7a7e9bc0dd5682aa0bd6960b53db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870910dc0b544fc4245093a743766135344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc82dbc6f7ba40ee875c604fcc0a486345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341e6c7a34e09e27568c1a8d8ffaa6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fbeebaf01618efb0b08792c5b44c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed78ef272f92c023218052212bd4e42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5f770f1897f96921247d4eab0aa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec527bd2b48d22f5d365c3cfa20d5174350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113311eca340cfd6760e5a590bc06b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff5036462b33b06092f4f1467b492352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e5b9b6ae9b1073bf3446d31df51f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c4a9ff22d94e35ec93e7223ea270354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b473745b9479e2f07a72cfcf7375f5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351406c61b18a9f70b8dee876992fd2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ee34e0012c481c7f8441a9680bedf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ee30ddf155b0c0f80bad815a537f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c9e359d5626470bc602effd0a826359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bfe2c6210318f1952c5c6f6d119b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a809c09c0068e788976611b648d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54006b7f388d517ef47d9905d548cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468e491e0ab2d89c50414b82c51813d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cfb5e7f468a1b142eeef21dc81495364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde418e1bc8d4a715667dc485d3decc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2319349e43855e4e18c43bd74dd86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d12240848cc01dab237e84c54e0d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1833eea68b595e5ae31da4c8baea58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319848a5a07dc4613b0f73fedb5a5527369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c68893d1c2304a9b611110fc376bc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383024b415409988131e6c821d3640af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af576beba623f7e0489d0c012c9df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77199ef2ca7ee327a46475b210475f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72177b58fb06b0d6df29c2282ade909374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00d072b6e865b35a9c90639d6bf91f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b692b2839c1008bef9db345e1fb172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870f18a5d8aebf7abb2baefc027268377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc545817ae7eab43ed35430e635a79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eaf71ca0dd139758b6ff30142de10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97eeafa7c29cdbaba6d2a58603923a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa34f948f608401bbe9d289eda3ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd53ef8ebf3f6049251b7e1c05621f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c996cf0f25527d0a175aefd0da87e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451235e65ef5b641c685d15ea591d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0804527f8c641ffb24684d232aca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c30d578df89639ce0f12f0c9c492386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cf61df3fcc132c08378e6fe8cd260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf46e958ab658443173b61e90adced388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a8c47547a7e8ceccd4f8a434f894389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edb15ad3a9a81bd9fd3ddb2d9a320b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e70dd35ec03f304471f2cb213b6c43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70fa1045bc261ad163e7a9aaf036aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1351586d6135398171805068d16c77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c16396a0f5d727916372701a796b6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6895ca135adc1175d38a8e0b9ac1d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace91dd8db2d1e8de58e1d25419495396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19238afcb3c18b241c3df3233dbfcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d370cf3e4cc4c80bafe42d9055655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62947f69d97c28475155a01e2f9c1a11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9aac53b9812e7d21bdd8d0c680daa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e2bfa6a5e3b3540713f8ff4cffda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc472fc7895b8c469707063d8d55c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778bc2da328c0b50437e45d770f38c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe9fcf8d843654846aafb09150b85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d771e4452cbacc19a8d1935e76af0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35148769c6d8be0409347b0e11167861406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe646c6233fca77807c1d2e42dfef9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea2481ade369e3360eef330d28d77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a15191aac0249b634e0241bc9e29f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99128ea9bbef584158e25105cfc7eb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46b10031a68f94901d7052b4dff4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652b1b1c62762e27ab09d34700c5e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0825d006df69e04528274e5404af04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031866d71dc03879a69d63083208ce5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286482efaca3bd57d6348495a9f69668415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e54874d46dd4a417d78ede3c138e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141afd0d675594fdbc6d5293204d203417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6bd85c9c8ab11089cbabbd4dc2fb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7b49d1d8da661707f596b952b7c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a076dcb3e8d2e4fbaeda57c8f6764420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5af83fad21cb7f2b8d5864077e42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca195c71c44312b2839d2b10ef5c74f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06984bae82f5a437ef41aa65b034e107423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6562d49451e1b0425a10d34272ae6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222329eaaff9b54509cce25df2267a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be1da8c7690622d53aab7bf05a0d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f7984074a288adaced4e4cc5a4968427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffed7c8fca04df2acb390c428d8515428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe03a1eeb870c8b3090a6199ecf40c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e47c5f7fc4f6c3c9da42ae36582a72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeebd2e039fce9c501bf7d5d9400ab9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7723ff359fa6d5c56b1159d2c094a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2d642909e6521bd66af89851322d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2c1c0e18efddfcde745da1eaa187434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698c326ccdf35d5f8562a865960dbd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa140aaa069854cff37e29289dab18d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f150475733abee3b28b98cbe19afd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae9552a0c65dc6c8fd071dcad92da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15364b815be38756fe6e77beae42242439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab3fe1294c3e737b4494e0b1d4de1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183721d9120885fb5d25d35083e81a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eb5eab5832a10e69fefa6173a93e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed034fd61492ff7db03007641da9666443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44387d4363d02f412f4983f206e6fee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ed69c0be8ea0be95f166c88b70ad4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6806b2bbab82d16469fe9b1798be208446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa85644dd403768cf0f34dbc02aeee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af786842a54a2c4ac8633694cca716448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f204a5c9baeb85b60e23e65634a9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c149ae12777ebb727330797170d0938450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9873c4f5e7f29e016dc41bb25dfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457017d8eea14ecd2c820a5fe435d5d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22732210cfa4d90e61cd8b7af2172453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b8c8efec29e708f4fe1bb1cfaad40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e6d5170d4ef80a554b5486d85751455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c769418662d389a6c1ac26219c7ccf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3352d0ca11f518fd1797a9ede7a5b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8038182f4f0d63cc00c33a99b43d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf448c86147d4738c1ea1a954d6d1e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008489415f146561d5c15c0cabaaf6b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734761d8856aed8c8f70e64d1f1a15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9e47ac7edf9f45d7aadf95e33076462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac690b47bacf3737da0328e3d4499e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2d6bf64171ad8d890cd979be8e4a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d88fddfb637868db3f242d0822282465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef920d1301bee6593d91ef2558789d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80defc365db6bf106b3905cf71728a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ff6d19a4302f61e209dd249300b85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a018fcaddfc839cb5d0d1db8efce8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d28f7e7b357cec8b6e3c03f787b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e77dab56aba9f43fa0a193a7facf3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b9f19d7c5842b32d4d0b7caae0523472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217367d80f98a966449573f87988c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77e33d58e3f21ea73ea39c342dcf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596db841f017363f082eef5d7e808e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a3d59ffdf16d60977a8ebd26352f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e85a72e30e4c15c5a1d2bf1470b6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf563a9b6a06b29ebdb95f149a13bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea892d3cae1a4fec689b9bd8c511c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996ae4c5d2aa081090d8fecf549b896480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93df3d084d78bfc557823416c7e459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d222e58e0734c290420155ceb80bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb3795221123bb6e91554cc4214299483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46afdaaf36195427b790e80cf9baf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e898038efca29ed386da59aa554b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199f018d22e97a281ffe47b1df27d07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2808096ee3b38562c4e3f23058fc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963efc6fb9fb4c1a443a0c0fee12c99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc71aef1fedf02766f6d41e85c397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae4e3f35b3fd4bc60d2f63891be4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce92cb92a20db914eb30418acb3bf12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58518fa804ec5095ccdcab8fb08593c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a461662d6bc580eef1c239be357a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d247d533186117c361696e68a0069494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88b2f674ebda5f7dc1f0d3532b7951495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b877734836eb68f99accaf033b235496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24826fbadb357ac0840870198573449d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ded2ed4f2130f40271a7fe3f862c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f80cea0d4fe9007e7b9bfb8ac3eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f858d55224fa17a575e9a6b83ec7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42faaf496650c580136b4d6af80a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b38a72489c89446fe025b61e2f174502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1d0deba701e04becc4bea796bc1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7f4c89bee494922f269992101489504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c3c7601396682866d8b57cc13bf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93557a08dfa768520a76ea40a410b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d55cba4065f79ff871c9fe76bac87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b472c9e8d2f47f7613b6ca87c1b10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d00494c2322b8a0e3598dc48b492509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a141b8a715e9b31987e0d30d28922e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96893daa17d85c2500c466293741713511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e8784fac7718c63551f303b38109512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da58542aba77d39564873c82d919f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154caae0d5de5ebbd13964f0d09680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ed6a423d123abaa6eeb08f85ba8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762797eabb188836054ee01b3c40ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f55f914e0752e6a7f96f920084db1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e407fa8dbd52f468f263f8ab0ad71c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c643dc8fab650c2746d6cdf595100519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540f211c83468cde43c82e20f5c5c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05e60bef48cc171961caaef05fce7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d777ea1594a866693865a4a3bc30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134999603bbfa242301979218f30695523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c494cae77a06f7d0553cc2e6160bf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637105bb963aefbff0f04c634d5d96fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75dd59b267793dbeef59ca21f7b9c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a5d30728b1b4c52fc0152b5e4f92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261429c200815eda130125b8f09b113a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d090b3cf45c39224e5d6375c24d00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e96e70dbcdbcdebbe54741fdf0571530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee6263bfbafa991824ec1e68578dfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4b25f7e8903f5f83a2389ac811a3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1f98dcfeb47b44d06170d0b40aa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3fd546b9368aed7c9c44fef65220534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a1294a874da55e7e190f4510a404535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894914f3b0da507837b5de99b9972c77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049922b052ad0279f7fd45bf979066537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8a026ef23c71243094c7f54de843538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d005b0af2fdbcb46346067e459a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0adb78d8264e4742fa96afd8ba7efa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62e8af8511a0df4de816a35d2244b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11fcd5795dc01045f076b63222bc47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3a614964ff87f5e855b490401d4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bff2ced28a44adeab10c4e2954b968544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eefe0a3e8c06dee5a39e575d4d0b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b31c6057dc1b60876f3bcaf2b12d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963223aba6b3041059bb4af5d52537ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25345905c991fcc2a4db9e87570ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481dec98defd757945d384d4c016331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da53d1ebd67f6be4e52ec29eb7c4e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a8e2ac81cfdb82ce33378ac2d155d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ecbe4ee5041e9aef9a4d42c49823552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2e54b1965514caab1bccb53631c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c464a8501a645045dd64fd755a6e9ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a3f777a882e2fb0e4150147910f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b9baa56e6e281021bae35c980ba0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf8ba90cd26581c8591f05131e3dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f3c1255bb88ab74ee541603165af1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7fcfc61cd2077affe9cf3d049ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35ea9742b3d7d4f71b042fe7d10205560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771d8f586df7a8172cacf68305a057d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0010d11ff78158857588be9458b07d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66db1f39439927e45a6889cee3dd178563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323da027b4e2b6470e2dcbbc39cceb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab028237711c010227fff7a30c1eb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2817e479ff602803c227f92304ce5c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36723bf82e46efb856f03dd464b577567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74e63d68a06b6c2642c85bfb8980c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6ca2feda2fc0ae25bdbf98013e1bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181944a2a877439c2ed37cb74f052231570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859478a48426fdf722c45e13c5491cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96771139f96af419380e2e8503b553572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6acbd7b101e2f348c50a896f0db8a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b7c10cde00eb5babc57d6132d531574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38f34e6822a477b261563583055cdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d36740ce431cbe3dacf9fb30373b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e77c3d29385957df4da3dc4a0cd44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae928066cc98cf5b72f38db96f4bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbec77c5fafd6ef256903f75a83f5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8fdb4d2708d2f772112d45d7b77d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30947d43d7e2dee64d6d002069f838b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed89f36ad15401b47dfac59e2e57a9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e3fbabebd61d53b8590ff3cd96e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd5aa3324da34eeb6d6d12b1131d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a06338a9603af49e29aa12e120da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e754d6d7fc64ddca97cd9507895a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3d93fb639aa3e741934099842054587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7fa988d73257f35488212e9c51a35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb0fa6fffa05fd09bf82fed9a057d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45d3b416e0b0608b80af2e83e326e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c039bdf8a8dccd67a18ae870a15c3a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf5c60305f64f907438a76391322f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608951d44308fe1db837a5901cd0d70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947cf3171ff7411ec05c42e60bd7ba2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3a0e3c5da3429273f8b83cb6b3ec7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d67115d70788c052c777aadc78aa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ad0e78d095ae51ce77bfaabb8d29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d510a0f58f12a38de39b8276fd2856b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b455f8a3d3fe17e7af6666f0c1d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddccfe16899924f73a3423332e0713600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed48fac1cc5c033919cbcaca0568b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b572d21101e922672a7981c08f499602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947d525e63d60937636488bbe76b3c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a158fa3c154f063690b0d0cf3489e55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc933e0d4565f587e85b8b3c9b84fb99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea70bde05b2075938f7d10b504a331606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918f4e158a69f06cf0fcd321ff7ee9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d87a6139e7ed11656343cf7fba0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a5a2071f93deb364fd9ab849125e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f3554c87562089235131b0b12f5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a3f3c5bb0fb79a1ba15d5056dfbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d5b32e80f5916e15845d4851c75c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089917f472a9296ae1457149173bb08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c4e4605405e026950a2685d2a3a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363ddc9601dcce475fe36fa8253a9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ed032a9fb0e514c57597df2e55593616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ab9c3cf71a59036f7ee165ccc936d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c633eae58b00967e765d756640f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b713868aeefc9e6763f302bf4123ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb57bb31b93ea2bfd1f026806a36b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2855da4f81a0f4abef58bb2e1f4a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1c31fecb030319f18d47553d9aac4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff79298051ea2f9b6d1ff026c2a9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033acc7282cc6fa38622130cf208156624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd83da4922acbcb6b0c211246bab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca40fbfab63b1764d3affc63e0c3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04806a41e1b57dae8cb763c513b4b1d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeea1bd953af78a2b4ea07c8b7c7aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970eaa0eeaf07ae538c9e5053976ae7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427183cdcbbf1a41438a2112cc384205630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ed4073e35d26ef66ee9c3dba9961c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39827ed918f484eb39145e284856e4db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb69dec4da81bb25a77c672223125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3882c01af5a04e9c838b18c1c938a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39301005c57f2f89368af8b247b43137635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1a2db5628ee3e070ec33ea6bc498b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77bca036c046e0d03857b568057cd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2adf95eb33c38924e0bb76d619dfe0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4dcb24800e9fcfc19aa1e7c3fc648639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425705fb2e48ff823dd652d3bd0e5c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8518e266e0e51bc3c569e299e3d53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e69f90cb683bbad18d779a04132d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939e5f087441404f0cc2cc0755d5e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c187d9514d38e9087dcf99b5489e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e680054f30df9cdcff51e649e50440645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213b0eb4b28787e3c8ea48fedb2b2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f06526c9e1f82f178409f023f155e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb38298e8501401eed6fa66c53d07dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062681a4bace26b21ce3efbd4cd5fc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902bbab24df84eb212bc3c987d6ec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa45d9b346da1afd7996dc3f6c086651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02860d601b04bbe45e6851387a8ca6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b714646de1007fa984ba8170ebadb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40124804c7b7b1e906529f30ad6dff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec816386fdf19b4f058d683fd222b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127585046206ba49f3711af1bb846d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ec140aafb5d9e15b5f13f70a82f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85435e5c34bdd416a0113704fbf4a25c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd6efb3d3b51ac9be85188a115ff7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab292ec796a1243837483ad0dd3ac0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c52efb87fc59e54d068222a5789de2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0770547bd820d0a5d87f450f55307662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70baf8fbf2d7d3fd54ce42247c65962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f11723fd504073415797f4e65dbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc523f1cca8d33d6632b2ecb9d097b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e16cda7354e1d49b2aa10dd36974d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19236086687ac77b6c5d04745b88ed25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a554998379203522c7e28a9f6b379668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74bb8d870355f0c7f759400b30df0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3bed4bfb40817df31979509362614670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090d05aa93de60cf153014611deb047671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2288033919ad765e3379bd543bf102672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045575a8a752e6dd691740bd2219d5e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1876ca4cbff810c4590db8d192bcd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1db17178917e050959a8fcc5b1b2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951768276a610c4601f52de1ad598fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e388e8c241ec8af47335d7a6f453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d1d739e91df9203ab3104055282d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927d7b0c5834fa0fd2e62033d98e41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9bd740a2f7811a862faa175c499fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba5e2b460d5d635813449b6a1e3599681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b41650a12f64a8cb9e02fc02a35a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa5c02941c97ccc8b26ddbb4f93da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de28c2b4ec43baff047bb40c82587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8990b8e99fd0a180f7759700bbc9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c438051f779f206e514ca547755133686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8da0bd6a3e0ace4e3375b9c65ee28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd773b7582d9acbb5be0c2cd98e8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3daf4ceb19c8e51809a1e663714b58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881b6bcbb814c1aa6aaa20d6e67aa90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf18442c141ac41fadc93a422094c8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c0655b012f7016dcb53bcae4ee246692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97fc02d3d8d3666e45aadefe349dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100913dde006e66ef6e787c96e9b4cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b8e17f77905055e44e5d71918ff14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cfa9e83c08cb122cc0ac98d56cd92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f927a5dc3503bcd873e0ebaf256b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02bd966a504d4ff221aad32b1aef36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be86ab861824d37d3b5455acb717a45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc89333d640fa47828bcb2bbef106d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062b151f922080e80f1e89a89a5bd51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd9913eb85f27dae307db31fc428d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715407f10ebe2069f7966686f9670a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d4f81ac6f91e59fab090f01b3791e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d6356d29246ec20457ef81a51f2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d686039b20ad59a099a911302f98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154957e21efbba27a159b9fd8548e36e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ec370bf2eecc2392b25fef8948e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1951583573200335d7ed956929d58cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a3e98c9da3f578f22161490ccf23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791938c5cede9158cd8d092ff5c59e8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4bc25b078336ad182a2b86a25f8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1131fab8db7da3e27d95387522cf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b249d9e7e9fab1d7b83f2a1c3ac4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7032a9759250c7a52cf2573ddcb53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c0754f51184db9c7b6ddc617eb016716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d104322623bfdf52cc1d3278ae6270717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99a36c2d949c81c795644b957997d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a73813a58d595164ce2704c6b4b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d215d2d64e97916c059be357e6b7f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbd557d06fec432e0775f512cb247b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf9e94759348988dd01ecf9a5248c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36015fd08902ab02a6a078e1befb0aa9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6620d5ed332d2aa53fbe0d06db8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e4d83d6e0bcba270aa716a4eed01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329190a346760ef3a71dd0d7ae04e12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782da499d764c8a6cd1e0e26d695352727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dea99c128bbd91ba98108277ed655728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdbce3da194cbc49ac2035fb120e06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e05eef62c604e0b1c6ecf4c3e8407b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1686f2199cf4fbdca11fde4db85d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7be78fc7d2963056cd100da5d7d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d78bbed8c0b8b3c77ece7aa43e23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc1cc874cf501044f00410b5478773734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca99ce07534151e14cc59001c4808735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc860efb1d64b8452e34c481d35b04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f0b8c0405968f7681e41cb338ef1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422b3cf230b27f8662d24e3f9917e06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e194a357abdff7d3df4b5b0d424d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ac9d4cbbf6f3b9908b645f1ad91b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b30146dad0603c3caf0a9506fc51a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565e31a680008a92bd54b17c2a8bf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6588d62973fe7a62f8ae5e2eb7c64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a172d91a75225eed7fa45749f3cb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4161a5db881b7b6e08ffe8970b9c52e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534492fc52b05a3dc7c7cb11cb1cff04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71eada2328d5af7c39ec6ebff6c3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57de7db25e624377ee2c0e4e504c87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ece1213759a711009d25a342c6172749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb926ae8b466cd8a8a0bbf692e82efc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800ddda916957695d126cdd54e16ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866916ead658155f87bedd9d2bd67f2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbdc4314d145fd72f0023507448f10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5884365529c6ac75ef2dfb80974b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1d23276a3898ff4cbf0c5fb15721755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1b3435e033d10d3204d3962d1c27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592671832c4b857d5cfdb673b349d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee076c724524c5c3a29bf998beee6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d60ba559509cd63e83ff31ec7faa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec70b2d5e37e1a3c31b29b1b0a095760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a256df71194aa697c379b921454059761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53caa61694119b5187ba59be4032820762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54325ea49497193c18f8d8e72f56f059763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf97b27eefac02bbc4d760aba8aebc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83ca3b31afec6fecf15993968a7456765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe509d9c4fa8afa646fe6b6d21aba51766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7bba447786d1f929f0bf7586c9ae5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>