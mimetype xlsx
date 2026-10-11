--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85b4cfd4a0a09ca87a0223e8e290361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494624fdadadf1ab498a967ccfc05b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dfff1d2a200dbb0e4375b98781d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b47ff662bb7a43832b68910e7c4eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654158c4346f868880336a65d2d398ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d0d14471c8113be11336d4ab69316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62a8215300a3ec637789a34ad7e3d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7eb66cf29d653473e1946bb1d34f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340e4c04b1e9d8c00d4286d587c4ee29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11435ddd6824a457aa629e0ffbc29610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090d0e4bd2855ab3dd09b675e119fba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b8ac50b12ca8e7e15d4f8e9639e5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8bd768cfb02ce233e02d39febc3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77606bd213fdd40de19e38041b0de35614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14f487ad03a518a3e95ef62da63e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad619e87c927bc7671710057e718c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb69c9189336107dcecc48e9845dc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746f3c2da477d32a3c7455ef6adf6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692ac5bfeb6599007811885fa46ca919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25835f7e10070cfb9679c6f9584afb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74f3167e80558f67a133adc1ac248f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242a2dea9c9353cd3348609605c841a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547461e9c96bdf4f82e68e6bbbbbb8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc1707a10aee201b847171b7d23dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea150f61a87ff235f91fae36c40f1fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19536b2117754f1a58ab3af4d29920126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bb81730a3e9a6fcdfe8ad18f7a36f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df07e3537ff20f55f2e24681944e7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3463444caf31fc8bbdae90c20a7fbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf6817e1b865f3eb59ee4cf9f51b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7699d905d9e56df7dd235c0b4469631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a654ddd843906a9df1f7ffee93f1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff47b90f924fa6186922476d18917c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822acffad2475e13eb7c3722d5c3e0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01704255d806510fb368c5fa42a9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4ef7c44697c3d7ea9e5d4ae5a3c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23993a4fd09250b4dbb57f60bfc5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443425980d69cbc7f437c6b0f1fb042f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed649b19e78de4ed785fe1cb437c6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341e341d8ee32aa7e85820989a94f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab2ae406ede07ad068ea1bc22c242141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3788375c38b0c3ae99bf4e39d6c6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751ccf565cdc900186c6705e4202c4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fae677b05cee9bc9e24b97dd09cada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d985ce0be33cf8bc8968ccbb83a2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840721525d07247716c3fd9b2ee85e0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c5ede67197b970e17f68ab0984fb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b483466a7fa46bb3357358350aa954148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd24bc20daad4e878503757b5a7fba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c650a59b700c24955fdd9b440ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac92ec7109c5d4f075454ecfd0ace551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb54a0d93cb94a2b56fac8d59de8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e66bf75bf945806fdc232ee3cbaed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f0d09ecbaec1179d796acb58371b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a6c73d05b52cd29032a6b9307d59b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9de7c8e4cf7adf7f838f8d384ba756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f83da6a2a9b35c4fd28c5f6084e8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138cc810ab008e250bc47dc749c2cb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f2a28e055ccafcb7130388b6a49ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d11799fd111f81dcddf391dccf7a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7471414bc96a264a328f848fe74b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d2f11bdd71d982e4796774685e0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d966a105a29c5c5eb280b8e96b40763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1da07c9ff42cc6549d980d179d5e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5697b6da58e83d02be854504690ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b18fff02e5d97ad2f87b4fe1aa42e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d723a5917236ca3a2f6f591f33c43567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079f6a672bb6698a610a859e2044acd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e02a42ffba76c563ef342260ab8b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e670e79e28274e84157588e5d498b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd39719663f2f3a1279d8163839ec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc56e96571a95db9ed5da9113d4d5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812226d4d5a98f7d42d4f288de38429a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c09f523d5091943080b96d41c073974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b64ce8c59df178fead6300d9bc90975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de31db0267624dad616598d3e47a2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d3fa3f6a807447ad80c963509780777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8b8753041a225ca6bbbefff2a339a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a067dfaef1c6713f946b84ef6629cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d001a191d2f5f33b5d01a6c562fda580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1909e68690d10afb69c47159834564381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a5d2213e5a9d39088ca37da438d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0a22fcbf90d16ded63dc919c2d5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b7036f3a80358eac8bf49139d38184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d09f9c61043753ec3d3689d4d0a7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3300eeb195ee3122780b64b554dcf0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb70bc40c2dac5b2aec72e119b1de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe7997bcef98cfe02f65c024a435e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51baf0114abd5769c372c9713bfc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9053cbc711b96db79684bf7fb1e33e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9289950805b57ed490817a0ae75d2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed698d4d73c6cfaa04bb45126b10a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4413326ab68aba2feb64258083af8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c42e352e817c2a5936fe5becd42594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6326efc35939881e4fa28535caa200495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2214d0a673d88b1060d02d07b0f6cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee756e4b58315007f0c8e67a3235a8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f445a38ae98bcb33e411884f628c8d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb040e0b8228091eabc423a7e8e498499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8694d400bb4dde79625172a7857e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4af7a80bdcb1e3ae6b9d539b628d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acb8bf3094441c3c5fc742ededc20d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d8feb8bc228618fb1424c0dc39d47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cf8ea72b4aee8ed328dffb915d68f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78324eef55e5d6837075d9a15aa3d74f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6570f265bd57a01672ffc850a8255106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d41009b80e35667a0f861a79a3c9af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac651ba1580ffdd75ef81a0bc186aab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cb30326734163a8780a864df29f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18b6441d365cb5ae06ca0e72cb251110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494ed9aec1cc404fb425b0f9945305111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cae2c680a76f6d7a2703335e88383112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f338b9fd24f9c7a910b4f72ba1f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb921f71ceb9dfe62c2b7766251b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724555c04431ea966cd4f024f35954b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6ea90205b33b22ab261a78e8be83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff2259650a717af1fc6969a5488db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f504a2776aa04686837dec277f0b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b67e488814bbd5b36b64e2da7ae49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1722f0c1f52d781274068f2b5b5e7d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5303c00dc581d3a39cd6145bc61f7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614f3f69e7ebcdb0e1dee553f1a3ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33088c38667291ad87119cb85173b7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eae4c90f99347a8036d2dbfdeae44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5027a54026897ffda15029f541ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc24ae047536882ee9546442a81503126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3c3ba50e2734f0337e7d06e8ce1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4dc17efa8da399d314b66f86e407c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40cd1d4086436c83e2e885d8551d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62483eb804ca0f4714cfb97aa0c197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985b2c8f7eddbfcaa47de38521691c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa247880f415978d0c4c0dac7a74b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4fa6f47c1b59d45410c86bded55da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c262f213430563ef2eff45eae83d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c30ad6c9073f4715b5b1808b5ae2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077850de29c574590bed4d1d150a711f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46c5e9b4a7ac016da460ec7f4f37f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198aa9b65f11de038be3c1086212f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a9bf5321cbabce5c5066cd7674b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1bb5a91083e6c52c396201ae954dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc92ceedec633b8f52464d829dad39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554725e999487b9d8e176003f8ce9df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707afa15f431198a30f2ffb58c4dbb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3555e815bb0d50f9372e63cdca89e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96d8bd660b35fcf1b5fb6a2f8fba8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d258c0fbdef2a423606acf2126805146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187ab7225140a3a474bbd93a77f964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77232615e3b628544c3806dda3f66350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48fbcd9697be86711a3477c79c728a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b74a4c802a6d50c1507882ae29ea90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cb9e199b94be889fbaeb14af66c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a88235355754baa5b937ca91ec9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793711d6e088caaab8edc936da5f6f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb5eb59a427ff88cbcd146a99e5f7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6625172a37289513a77bba5e95be26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa2a27ac5f1ccafc22cf25b8e5e604156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da5cef2e6ca3bd23148d34be0b920b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d88adc91346a1601b0d519b8b2bb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402665f90042e47e12d37783cc218a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c5d7cc03cfc41befe380bed2da01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3f4bbf1f8f3c7f8a8ca1f83b12e56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b693c223862389b257a19880ae5bbff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d644f67eac019d7ed75fa70a497f8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1a1f4a0f8393fdd1a47daaa15d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d33ccaf21d5cbff1ea3a52a0d5157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6c31b524bca97f44bfe3e0bc4bd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c67c872babc44b584fde7ec0bd973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5188effcb97332ccefb474313a3e7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ddecdea8c987192f746b7ca8b5f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e45fea787d891ab9f0362edf62e12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d6763ee3c306d4afb93248f3b9bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db725d5ac152f744c3af4f1b3f6ecd97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027834688cf81aa74890b26295d119f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7676bbc29034fe8716a791a8256766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d8cd4d4adbb8f4d651b728a313855175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d01ec494269a7662fffd2acdd05fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820b27fd6a1bb495147516919927fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9e801ef3ffa10afbb3def3495add0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332af65afd5c6149939639269ad058a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a63e8c9e9c877c7b3e8db41d358f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957164170fe7f52c36d0f30543fe94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88e1a7918ec3de137dfe16219404b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff6200f2285ce1db656d649b0d8e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e561864ace7271c65925a0bffc463184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ddf704bc517934457fe533826260185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0af97aa9964a7104485b8e7c91870186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227dbf81f932445707ac31c54f840a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc2aa37fae112b06fa4c3b35e97dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61e06dd9235471657ac4c56670c871189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841037dc68d05df43b791df1ed90858190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d851253a0f23a634c957593be88e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c829d47c4436b0ec7ced96c335cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a931b5ede8af8b7f6f0686b003ed8b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7a4aab6f4496fb31c379c4fcaf7fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc084187521c59d1d3f516c882f33e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e608de62827c0f446bf0bd1ddc1b0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994dc21f1559c7c97d36b56968c790197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d29258c57087c14caf6fe301b787198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866ab8268d10e7bd4b82a3f9e4b47e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9c8b896b8ea543cd2b93ef1d12b42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e2fbf1fa88ce60629ea458073871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ffb44ae315b00fc107fbd39cb6d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef94c23f7f4c7b5024672b5bc48f809203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fa46a91d00d22daa174dd7fbb9571204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae302b2feb6cbe711fab460aa1546d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991d418ffdebe9ad6ee357e11b4938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1983598091f1c02ab78aafa2f7e5622207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7fa6389a3f954e4360876c8d46bf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c979a2ecd1184532f41363d876748a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e79a4778bbef51e68f831ef25068c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79fbe1f4fd04320d9e5f8b2b9ee654211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c674bc27c3f35492228936615c461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f60db91b8713759bbfb8a38ab130f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d117c8ffe0d82dc343bcf6a11926214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca9cd55a4aa7f149c4db1c9d72f79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e9b941e4a44cc8d1466f1672b4c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ec1761448ee773a09a57dad4a516f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e354a835a809533025d4dcc25f42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d73c7c570732417a5440a179bd82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2072530a8b78762c2566f22b73a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649da15ad3570d9fd7d092402db2a55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d709fa88c2a3592082e2dff7dbfd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bc9b7d03d0f8d24effab07e63c957223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0b83dfab7fc31bfe9821a8457d98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378365729a8edf030923fb129b48223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62727afa5dda79e3b0abb028ccfa85b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3720d0e4cb4fea85a1ada824974b7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492be724d927dae341e698beeb81a84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ac2bf7e9da04a6afa0fef4064f691229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bad91fe507cf767e7139f9edfd47fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959815f879169ce4179b1300f4b1d3ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf175b47248b4ff8750e78f59342452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2eac9db65b36ee382e7acb21640a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c42217bee37dfa76d8b5188d74ad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12def6cfa2a52800e4804652e0414f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c15ea16b2653c4203cb7d0fa971fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f86be4eadfb10098382523d687d95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b5070bf6593592285ae96677ebf28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2870a5f134030cecb7d0c27832c392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750dbe5ca5e9f25abd0810e09c57932240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6a5c5f21529479b48a5d830395a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026881bacad34c0f07f6a2b696f289242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb36a25c72d8319343818618357c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2755814565618e1bc7a43fb15f8daf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae4120aff0ebe149c4f54c055243e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9377e205ad96cf312dd2b9280f34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab3ed83bb4e60ccc9ddea25ad01179247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532751c83d486378f13cd9f29a15cb73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917face351ec59315f7b5e921a5ae9fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526343ad35f86f24c30410830cfe64f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc127f254399725a0385e23718bcb84b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3ddfe50eb30e76183e4281373098252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d1730f319bf5ee061f53c54213736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b940d89fedbae1ac657646e4f3890e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2bed024101c3295c8b01461564ca3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f359a7587abf9523dce0add293df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86056d6c434c85974d75b71345220f6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c82796ab546cdb546f1b61f687546258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd2583b5aec6ea0d28b680b1284a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a861ea232b4f9236c860ec8e43b98f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9f39c5b448910eecab43a90d22454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924330db6efb01da6e880d9188a32611262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4036569add9b39dde5d26d29058e1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d6c8e63a9fea28cd998f182ad94b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6471ac1dca9f803ae573f3a81814c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923cc203a2ede2f2c11e48af645118a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf5e5ab65cdabf7815a3c143141f31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd29c5d10ed42d4c314b442f477fe2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab673462838cb5fc7a9f57de8ea85d39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60543631ecb566d39980539ffe5e5bfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa3bd7cd8017d7309b2166982b785271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86d7149235151fc41bb82a540acc4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d247e19ef2f506e2ab6182cc3c687f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35cae476f2b9b65b5eb1b02552382f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72a5af8064f10f407ce0a89e5dc018275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cddd34dcdac17f9352cef4a9311cce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f557561aba5adab8f2edadda6c51f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a1f8cc946a85731216f54b7244dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd01ac020d9c7c63168ae0ff8e548b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488530882a5f60643656b746171e7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ddf101a147eac0551bb7f8949cc1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856ca4f5f93ac68b7267befa51807e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31f095172af3758516c4c28d25405283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aacdd688e63d6f708afd55f71349b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4022d908d91516118986befe779459285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc7fb7bc42a1eb4da51f6d6263c0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780032a7631b5b9db822be1ae81ff64d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ed78242bec5293f8515bb600b7854288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1bd69e540e93d194744d5a415488289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3b9c5d11013bebb74235525eef39b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcfa5bb353a849c3c76626f99a7453291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5b5d731df6fd308b1acbd3e5a4b66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12fa2f8ca20d71d10935222e8fc2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e1796eca461167efe3b31565a29c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574273413e5f13495792405ad11a0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf572c474c9c5c56136450806a55493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c02759edc2429b20199da5f04200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d50788793a05086980b4f8e4dafb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d790b0680f6ba522ca4dcaeb78b2604299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ac111d356d906823cf601cc5f8cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f71a39f943344ac62692211ba867301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0a3ad04ace6d7e95f63725513261302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a8744e6a2544e2774171f8171b4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee8c310932e009c81a0509783bb56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4557e68e26dd7cea78fd6ef7c83d5ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd51c3e204f1bf086ffd87fb79d7cd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb5d26e974581649dbde9794e9787307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaecdc1c50fe26f5c78206bd02e566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350710014368e6395131da67c51542d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c542c2f11935d0061cc13683e922a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14282f4c4ae764a5426878d6b0f3c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b136acad0244d8fe90a0871c8204bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7afdf57c072836abd4e62676af7053313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa757f2461bcaa0471046546e020334314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18281cb90c8fef5e119661c57372fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962dd1a9a74da7ffd78ef29a733a35b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaffd98513df5d2d4a88cdc2328ef3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b3bec9e9b61d265b5fa92965a32a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f53577f56989cf9a510e0ff3818e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795827a2e4de92a7e6ce85593eac25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf18df9d33c774f706141dbd403238321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad7abbcfa72836542f055e95bde4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f13798ce97593c5c56a9971ce9f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740dfb26b8b423167733a62fe4d047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309053748782fc64d411511b44ed49b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119670959242eb1410d2f822175f236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dec201198fee224948135a8a98a7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce53195203f769b63a958f6497c1b2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a22ffc563b4da55d071afedfa2ce7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e015c2be1e21275cb4fc7fc748f0428330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75857a3ac69f9e60458d7c831ebb2c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a194818ded948a173e03c4cfddd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fcd95b48391a4966e4675bfeb44f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ec6c97ee6f83c08f94d2e4a815c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36b69a01a9f6687be67836cfa0357335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf74d07c654b56301652d6b842d9b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa388cbb47134152e68c324f326ad1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2c588f2b2769e072f9b13c49c2f43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4892fb1ed9ce94837ecdf8f189818fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba589de6c6dcbd510f7bc735154ae5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204f2e4b2fb01f2c47809206ac1be0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98985144d5eb9e2d3bad4d54054fc927342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47d9545c255e2c652ac599006c6000343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544b258ab7ba373251bdfb55b394ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e423272ebdfde2450ba56028793e86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73daf863611938c47b5e636446e48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e97e84f71e4b1a037579403e922bcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc91d8c44a453fad183157ca2787345348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587b6e41d557cd9448dc4ce0e60718349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3854ea1c8b002f5cc3211fc141b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbbcb188c70e1e74d55df3636ae370351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2200adda4672ad1e5b47ad23c365116352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7374e6cce6f77f22fa41704567f79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbad733e4bf7cbc747528cb197e843a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de540376c86352b395d1c79d9d095576355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79bb9c3b79ddf910d2b15999fbd5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943cfae42fa4cebd6808f189d2a8eb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaec13083d0f59e3e5efed7208cf50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02586d0cdbb28c311928c883569c2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b98f871f797c951173b41677396c48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0668e9c0df38e5d03f83aa77fb9373361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a739e1682868029861b745a405de6e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62ac63be7b443e7bbcdaae049c4b48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2e87e8ca3eb6683c4ee612150d09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17459d3e9c2c7290ea350ddf90a3a82a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc19255f900b86bccd4ea09985577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf194dfa519ef00bb8d6d233375b08b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4259a281a7e86167cf04c4133ec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5bbfc3a9a901e33b9d334120f6a92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff633127269895651faf7cbe776edc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f791c5f21a7d50f264904d9147e8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506fbef57300f10fbf688816f78dcb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5a313d6caa63726b6e7667f1eeff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ddef76d9fb61bd506abb6de44030374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0712384cc058bb7798611a3f463af77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa406c37ec88b07f147e86b4b1ef9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b70513005cf32309c3fadd61e6bcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cc987e3738b824c755f6027c80407378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff3abe9e26133181c17855eb9b489379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847aa04a4df703c3896631d78091d09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92019078c8c5bcfaba9fe7fe45ab7fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991a877449a4ae1c88f48b55c4cd0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba40229745f0533813a98681b5935383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca20df4f84741eb174fe791b0bb5a48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a4303fed3aa5628b0400d8c9c34e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5928a784e56a26abdc720d5b0a048c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac424c5e98be8d81e8d6c01c8dc6ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e903799b32b969f87f8a1edc61d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b444787c92b23132c6756eeb023391389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447cc46ae28bdeb102b07b47d903f59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4937402b08d4199291a53d3f3ef9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4543506f2bd332c3ef08f45f971a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdd829fbd74c5445416b355aa9501a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03798733afb514bc1d7522adb0255986394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b128986844436c7e03a1a837d0d23d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686eda87b960db5819b57ab24167f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3986e5894394122bbd01240479ef8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b54c497ef117d61fee117f9f585cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660206f622e544802fd25e33c364e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a1503fd182f32036cbcf82520eae7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c250cbe964c495d11e0036d8af998401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb147ab0e3e3b78db7f636a82c725e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85264f9254f0668e1e0d2a7c2af93c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f52270b5f63aed4e340d32758e4a3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fa087cbc8369b468eb9e24ad33b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9475018aeb531a659b1772d4ffec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040a93e872e5bf646c0f9b15e2af830407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34b6ae04bef414864b5d69c86409c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1559dd6c0b18008df8d3b717a12f2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b097c7d84ad3429a8260e43c15623410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc8c25965bea93ec630884113b7a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f9cb1f7c03baa6e39eb227cffd43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6105d8e9aedb25d1b1cdc07216df5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83345568bd670602968d1fd9c5d471d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef08a89374df4a4bc047ac703eabdb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a0b62301d7e6fa89b0a1799331184416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e32ade8a1393f6a1770c28a4c0171417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b1df6439a08b5d6a2da19922437a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f579188852581553bcbf43e500ed4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0c75e64b4816f4543e956e9c3ed7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e57c85a1527de7eee62121b1188e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef825923d03c289c054362487cdfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02fdee3f58b66b6875db46001aade0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9052015c0bf87f5bba973dcff6341f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362851dcecb3a9d8443cda5ed3bd4762425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96583b3bbbf37c8181f85fbe5ff4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc64431c9b818a11ae33f997ea76133427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe88e337ce7db121b84a864cec0ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf46a3ce03b8ddc5c44eaff99d422fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6554828ef7a8de84fc43870cf3bbc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611832578ce4e42a5e02d64f434a861431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbab44a6b686b6f4deaf2774c19669432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fa44c60dd6b50a5592b54d6f9d7eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30211fa665ea50faee8457e6204c590b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0be70a3b3586591e27c873368da3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9e4926a23175266f8527c6ebc9de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec071a65fe199dba7f7fc54018e40bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c0a2887cafa089b2a942e59e9fa31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914064746d0b40aaf32f40f2e40298f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9e661cf5e73cd0a1207ff24e82e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e526f2eb055ff4126b4a38233b0ae5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c2f0825b596555a5a38b2e1be6858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b6191d18792ace5a0675fd102fbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e7d0d3fbd6e807d0c7e7ce56621de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226c8cd4c1810a5373a79a38734c2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b53c4b7dc98042268971e7bf8e240a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39eb38f5a5e0ff058fe23d145565c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd421cd231811352325a77ff39ee77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c187e12477745bc7e31f53ce004d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50044c882aa55eb988c1a733c2d690450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e46d8848903aeb1bd71631f65e78c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a2f070e3b19ce1df89b18753c0ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed540c41a9aff4e69ecad4959d23acdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6f939329232262919f25bd74bca0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2407353a728759dda67a4895f6b09f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f0fdc043470135680349c647b785f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791657b2f555066d8bd12b2ff59420b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc5cab3285bcfbdabefa77b25ccb05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb04a2a5725c4de92fc9760737ac6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43ecc2a0bbcf2b6d88a07d67fb35d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99eace4bd3b8e189121064bda6a933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e47f51fffbba9f43f88b0b201b42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a7162a8355162d2691cf61a3ca89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb053214e3045ce3a33024ede6b273d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199244ff2234d6e003338ab82918f1df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d67d7f20c9f74b04eb125a902bc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977411e043f30177aedc0638624f4c93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d513b08394d9b4a7d013a975961223468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136f756ee0665f3376ffe25e5baed41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094634137a4821aa8b779d7012d6f3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4600fabfabb1d70f95354c2dc3402cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14b88087f62e7caff4a038e1e29dc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171145e65377e1d95a71d51ac8213e28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78bc62b0fcad2b9ec65a8e5d9abc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9fe004bfab125d021191489e4852c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a985ea1158ef5cd60478209213c7fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e99ff87e57112e9b4e6ff076f584a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934af762c8eec7982acfa40b592732478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553471d1486c8d69ca5a7b5f1ff4cf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf281c5259bc19d82a55bc168421dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0ca7c49996abb3e71528ce7dc165481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77599ae94dc9d2b6594ae1d55f402c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec15461c0e001c03d4d194df58822483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe039de50b5307ea5f073e930b134ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6d1f8394bba18ea8a5629be786d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38907e859cda5b04966d9bd9f5eecdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f067857ceea98035b2bfd38f4928af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa981aad794696f788fbe93a64afe53e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607917cc9fdc92c2cd5279d7049972489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf32a9e719209e73665369442dfe649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab4394df66ae3a13811ad44d79581491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ffb4247a2255a52ed32fc1fd0a2fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b1ec0d4585a5479f7dc19e144434493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62edd633cfd7c0e343d05fcf8a3e40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e27b2d5cdd24478e0b5f057547aca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef42eb9596c84f5ffa825c9a52c937496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675261e15ac0a4b0f9cf49a87a4566c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af67e57a8cd780bd8eaa447bcbc2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d36eb3665bfa88dd8052af0ace23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dafdd10aeda4ecc49223325c589ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c5a04c0fe5cd86190da1388063e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f807eaf6b24f86a6f0f778aeb9ed25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ee2aedddae0cbf4d9cf97f9ebe711503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc0646844c1b2c5ea3d522f22c62a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4858f850faa4b929c16763abd25dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f3f7265d3f988a403faa657d9ba1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34933b190f2a2e2cd647628588c35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520abbb693762ac8741f426e25d0c19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da0037f987bf33c4fd0339fb27d70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ff09760b56b2f850562f29e97e37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec889a9d1acd7d7eb2f9d876a036df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709cccd261736b6d116de1c06099608512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb922864442b13eddb71571d3d502c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc043abaa79888ccc83940777ffd556514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b8886c00f9a91d2931310035ec4f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178fd0bd56bde4fdf366eb299c5953516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48591e0ff41637ba8a0d0adb0a4822bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe400991a1d8156f3d30f0afd445df8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f46e928a88a0517036692c822562519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a631ac6036a1301f24efef5921136e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391594ca004dc2bcde4f64043ad2340521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f093a3e8a3375acf8390ba71fa731522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d08e222cca6a43ff7bf1c96e3a9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0755491387b6d054eaf0d6050e03e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5c1c2348bf20d2e24eccdcefed18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d794484dd10dcd268be8575cca03b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd463e8ed67a510f4377b5dc8d824527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc05d681b705019a0d49d757074e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae77849fba5c9873e8d59aa01167c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc17e3150b395243b962d1b94d2f67e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800eed61462f54fa71d9daa2c253b85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40623cb8dd4f90fe5374ce1148609b82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cbd47e21d0634037a9f45f2ced93f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8c29820dec56200848dcf07dabf8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c9be6fa02210218c13b7ade7d694535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778b7cba342bd1bbbdb54c77b19d4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884e70e4d59fa36f090c9979d62c4dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8512222bf949aaf64d82e96949da63c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5c48b5820fd7915bd66e3afe4e9d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711082c179626bc2ef463a004a77ef1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffd6b108cfbfb3f1c647314bdb565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc0069708e280854ca1f65f7595257542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d833bd800c8899da404458aac7cde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea9eea992a987a7afe124bfc0e224544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403a47cf64abdc5cde836fc00e2eee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf23dfd40f7dad9f8f00d16b24bd0e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de2a2a0debed7f4afbb2d41d64726547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e9917b549dcf1aa061465bf42d9df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3736b2a51e2e9d229c86db98a8a23b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca3bb84bde61b6d7b1845f175c94c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f91a45b56c0f7b3334ede896a445551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026e6f832b36cffd3bb4057915ccbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7a8c0e79c7dc3f81faa04dbaf6dc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ef7be33088030c4523383d40a323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5611730000da727d2afd170bd762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f8bf7e64b0ea478a3d0f6974e5545556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20abe75b3a37db8f303783853c3932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1496373fe86f07831e11c8b3ce4db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f65ce88248280983b97d9624fa161559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b062ccf554dd157b65f31701f7362c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d6ae4bae166f9b30f20ab28a697c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387868e30bbd9c227164bace5e9b7d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8042e6e25b2d00b51368f6f906f6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6dff4003cfc262b1ebc3c8c48e71c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391192a144d0f9dd882f6af3f0c25a74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768461f86871bfa58134175219dfa0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5756b63a1b4e3673973bff309ee9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1e33b4b0c949d57aa2e02eb88393568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da23a4dfc43a8ccc62a243d95eb74d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568ed80180e1cb1d81641044b10917570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5e7cac4fba7edc109979131ac7708571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5b8418921f37d20eba90cde2bed6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21707f02c8da7fced2b6a1e802aa751a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3856fb0d5de90ea0be97342252f7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e55fdd575b7f374b41dabc4b28107575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84bc72187874fa8ab1a8313fac3209576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320309dc8da5634ba06a2332a4234201577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3a50e7dd8dcfbf459a5f2a4c332e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef1f16a0160e0357279cbb31695441579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e3893fc66e0323c69c45124d3f6d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ca436a63511c0080f073b89c39886581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30287e552dd9f84584af7ae8a11c21e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaddfcb310bafc53ad253bdc9b6e4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d9f0cf09bc19fabe5399753e2e93b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b399326b2ffc808d982f1cfd8668e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0e27ea7db7c43a3feedda0014f65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2605d7328d0369153e7465ae149f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3ba2162bf2dd55fdf2869ee9a2cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4fed23cca6a5148e95f31a11362e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15ed914248d8c880cc958214e1747590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3d610eeb53989580c34542a4e77a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd673a38969c602f369cd06bf0864005592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd4c4c777062409368a2069e7a01b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f735079886bb3241db6101e3a57ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad043e4d252e59c714419c42f4fff9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c5eb9ecc73d91c4921c31146e4052596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76943d9f23130ae34ab26c2a23c6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a96adb83f0deea99ad74e510c63b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ab05f92b2ed6c1f73912f9cafb12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aeac16bc56adb34983b38c7aab886600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0c0bc416b790ed18f536de60332bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514f2b02dc66caa333a3566d9901fd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d620a7b9ce0e49023c3ac574f51337603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25099f988d7e7b6ee2053691898900c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf97680c852acc0f119c07559fdcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d41819d167e6fce40f9a7248f3c6c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43cdb20157ef4a9d0b94bbbeb51836607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f011ab3cc4f2001a1b2272ef25757e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589797727e716d7dae34c3e42f4f7333609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2283c6a95e42e506d490b83992cb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f978094731a98c71c1ae376cb5a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ca7b6e5494f1d6e52b14c3878ed32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcabf8fb453d90e173fd0306f47152613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509591a278ed481f900f1a1f12879c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01751b1661fd18010caaebcb9af35bf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8b0fee20a07ce79b297af67f807e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141435d34d2fa554d3a7e97d98f9eac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850cf8ec24c0513ace023234ea5621618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb55ea03109d027cd61a06c064aeb80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b20d4dc7f3b4c964127807c4f50e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a3760b0f2e3a30159333e6acf290621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06161168202afd99c3e2b5987add3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43379c649d744469668aba8d78ea6fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb472485e961dced84227b9fdaf0d999624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0c47e0f8dc6ce409a0f909e54490625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec67a0744555f335b2be16840c95d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b6bd264cac276b774ef6535fc063e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d78f4b94c7a9ba1de89ee2321b988b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81272faac4de8cdf6b8fe037fdbe0b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b48fcf3b66581000ba73e2b5c9c62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06aa3b33fc2f8d29b53714ba4182a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995735d75a8aad979524bd9b122f19f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b3030b1cf26b27d128b9dae78a78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859876069ca1e555fb040d44e56919634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff81eff15c0c8fab3da9d251b82f54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f290642d0b2e8e48f08ab2de16886c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188bc9b7a09d8a7c0b7d83e86d637df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c807dadbf9e29b58a070bc778388f6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec882079a1b65ba8fd6a6080e4880c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f52634db9dbfcae66bc91b65da65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a493d6e2f8c04dc2910ed9f760f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dda39ad468ff10ee9f28841fad524642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22d65259f4d8fd012b561f2c31fca9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b12ee4319872cbc165b7fca1d2ee16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147b6347cb3c5415392f059fa36cc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6396c84cd4a3c04ac541830cdeb4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c230bf7ee6dd52fbd12d5b5292acf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff630c09450b96ab665f05ee3a17ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c26b908b61c8fbfbe8546366d66d05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032189bf796689a8cab3883abaa9cca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05f929afe295507123cc676333e4b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21af372a6abfbdf0e93148bc2d034c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad23b556b8b751a9851409db13128c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d66063e3c6e88f924ad5abc667bcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578508162e3984208d4de3284d654b5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdf7d40126ebb04405d3b2587b02bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa05f2c896dc984f37ee21e8bff0114657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4991a0aecb65d49eb716addc8dad4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e80ade805ac818d3124b2e0e3e7104659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607728f08868dc2ea4348dd46ab15b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590721bf24621c77b6e0e4690185f9be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942feb1eb4b6ac2e7cda49b425e0fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6769f8121f79c846a1c9b8b705717ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386b2cff4e65c074a7108ecae3016e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296931a853b3d9cc2614952d847d9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d988fc70350ecb5b5ab0bbef90319666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683e70ca8ed63b8a1a6c370a7357994667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085c7855f9e30725dbeba0a2d42f604668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66219a0debe693076c55bf8f1f7e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf93a33f1d2aecafc491cc8c108396670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62673b57ce26157617a082d7c46835e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a6d7aef30ff2f26e1390708e0d531672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358b1f145969de8bb21d3f2c537171673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0abc9ddf96d3ae5aaf2b0e54cd4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70fd80ddfd7727c4cc9f4a6d313718675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560682e27e40ad5b56fabe68eb3b2396676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ee51b5a9e3ed9c5941a22791f644677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26859aafdc4bbec4ab2142006bb5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f64b0cdade075fdc932dd7ca4219b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e73c53879802bc1a93f7a215290b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8856e59968e90c4a20958fa65bcdd68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4203d510d96f046de6ce7b2a59280682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd9c52c7f75973c408485c8211d9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a12709dde104b73aab062561dce4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e72f87de767a20d1bba40aa3d57fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223866582f5d1beb02a39e89e1e55095686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce653434af757135315a169feef0985687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa34b13676a5d3610ef6ec7f1d54f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca048666835b327e767251055fe3db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530c3452c3af5742d0221c830448b5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba9da18f0b35b7c6023347361cf7d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8e871dfd6c40bdea814978c211c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627d6b6ef107f47ed77d7a4ba5f4562693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ac1f9b22d71c91ab385df612af34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1d7013daec1c3367bc833383b5018695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26aa8b86a8d8873dbf30cccb61a146696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34c55a948c5eb0ce107ab71545a63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b92767fba83fa50603984da37a07a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079bcf809c6860c43f15d04d2eb42f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be347219235eb621ba736fd71ab32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b41ff8cc590dad65221529ecea873701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69eca76e2ed093d17ff941f725effb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7177652ae033acdf19b304bb505014e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7a89ea58f3116f00cb0b270f6d83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19435f85a24fe88343150761d0d185705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196fec40b24db8087dc6f236b21356e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b041a26fd54876afe872884238076b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f08a7a179f6abafbaaf1f6becfa51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ae7c04481a9cea925168786cd855709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01cfee150cf8188840fed861a589a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e925cc74c8f50ceee1053dd6c1e49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ab2f261310a2834a6b726b18a2e17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ec336ddd7adc6e5bfd831bd25d45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf008426df1940eb596d38a0617773714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ffb301f59960a9b6f14a8fb18a6a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b6c633e92a2633e9ee972904031e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767893fb210c9a70df58d1b8facbf220717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab5a6530b4c9a8c80eeb2c1b328305718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994f14590d00469ec5dc8fcdbfc9d8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff03c1329278c3b9409534fe765247720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb5f52bf17d6ea918ebe13ac287ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885f5a48d0baded45ea3599420a125c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf33b6eec248fcbeb17bef6124504723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388a5428ee037edab2fcf6c235c0c1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83014ba086453c534842ff80e5ca126725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e685da672b3abdec22081e873ed32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3455235d6cdc9de0ef60f220482ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41d677b2933cf38ccfe27764422e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07e2332ffbc4710b8a8bf90f33fcf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e11cf5c5dc1cfb0661ec657a187644730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410b8c2d38ee71a7d89fb6e836c646a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beced24061502a80721036d5349022f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a212feb6205751d2210f06a46d1290f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487743c3865ef19ea72a6b16ec1689734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8f8e594544331e9b33a7d30ef456f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908fee8c2e81117944b792cac9eba93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c1922683665d7dc53beb4b6ceebe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e89dce77366f5d51ae4aa0a174c4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d61ca5045d414b84710ea351717118739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dbbfaf8f50c877519a357a3aef365740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6da8b70da8b983b845fec47631f6c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c04d5b170162c7fb96a6454ec6ebd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb4618cdda65d2f4571707d7c33ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e442832ac7c8cd6f1ad47b5867256ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81892f409c167e8b15dd7ec68d02bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf252a864960d3a54ea28a6efe595746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea292096d7665d8f0a30458d8940af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6521a408e8112ce52a75c156e8f53f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c4c5c6a887dd6aacc702fab44758749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e9871f8c75eef82c1bc3d0548604750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f35d36d8f2686e926f4bcc6d6efc01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f78d5d76e808cb687a80d3c0c0e41c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87fc62013770a24c3a16f875d4ad3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53651d552231b2e03b5661f169eada754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d54f8fecbb7215b44696543b91bda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16849ec2e228a3e5aa20da2ddcb159a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f7afb8cbd1fafa21cab89d347edae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e216f1b4a3e6b561599c61749c404758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1cfd4dea523f41926621643aa4cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f66b73249812623802667f0783547760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b923a150daf1478d08c910a08a90b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9154dba06675d5f5e1f959663dc7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3690a088a85eeb692bf1e4936647fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fdd175386a3951485e090a4c98666764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588cc014bcd73f5194e2a907e646e05765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee083b1bfa7143d0ff312bb588a145766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf9f9c3bc4c880fe70efd646036c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeebf906e9d8820af79290d10df50a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f32040d4cb72df4c83e7021a8aa86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b82c0882a8d737d410b5dcc8dbc939770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100bc4f74c0146a45e5950c1fa63512771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aec580195143050deb991cafffe7e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6878e1e3bd2a3b446d4054594242773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea6cd3c238cc867ddeb7af259f28e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8ed93146d27e1f927bef30754cbbc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b98bc6b6697ec823b80af4e3429df0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ca3f3ca8f19c8210665f7eecb4570777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cacbbe18adda2d2f7556a053f367c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0582bea035cea983add31cda5302433779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abb50078522fc00d3d647c6b905138780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f85b87a318c2f9c1bb442d378c54b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece926c58251ec62e0a11673814af0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b273658a938f9ff9b66ee63eefda52783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322cf787f4f9d19c6d41164a1a869b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a1ff72fa8f76f9fe88b9acf42e9d3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc0c20ef65c56afc4be2026194f2a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa2f0bba0811a8f4d3cd0dc433e89787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a0f51a4967b039e748cdcc3b6b54d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324402b2d4b0bc246cdaea700a02601789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7ad4379729ebf9ecc49cd6b38aea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230f75268446bb79a5d057fba4a507791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485388013f8f6673ab439ec294fef6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fd6e7b03f07cd643574d3b93873c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67148c4580c5084d8cfa1396ca0997794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb65b08064e36840a7136a3e3f91d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320da234fde90872b6aeb1f36cc0e98796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee302980b2acdb112108e6cbc656c2fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed64bba3b7a071133cbe362c37d72b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c695234bfb6e2fc9481307e79e0368799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e215aeeaa46b5322bfc3ff9aca0d67800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829c45dff2892fb54729ae48483e1d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e40079b21813d82d3cef1c00204d9b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b1be66299108a1c4b6dd782ee632803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017cc25ade350fbfdd0e0820773894804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78298ddfad4f44ed0ebd631d456c6e57805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f29ee2106e3fd48017e67ddd6ee4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dd88cd4cecb9981233c767e2b0fe0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efeae54b1698b209251a576649df44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac732535d0215d6f30a94d4b7a687809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e99d32292361871ce6f8fcc3f56c2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d8f3924cf32f16bafe89c15b3e4ac811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74d75a5ce48c8d8cf83a0a7a54983a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151feb392f741b001661206004bee20813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96f7acf23256492d30a88dde8af2c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c5a60b0e96dbe9e01cecb45d89de815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805945c84faf66ee55a4d6c402d14e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5cf8cc00f094a6a75150790982d29817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba478e2a3490e975fed78d3c6716eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330462d891c11234d218380defaa48819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f77b4f5ab7dd02e3dd56475a6d3b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8617cd6119bbf7b56a4d939c6bf7e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935d418bb5de1f6828cd8da3abc1401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670b6ea3d663bd32dde4206d1b1d192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7322e53f251ad27519ac1e9ce6433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caef76dda7f374c134b1d60a22242f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0582c044ba1919727188a5f66e5375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b1867cecb12f57e558879e7f37fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f01ceaa108293ebaa1baa5dedc0337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3bcfd5b36f9ccdfae7759b10c92418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78211f331378c539b62159565401eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54a585686810abd7666d20a88e4dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfde956407d63352d4c792613d50a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f006e89f84c674e73dd179139aecb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750c99fd743430f61704473c3e478813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad02b3e25cd66237cd1fcd152785114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa69e44b171fe40f63127df1bdf21a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c32c2b9d9d0e26ea0356c0a99ffc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3a2276edb5f47e3aa152deec19a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d8926a692baadae76b1381e51a0d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c6336cf04a98a7467f7042c6e90c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22b4f9cc1d1256e142f11788df56220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecec1bb562960d7ba5d0f55cd08ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bae78e6ab22910b2db4f865b13d6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7643fbd78d49257a3c9f5590a086f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b08ccea1f8cf94172f95a0ae6a44c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4b5ec759729887d43426ffb6c10a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5e04872137c4e7383ef405a812b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13948d8ad9d65981f04203835017fb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf9a8bf5db677a6fc565cfc0089de928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb5d8ce75082a9968ef773cd88656029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082e1396cbb9421fe55b84413f5bcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae318622d21a65d4f40ecd257a7df61431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c5a8cd193022e97703b8fd72c156732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f378bf8567e2ed5c566abc599b1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1c956ce6a11dd62409b214f6c4b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a4831a1ddcfc4c08439ba542d7b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec316b2bf29f35678cd7bc543983249c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07df197fc136e66ba5a5f01ce7527a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9338f6d7b409be6324e37354053f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226d7b0f692bace4b5886f642da988739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0282fd1fe243c8d57a5c7ded6bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f111fb016ce9edd6e9d45a65c8a02341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770665d0a1a58ee69bf472aea9937b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7df5e1d90f77b55015b3478ab36d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bafd11b36b80375ab5fc09c9df000d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2d8d8759b032fc4d6ddad1ee6a8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210f44c23d6fa9d93b71db091d3fe4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff25bba4d74e3913d01902da0dcb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfcfee7afd6854d252e7eb426af5b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9c7566608983f6886d5a44b8291349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eb4b7cf6e8fe11c8653aaebde384150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549bab06a17adefeb8cb1db20829b5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a1bd683280727048ad9fbc25219752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d17567b2a1291228b93d81f79f4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d83b82b8280373c9bf662c189de0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db49ea681c0f5d386b8e97721c89e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a344cef58cedf56e0e3d5df85fd0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c40aeb089539eac3bf3aae8db77f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54073506b4dd4c466d1104c165fa486e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad537cb75627a3c95e721f1840eb8b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07dae2fed0f61234ada987b8f7ec2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78211fbfb1fcc84fbfb58c56259d05a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e16c41dec541d22031be8b52af7f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2c7affe78579f3349e5315c8c00263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b36c047c1cb97fcc0364ae53f3661164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cce28d5558e00d1503e264e0f54f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be872f5f01766d9eb2707fa229d7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8101e9a007c96555a2067c50cc49267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded10a1ea41eabf178542080311da2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecde80e3ff2371e1e38d4d07791b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadc5ac1e872b6710a4ab165a8d35d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eee1229a04868315c3343d5502db171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a1645d00bacd264d8168c534670f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c2cbfe4eb8af80c31b3059d69106d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede26a91b179975cd303609b077a271974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2f8c204301229bb7f74e6bca8f89675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b2a2011a8f2ca50abb183408ad9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897238b26ccdfc5f079179ec1b0bf9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be7e8c5d6cb5bd489ff2e5c114248978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a06d78f7d2f056cd310acc5dd044e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e0955e48997606110bca7c5a654f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59933b9907cfca7921e3ad18d5683281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a69bc62fbd0ebc824227a704ac8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284b35b49ae71f6cf74220c77d24ad583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02634e438b19424679488a9434c6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f9563ee307bc1bee59949674af80385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafbbbfeb3f089af26dad73b1dea36686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22758ad89adda6e6ee3d7bbabe5b3e6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94c5b8852eef9a3ea6d402a33277aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb99fc914424e724cbf3435eec909089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ee7cfa24b3e7d244398664583b8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc61800e08e38f626f9cb008bad6a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2521214ee00e265767a9c496f85892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6703bb84ce5f49bc2ad2ee2b3226c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339bfd268dfc65a6ae1a3bd9680c6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e8863c0369ce2255453ba7abc98e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56031659eeb4b75954da12fe7973af6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc606e899f53981502dae1e961c67397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b239d718fe6b7cc3636ac864d0b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1a0aa60d0224f1cfcbbb90f1dd21599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d04a11cbbdfdec8596fb33e75fd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c221632c8399a85b8ddc6fbb97942101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f6d4d09d7c103e7ef22d414ee49f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48ab83ca144b2fb0bcd9b5b8d7d28c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ca67ac8dbde2a4220fe525da9b47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa193c0965ee47a7a6baf62041e2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993766057631ad3a6f67819f917bd6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fceb7a09d6a0c3670d044975b4b994107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68c1c64a46a90b4972e208e7e644d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fcff00cd7cb70c7f76114697c21ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21323e1e1be48b1bda50115724b26ac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07fc641ccff0c41301a37efd8cd2ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665de5babf1458e512270008cc099fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2cbb134ec90a98142ccda25ff81df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb886f19336858f44ac51a8c5f5e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd4d17464c3e4a4500cc820e378a5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e37bd62256d7fae090cc0699f7d73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523edd77f0ed2875b110ad8bb354e0ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215042f0cd00ede7252451a89c2bc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5744b990dc7642ae7d73cb058dfe0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c33c0ad5a18097a52ce196383c98f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb72d40aa923160ad97f85484b066a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1340ffdb6dd4c73957b071c00800122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c35e4937845431d6aac853f53e553123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7178265d738f1eb2ec1c392ebb3a476124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d1f7bcd1fcc906ae6d862dd982a35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed0860a888037c437d19391a49162126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eb1414f93118097f7cc6e97ee1d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095d88cfc51c12af8afb7fea8688e59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa65a1e3bb9d64d046d281338e251129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a33d48e19ff26500443e69ca61487130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4ee9fc43c911c63d05b1062ddc2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb42ee3ada7c61879cb75c53e539db7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fa064c252e1ca263f009957538167133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af08f8bae41b487cbdc71218cfc28eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5f2eacae2ad4cd8105b6ed113f15a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1034ed3565b303460a4050a4d49c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90b0a6043a7d651cff28cdc834ac8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c289f9506e9221310b18b2baf71add138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4db291c272e0706bf944ede77161f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4abcccca2305eb12ea11a03a41742140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435650175c97a4ab4da9ad0d976bb3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c97682fe08a57f8597923a9667e32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa01593f219f3d2fa3b76e653ba7332143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f902c4651af5fb237aa1f7a0b8c37f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8ae99feb37db8cd2f6345f478d36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b590489ad538416c0614290ca818e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd7a591b431501a498fcf30076464147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976912a658b220eb1605f56422d43f96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d85c6da1a6d9d6f14e2da9f52707149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d818d391aaff01401317493ab7583150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc092a3f6fb08bbf24bfb993538b0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5ae4562d59e5cc46dd79be467fa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1317f9b28880cfd68aa60876b0d6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880ea5466fa5c84834c77f9efcf28e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a0a2f7a5dcaca9cef15a26391ab4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea4d7a577b59b1a5dd08bd471eabc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ef3b82090a613d9f55fccbc4423a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360de32d2333854db7a866a16c11c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee02849ffd88913de18d3ad5e809e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b0ca783ec5018b004f64bb94a25e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5c0d18f3843c6da4d462ca9fbb8e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe2c11165e78cc8321aa595207e10c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7079853f89cb63040dc326bed6bdbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8837402afa61f9f3d8b6f4cc25445164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbf7dbf3fff38a6c8ea6ad506ca3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21d97cfecaf84cf1a3d09880571460166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f96a360be7d4a4089f8e346d667a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a32297f1d0555c1ec26422cae0527168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69354ae4c400c456ddba3ce9826e3d57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81f088f7c89f8ccb5035beb94c14e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc1a38f95b8035c46ac5303ce5e5bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814649c9277f86cf396e121e71cbab8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509947c894659f46a090e488f027f559173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098901cb6c2b83fed890f07850f8624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252b3765270005b2538ccea5d5cba80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f46e0715baa0b513151b73b1dc581176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f7abf9fe447aba0911d0052be2e0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fdc00fa93f21c054f8df709313465178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668712f91328ca175e274405cde9a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090631bbb0e60abf477578ea5026f772180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f0b06c01798109be86c307b29041181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768832d88ba29652785798f01f1013d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be99dfe00ca97065c8b685380a3088183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f322674a95e25a2c06849da2be96c65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759175fd53b4d774d9a9352ea4bdcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd6ff7e7b3a21ea6d6bc282f17ff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95fef0198b8137b216d3dcb5593fc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a045563e2c3976d64952215302b80d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3fc6825f213fa4bc319cacb54d5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e44a0fbc97f982abba59e272ad984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fa232e2a47705dcfd2564cf9ddff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e7aa52cb63c9d9bd29cff661e967a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642671b3c3465724e8ed724c400b9215193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef729e45ef2bfc036f441365f4a23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757d454fb6935c024f1598b36116f6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633d9f2328daa00a6a2986b291ed090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f473dcc7b22f0bb83af6270b1d33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a3246c754a89c791aa0a79922320198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86857760e76826bb6cd423a5329f1a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab76d0092c2f59fb27e372f1d034a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a972a727ebf610ab66747d22d1e0ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520737ffcbb493d83450e5914109a06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a273e7788b02d9d72669630b35ce63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff588ee23979a02bb91cb12ca79585b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ea659ade08fa79ade7f8cb6d58db1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bbd501e7d19b6694dcb3ab1fde896206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0eafd3c0ad20eef294ec4d481f8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24cf2692a25218fd0835d7805af798208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e96dc9c71e5d91d58ab27c136a5e67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5763e344f0893d6173770ca474e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d53e1ab0b3cc33c77da89fbcf3f99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19ae018ffe90cd5d7b152558da6acb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4859a14a2becf142bf756d10b69745213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719c72d9312e3d56443051115310a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00dd0370c6373c2323e9aa74ef12df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b41cd3e131d5b986c7deaeb869ae5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdac6d22755b6048b6001da76e9429217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeab48f278c0cb587e8e5431539ec4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c86f444964f45f27cabcdb183e55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4629a6df6f7a32c014936851a1cc8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dba028b6be4dd6b5bac8573c5987f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33534901af8db561b4ddec024b543222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2573dad2cbf4a84438d10603cd870223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f44d0b676f106ceb2b70b0bf41a79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399c8befe3d8738bfd2b2375e10907b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236868bf60cd7ee124afa2a766142e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1caa8d7f734632295351872e2db985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ecf21b1b0a301e01b98535c17c604228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c108080e1fad671fb2620242eff0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cd33c4a68fa977626ad6b26b0d347230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce32ccdfded831bc33b54bb4a60bdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2de4839ee87e059853df06c88e78e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ef8298db7db9522d72fd5d24a45cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b2e31a0366f0e22c8672e053a1bcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566737515b983ba72dd4129c1e07c69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa795564aaa965a04c1f0e2414746c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b6fe25d879f6e5dd43673ce48a7d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076cb5a6478daa96afe679f5ad1e4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3421c5573f67fa704c45159de8213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a4c028f65fb5ddd3f2cd27ee0049240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03febb8f8055db7f867ae53868d2e968241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f3a7555812430daa83e583d2c614242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a65832c5d3b4b757bb24ce72f0d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823298d25ff06764f8f7eda06011ff6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7dde4c503205ebce0c5ea63fad22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae466cbd5617f004ed18b513446f042246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7c4acc5d3802156cc1487084c824247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4014787789aebdde44a58adf3a08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924d4de22e1d7b0b6d7ca0b14dda7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd443f9e5e93186c6ba129fa9176ced250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548589648be24b3af7baf2779efe8d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7117f0148db54bb1d7fb70caf1006252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0373272e4827ef771fff8afd6e8893253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f31c40400f41650059aaa9d5ff35f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d400c20b0b4319239f587d28948de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44af876e0ee549b3f80cec64694b21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed7b8065ee48f588bc45dbf31045b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6056e91d3bee2968c93ad81eb14a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a9867e947581120756c90ef3d4284259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79cf171442e9a1360a8f8332b4f37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298c6126eef1286f8ab5bc8c9e7c58b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812ba717e2a71f260a53b460fdde121262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0b1bf241ce718437997da2842975263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c693aeec33372df1ebe52b402a313264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e80171d850b81c4e7d2f5bbddc55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bab8ed1ed122356be234f95984f6bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dac1b7fe2c5d7d56d723fa3305418267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1d393a3457d59d9666f804eb2e5dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330bfabcfdd26d436f86730e46d5563269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84fb718218952227d12f0fe6216449270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3749a7325438c5fafc8d02399e28bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc0b60d41255804f8308fc4f4e05f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe109110e5172c18684c6938e62bf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc904b243163dfc3b5c7192ba7c2262274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08c05c1004052e9713b751da419dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e2e7dc4c888247a5db2a24de27ecb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa8ddd5a39c1af59126ea4402d20a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142ad08cd381d35295ab0a8494e033c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad3fafae38571cec64c0ec7435b8dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca114e9de1815d75ca6ca70ceca18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420c00c472ee3976455ceee8bad5b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de98084d572ce8c5d90319f05e3b25e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a39f1943c618a1164d36e5541b83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a3cb57aef5431e091cd8dc32e316284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0083830871b838d37b0b7369595dba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f671c629e92453d4379a192f51b5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85192ab0d6dfdc8f876dd877aac692de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d471b04704667032d7bf087f6ea98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e73ebe2f419f001139a854f1fe6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a89840973be84045ddc69729e0794d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ad63c01ca16563af0b94df1034c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b7f0bab64d1e5d0f482d998e7d91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445fc53aa5ffd3ca32e93a72cba16a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebabff737a17c41b17e211e46d7de7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96076ba8fe6ff21ff02fa6c1aaf08663295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f040f6e7ee48454298a785c99b7ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d33a14b9cc3f0d407388cd6d41e76b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567241a80d74cc7ffecd335ac4fce92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0904218ef47f4d5b6fc580b3a7ce20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f163ba7dfcd689fd67d03f70311ce3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92669498088788bacb7f9f418c92896301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d252d1f953b7cd1e33d49b9a463e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e7fe1010b667f0384edbc4451e91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4868cefed6853b8fde97931c009bfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6e13374ff259e6ef9ce47a67bbee7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8074e2eb340b7ebbe87002e4675cd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7547ad3d060c97429aadee1e197cc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419bba87ba3b6718aff7a68a3da88ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356618a603605843be7687d203f6eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66443017b11550ec6199ebda235e2d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85a006da56628e17162407d1f8e0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701fa353df24282bbd7aabb95c88d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b819341c385ddafd1bea652d23499313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb850216c4b48374235231e98c05c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c45498f385fc0f2a539593fdaebf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1791bd3e751af7ef243003f3a7a2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414331a8d07fc90897ecbf4a6ba3ecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45910d7d257504614168bd0cbeb04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb735d39fb55166c5b9fe9b49941a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3a96c2761aeb7e68a4596fd30bb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b87c19f5d3a958705ab0848a16a04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4bfe6efa98696b147c916967cff0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15c0dcba94bb2cd8cad9ac91e6412323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25ecdfc71fb90f584074f88dbad34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2283866e025d854b8836cbcbd3aab7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70038bafe582c18b2e30c7ca1b6c51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507a02173cb2b1014b6432df28dbb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c35556d870dd15f523b0d49f541d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854055877bf05bd342ffb9bd91f6cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e5a8fe9918d137aa3025e24af676b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e0bf823c5bbecccf1ac9dd23145c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f038967599be0295971eeedb879dd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c5a32e64b0f9cd148949d758bb4f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d658d35659fdc79928d5bb19f668e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7b4f73fd09cffdaa3a253b03e8d4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdbdb027f261aaf19a264793175cc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221438f23210bdd039adc3f178ad239337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ed885bb4df9dcaca6873e867c473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42088d20c9da2c5b9f4f9d262647af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4646234c8759df164e7edbce579259340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f2a0695ee6539c18e6c125084b24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0fe56b89a2cd5ad68af910857fe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502dc601eb4811e004182f67d4d4520343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590c049232f15f6883a4e8b9814a9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c1cf9bd5035023a7105de4c7971e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3e4772de57482b6e02d574c5921a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d03f461c71a01b667c7ed408b6a3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42eef389354462183add7921e7791a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254bd9da559b0d216d9be7c606d04ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e86ee36a934080ec56c1299973b45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b07baae6835d238dc900cb2a42d0f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd2e7bfbf272f7610347949c2ff3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8fd26ca0b2d08ffac13fd591efe9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bdce8b9221e1f705aa6ae63173a99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab0912438f4ca69c59f725f9a7a7dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd467d3ecf5f8ace3521d13227ee2b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478384a06771782ef9d231b70b1edd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2bab8cb51a9b9f6c0932794639f17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefe0e9eccbc5126ce12609004ff2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4387ff95ff949f7fade10659a31b24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f38eeade461b650bea6c31119f45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78786d165b3294a49e55e6464cd5c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff0b9996a9a7e41f0af653aa60161e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5894cc6e9c250c40ddd56ff0f6a599b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e921a81c78c85a25715a79e39c8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dff1757913a4084697f7e2cbab777366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a44d3ac5456a95339ac5acb5dcc16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e5a10c5d643ec66608bb87509c72b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3bf329ad5e26ba30708c045ba2cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3941577843e82b1f90c54a6b14eff3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf407a089fc8cd7cdc4a0701001189b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a0c2c42f492f5c9dce19c4e70fe98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a43ec5199cecc7bdac055a89b19549373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c25bf460aeeaf1217f2e357b3805d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b827c353a8e5090bab0a58aa6b3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3ffef36750e7f601bf0c5602ada3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8201fab0f5c1bd4ec68947b43e4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c919bda61261a7785b07772c607d0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558114fb542c803e32984daa187473a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9bb68c082608babc14658efca9440380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a6eed9ca7065004dacdb80ff0317a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965616f52d4d9980333e218b04f011ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7275eef1d251a6d5a3f87da902c4a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04def852e0e5810c522c8b7a273d77b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff34dcbbb29f5ef17db55b446234533385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece911a9227c992d8d54b9d5bd52a2f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b33b9a95bb3fedf3d6274bacd9e35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe39b2d11aecd624c19be6022f08a29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257d828da3f74e3c10bf62c46becb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6bac86d02356bd9a6a2c0054d6103390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb023ce6fd5577ada5999c1b14d9753391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9451b72672a5ee97f28b67015c412d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ace03b63eda84eed553b728ce66c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ae635559b0908474e94196a865e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb805df5bf292d49e355bcec402026395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319f3e285f6dd12665adde2d7fca2e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad23f847c531762158e40adcc35a30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76cf0648e2eee57ee2735e078f8cea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551571590796d17c23667ff31b8d2e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac8a8e2bee83e08b80c2ac7931576400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c69dcc1dc2e646b4ac866e3e9877b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb72ddca55767800a151016260c1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c766e1f2657af1f41e4a1e42dcb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239d56b8bb64dde100bb73af67394d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6582aa50043c6ad93a327d919eb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4d1b06d9348cb5e00c926cc1f42c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958065d81f0b51d79b5395947a26082407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789004f724e3ea7f88c694b065c93f07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39904582cfff2fdd81934467a3da4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6c8ea89cd5dc74d08faf44700cfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6906fb2bf8e79ff3182c0b2cde3db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f71f2022c991b7910eb99db04000412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a46880915c3d4b74036e03efa863d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52857fe6a0f62d65023e1e274a69ae6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de558ace55561aaf0070332adf89a27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d664286773f10823f8e86c980b12538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e461232a8fe8b0c0b273275afe6915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51a46646b83fd98c73a393a0682f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad1432baf24e1fd2ef2e3d30685fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee75c22a1104812c1bdfa0bf596fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958baecfc832e29e0c51f1d6f85da33e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e230c8e4cc7a5176d6825d841417422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e1ea71d1db3d0c048edcdd9ee11c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf18e0cca8464c1b9c4b1cfc504a09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df356a0318a35d1e01909de851a2c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280939d6a00fc189c20b3a567d432b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801134e983d2d8c61aa01e294e1647427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c67c382218c9e424994962852d3965428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17200f04ea79b32c0ac57a676c457521429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d03aaf5de17a6e57cf92df2e7da90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f40a117df483c7c7faeedcc99280d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1dc981239e31708bf887c042576a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1d5a8ce43cbbc2a2e76e4c6d2869e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d2756e3553518eb0284dc3823422434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c5ce72a38de1689851ee2e66357e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe463c1bc1203abcb75fad71862f872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644343e9b08779febf1ca9f1ff85afcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a483f7dd3be3614e6ab5c131aac5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba487b6c6dd89dd97590fcd4f2fba4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc2a22d843dee4b39a6f9f9e644f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf80ab21dd92180aa2026857761cf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70f6df44bc3d5b8dc69c954d6ac3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d5ae9c717c9eb02717c38a2b7b01c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcde8d534dc77ca6f94bef180624d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51b4fb82478029e02de038986d6fc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a1e5ca74a8869df57868f903fc9c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c4e3fc68b560658d6ef6aae1fe94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af3d6e865ffa5eb9a789460f7bd86c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b0ab8d59310942be291abd9816ce1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77d256a3c6957e0294298667dac319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b8992f30b0512429956c5d7a6baa2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f699c9609538135492e05b2acd10ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb82c3ca40e063970d74263ab8c4c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf412337198ab0e7c2e131033e0b66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b2099ff5189bd7a5ce2ee1eced78f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b83366320fcd9b71e68d055fb3ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c510fff7fd674f73cd98c172874b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5c94a30752cc376225ce3c73007c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563d91107c42cecac7ae1385d94bc4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf297cbfabc26e37cc83bf95ef480c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de9a620b53f1bc0281a269b1f4e09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ac292395bdc0b5b499d374da1c8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfa15c5e6f43dbc61b1f41f8ef169b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc87e66a3b8daecd82cd795498d8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc6e440a3fa94dc8205b2abc471245465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48153f15173f2f744ec8644546df295e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149bce9490565a0a821122ae5da510c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e4661988699c4937ced2721df763468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a28153a0f3bb54120903f720173eb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399810e5f7363d6b1e1f87c4335f8248470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf746fbb0ff79537b43fcefbef882a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba1630a5274fc91520b48b0b39b860472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128dd798c50411ed2cd7731392a3b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c1667c5bde9d5a0a74fdd068cf09c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295fe962324e3ccb6113c4ee54596e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7eac2ba11eb8d05eb0e9b44d72d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fba2eb02e977483a5b4e3dfdcb1c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ff1ebf3fd1d564df5b74e0317683478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d57f13758f72d6be7a6ff6f021e2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc214d6e10daf4f8c67e80991bfe4881480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f317ad939565b8f52f3348b32f8932481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb068afc7bfdc89449fc259f0b9407482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d807c379a82e25a08e373ba141461c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120a9eceebf7f4151f8f9236626980484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84edd0afa17e902fed13e8097a24f27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788caea62fd12881440856f3435dd3ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04c03ccb72c150cb44ef0bd3e5e89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a3042923a8349f168e1c753329cd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4799e677766099cde910aed6e4042489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20233b37f68db5ecd31dfbfbe70b9f78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68576cb14540a9a2e27b015eb40220d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3db6fccd39ef56597989834ffcfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fdd8248d1219c89ede8e73a8af763493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a146f22e949ce1adad26916c8af58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480058ecc9348ca9a5f53387dbb5c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0c79caef9fb74d131847abad6d871496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c6f7994424618bff6a26ec00616a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff14344528f8382c52bd3f2a0c958d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151a7c493adfee4db66538a2c87320499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271882fc74f21a11f7a1a935121e00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf68c00d3929faf9fc833ac3549cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ababfe517da081d5fa54e07e40424502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f4823f6a29cc55290ca0d2bfc723e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965cf6eafbd306bd47a9cc370531ea2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286972444c4257eb8351f9ed3dce81f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26188d3920ec1a20e0f09285176742506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8561690f25d063c0120727d671c5e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ab8525e27a99e99165ef15f8c08f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3bfd6dc83d6e0e4dc15ddb824fd34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca953653def566d3d778f01a7d2c1ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ada82825e3c75826cb218eef72918d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafca3cc2391260cd2327496924e8d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d2c3e19b3c829a0ecc0dcab73224c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c298948b14a66b507f18f8d818e7218514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2382a25b9486d1fb5495b329f93af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b139c906f7d9bb0f78870edd75eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec876e33f409abca6dbfc8b14e60db1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c8d18d032a11b57d66349d534b2d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7e1110fd165172e39739baca51aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d6f63ee6abbc6c93d58455051916520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db4f082d2f153ed7ad04e0f62a0ac8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec4412267a11630f9a85c6b13d5d37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050ca5d8bb2d848502e1ff8b30461e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829edeba73371fd68dd198baa61b172524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a91d69db763422a444b4ea0d40a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e3ffbc088240478902b7e7376a753526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4d1c3767c387d13f70670ac63bf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f80064303800628452f35c124ed07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6589aee5c7ca61f1207cfb8e4054c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7691f88f7c92039da52f8b96e6b82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086169e37f38648467844a877a619d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82166dc815a3a56ca6e4ddeb49414eed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722baf356dc70d436fc030a849a656533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab820b082f0b533e9b3b935b18282de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c70522055a55627ad2170efb47e6ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75eb6f6a2854440c8c44887846e81d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1b29d4124ce997093fdddf93bf85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008afdd73d8b6c5733ad581530ae5af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9691386a32c0e9f561d165829f0e18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95e6d20c6d1c13b9936cccc45cd87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87616940b4c50d21d8108f14c083ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fde47f8f5980eed98810a6fdfeb3e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed0b7c60c25123bcd606b5187415f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57f5544769004637c619628338a0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6f92e911bb512d50a9ab18f440e6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c573301ec5246ca39c1296b58f6067546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d89d70193f6e23a40fdab217caab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb728c52472c197f8e492b19c785d4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f35d15db63bfb20aabf9e0c5920f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40882d575001b0ebd7640a15e536f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa946c6780dae119da0f8f9d75762f0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d45c3939e43017d451543e31fa9fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6aeb5fccf581caf91bd8b97577940553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c1f1dc5659c1ab38733589da5be5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2085fe4b1a388bad7b245bb4f5151555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f642f046e642138cb02d4d54c9b98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce8ab61eb3a09d70a6a109a3bcc6fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e43cc241f43db90003cfba65474c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130d74b538533f30eb9102b106d10fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce3d85ddebf2b1760cba2ab63d000560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a58a0e325a0a7c58d72ba6362b6cfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa76cdd7dfb02aaa330f67005889b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b684e267a67f96af16f476d427e516563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272a0555f191d39cd05782ea0c95e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ccbec1b3d0aab2ea77e036446c920565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24b43e424b84a03bf4ba16821111f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c20399557672f0ed20c6245553115567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca448bff9cd709647ff81f30ebde4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf0d4b7cb0763c62353c2d991c5c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c7d4c9283c8889b40fb90f2918e25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482da9e4f84ada767c2ef60b7c7c846a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb032a8eb5218f8caf80eaeb97d2887572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabf3b40964a09564d0626d125d93b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d48c84d73745ab7004aef6123603574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86ba91ba7e342ba12a350f0d87b7ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f5e0406fcb4ef55b7e124b2818b4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3391f295cd0c427e6726584bece29c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a1c7752ae82ea1862dbed356393cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c708322f0caf97996f6d3c4f5919d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193d8553d623bac50dd01185487d215580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c4a7fb1a5003e654e5cc313773a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3023bf730ae56767f5b87a7a307f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6992ad10bf281c745f6db3d9bb590b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0232f7a835dafdee52aaca64c8fea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a808da78fbacdda171092dda47923585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cec5bb211c3e0907ac755daf7d303586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a0322ffd55f685e0c3d28ded6df4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa690535f2431f1272c41b148cdf0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e3fc5011fdabafd4fad0985a9e081589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8016c0549bb4ab9f59bc98a61f231590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff85ab89cecd9ff4868a47707600303591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f502320e97db2c34822e39fac46abf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bc21677945b923657bf575a46077593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289a2ba5767ac2ac5d2a7cd509918d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e5f755fb204a673b8868f4a588ae3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57318dec911b590cb37c757b084ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d272c03907f1e105f927795e78d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eb90508a5cfe322ac7598c867bb1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c73fc2510c7c1131dca687c81d15de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215e12f191026f5648a26e2f9fb199600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5844668602aa9044dce28db982bf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094ae24e12132c3ddc53a9ece416f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96e993093778104043232313d0de3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fcd3e932dcd047d62754bc185ea17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b5a0730848cc9ecab70b061bc632c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e54c970c179129e05cc7cb2e040b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c31cd3986983ac3b4fba402ca937607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f56cabed5d898c0c4a7d8093002c77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfce2e9e39e579df996c4f369d4124609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db15757ffe083373daaa12e6a4c306d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225406773a5606275491ee6f4cf00028611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120519ef810be24420f6bec38bb4f79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8f064a43d21efec0a29c688b9fbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664938455212bdbf13e1e628d08ac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c3fa379d4d8d3a80e8a18f5e0e935615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4853dd1bc1843c059758b1101d161616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c907c34296b53a3b3577c5eb20c19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6763b88d2568e6975546082f64576618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bea1e27f43a2eca0be1d3eff1b0c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd11bc6f321ad9e5e19a3fb27b8bdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642878d287879f537ad1a27387922ab2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689955682c5d836097b45d37da1af06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18495ecb6afe54f56e612a0753d4dfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5448ce87378a909d25974ebb4295624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c7912961d362fe6940fdf8d66098625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb31d8f3be6114c71ed9586c05273e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a2e5b52bf1167d4c2517c589cd5c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c9b5d8fadf2070c16aa59fdc8b09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7b92daece6d42da2eb216806e0a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afd6447dc8996d7395ab028f41bb44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7375084b4f0e67aeba69553048b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625ce318551750127ef983b485c2ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2623cdc68c1032cbd47474b3fabc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167878c96c0ea35e2a4062356e8edeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7d6235771484779f28b061f2ba30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a9b8280eb541b2b76a355a47da91c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003db09ac2aeef7818e60c3ebd9b5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d6c7e9e678439402b4c0e8ddf16f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4feae5a77d8fb37714d1c2b3850557639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004cc660bfda19cb41d55e98b910416640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1ae2023b8c131f29454378dab82c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df61ca3299dd4669e68456b023f0610642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f646161fd8c38976db9154ffd8ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e763daf912160a78508a5d534f95e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551347f1c04ae461b8850fcada1fc811645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad7b54426867116b232cf3136faed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc54845a5ce9f1339ba1a1c295e75e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c7ff721914480052f13e02fe5ae4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a4a964364d3c5d8d46364a359ac4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d8814e3948a947d10e02062235f40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea43ae849486bfa6acac0d7d89edb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e191323dcb7e14d0ffae593999d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424464bc40478133d686c4848b676d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c189ed43606bb6d88ba1faf215445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae51922e928f202851aafade2630a58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c5ed0d1be12a7901c8bf3899c6c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca77cbeb18ada09eecec7508b9c125657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489c1246523328b132e31cf14d49e81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1156f79636c570a31c22bffa25e9a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad907b75c938150bd19e3645b15350660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ccde8673ae203e1ae17a8239672ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fad80b9b66b7f888ccb7ea1bc3cc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb042107a993858d19796b74452c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6291ca111e5b8f360d5dcb04cd85c24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe526624310d0802e7d05b2769b5085665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ab4892abaa3b3b00eec51461a1cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cdace15b68597baabd14a9a18c04b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a67aae6ea3b458cffd0cc5077768668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e993ef755813b734aed616001c65b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d407d14655b32568e9f6f002e5c867c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a69863b5eb4e9b0ac7180775a704671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aa2c9028498c9c62128bb696c128d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bfcd3f541d03199106536d03f74a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3a068d1a12a758e73bcb0556f586c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb4fe4ddc61e863daa6ceb91ff8a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10636db667cb4b4639613cdfd3e80e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f12239df6819ef7be34859a7c428677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08551e346dd12e86453f535e2944baec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647d5805a2742ef54c8ccd2e719ec3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194508031658529a14fed1ae7e86e53a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22733e7b5db880ae6cfd5abc02bc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc374923d5148a732dee732e2c029682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c2837c3ce95ee3bb8515715dc3bc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eab07206dcb86e6a5f94530544433684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e023570a7f98bf4d3aa0c91afde48e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f7c218772227d64e23d0fb77d91c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b3ef54ae4c3784be115dea1948ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be234f3cfde5fb4f617a5014205d2b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed1138ecf1ffcf80472d90bc92bbe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26795b1ae8297d8d2bf31706c045157690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785730769f08c769e69366ed9fdf45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b45bf638418f06adc09295471323a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab72acb7838244d713ba603f8074f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3557cf3ff374197cd6ff278d15fce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a565bc3b24d98c88be26096b15ad1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c55ece835b80711f70e9a2bbac2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7596a593bd16d8bfed9639e8b29080697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3958ca092d23f5d6121202cc7fc1ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10803071b29a0c151d6fc93e8d7fc1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5586a53c81875bffee587b1922c5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf0e062a443d0f7d1c6cc8bf7ca3e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090e3b1171d0ca56bbf7e8fc0440f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e90000a2bb1591e5ad3ef37c9f40c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca967d9a6486e4ba8d1f20976c016704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c090104b1c835c552f4eea0e6b738705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1acb0e5f456dfd0b22bc00e3768a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e914e69e9a7d6c2c4b7f7373279b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910bfd016153c0b5d58745ac0a66524708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e8c70ea32c4c0ee1b2d0a88b6a64d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc44d052bb061e5575cbf353d26d6c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e401f6e73267a6d1c6b97e25500ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae7dd6b981ffb1f4cf70697d0669a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635dfe5d8abe599ad1221712c0533a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c00ee09770724020cbd7c73e81fce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974762f006c94575e9f0b3aad1f76d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc415fa801fcd7fc4b6f9918fe131b7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5201ebf06143212efb4422b576da36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf92fc6374509bf3c960e169cef875718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55cc57bf039b3f86e6f94419a20eef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a42e6ca880932722bc32cc02cdf1b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214d24f159d842e3a1509ffc0952500721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff772f7cd63ebfcb82b06a51bf6f9b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229f12bbeefbbbd579f1520e2cf80c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fb02b87f897a2844a5459dcef43fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb8f41427071bee3da079de3eca2a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec540456c5582a3f14bfd0b16bded5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1205e936a11a323c8156d81cad8885727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd058a733f0bb1373b6bf6323e2fc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102f58c75b6748ec2c642fffcdc6af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7fadf171f60f36f1a2bff7a886e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfea21a7a01bf63649493db23c9642731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11caa9d0fb9e4d990119ac4a83b52a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f216a48bb672cdbe9e3241e7f619c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd99423508af1a87e3473735f9b6341734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951ef62b708903e6d08fb94e807d48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d957b55409662681696106a6e64d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aad0ebc679f6662ada56d64f91355737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d235b6fe7a2ca02fd28eea23205c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa629e65414bb79f84bd1c0e67a16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aeab23bccf9bd90bb5ff3051ef0a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943452858deb6365aa1dd8e01575240741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2c5584bb0ef28f386b2da0fc1c47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe9c14069a22a70aa4bd609c223f61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bafab59ee4cb77769d859382479a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d48d4d6a7dc181ea2764e0b162f725745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0864dd172b1449f80b1333be8577e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f042ea176a5c45d866c6c3c0649e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f44f4c3cea954088589a3baba7a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b22508ca7f60159bd49a0f686284749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3844766914246db9932075204a49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f57a549de325a540f8f41086eb5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1727b7d3af6c69e990e1252f0406e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052775c9a5d25ace724456cbf5c2dce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d487091025da73e49eea53a6d926d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7ce6917d26416ebddd24dfde1352755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c925d8af87935d8cc1b2d5cfd416756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20bc7dfe45271dace59dd692dfb355757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aaa03a5a2ed27207d014005d21cc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabee9131cab955dabf721708443d1c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5629b3ef1ceb9e429cc099ecdf299f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c217fc4dec431e47e78a79f50cb95b5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81a414ede11b11f649355b297ed23d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac86a2131c410df4e23826a0a721b56763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af002999a1c507c3eca4fb9f8672aa6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a4038a9c5524a89e8d1f61fde60d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38a9bb90196e52fba83da0b28363cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb2f83986d21a8bb542dceef326a1c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>