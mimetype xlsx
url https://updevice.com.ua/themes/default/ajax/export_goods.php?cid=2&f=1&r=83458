--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19223c472939730f007fc3db92a49de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442734bfae3d268cff8aed483d66cff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2109851f7f80509032874a90dc643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309c91b3d03de3768acab20d0fbacb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336994b659a0f35c923aa853eaa015f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2a17560dbeefbfa5816c40a155686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee239c7b7c91615de05fa5456f3ad287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892db725112aadf73e0a4a313d434e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c72272adf53a24e93dd351d1ae939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86178439e3b081b4da7af5806cc1f31110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6bf824445677b5af7ef15909d061711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285039f35e229dbd3d1a10928b57316012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb33437ebbef062240d626b5698db313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a48e6961c1316409a86df7324569b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a1ec35bde04a572f70fda6e0d56f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584321702b717ac52eab5ac168c0b9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600b5085a184325ffa2c8d2da8f6b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfab8935a0d7e4745f48234e877a5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4e943453f1de0be3b47e82ee214519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398fc57a944e64b350f75a3c3aac88720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff35ab6d30c80b282717d8e6a60fcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59672e098555d6e248420a3c9e2756f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d27ff7d8266b7d41d7d574a59ba6f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461068611de074f5bce557122f515c6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298151e6a14bf9d5db0787852cdd145425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da8e9b59236bcf366b6be7baee32126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a816a6eb0bb32b2df752129c8c58227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c7671acde67193d4fd24d088fbc3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a209363e87fae1815cc9a4ccc8cbbfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ba81da7cb2e684f52504020ada3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460f1e8828b9bf88b9f32faa29ced6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acff9059ba0c15a30c575d05e2791ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be83621284b8bc04f8df2d198f062833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc62df86aaea9e4acfb18baebf57d4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb615adb13c55119aba2bca4bf5f5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c148535f586d827bc6e4261ad74cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2873b1a0d2d3e8b2cc37c86c6053d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be795025b681010ca85797d8aaee090d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad0a68bf65352e6cfd4df42b4d70fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaed7aff80beb35d7cdeb0bee054af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce313ec18e793dc58b9d39cfde0d47b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ad9e9721b1ed3e4835a0754f4c74b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032fc411b1b185fa0b2b87545c79ea943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef207598cc3790fa294035adf554744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58f82269a5bd24404ef6c31e4b8e3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57693b6ac7ef8ad2fce60f3abd05b1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7ddbf59452be31e08415f8cf390047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea551fd4383d0a37afee5119042bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c4aca56be7fed0ba27079749786a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab5adf8f0c300fd33cb097d1e4d4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab34aff21ea8b46f447ef66748713a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3f56361b708b7f196045bffb88f4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed70e450d616a8c942de07b22213f6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6e886db8261d23275c0cdee07f01654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4c1f45dab6eb1ba9aaf99417c76e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab425c8fc35d7a38e6babe5d3b95cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b47645f21d0244ff4568e721e3f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde9d072c70dc8da504329d827760ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786935d6be05dc41ed707b001497bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e76aa49aba7a9c9dbd658375bfa2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a2b054b9beb7ef73c716024a1e2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125618ee6455fa1dcdd81ab64c042f8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520fee68c54693bf3a7315a551435563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dc1deb56fd3c0b2beeae721d614fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e7a1b4c007d87f890ef7a05de51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e0bbb05709cfa948f197df881eec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8bce37e45c2148fbeba98959c231067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67eecc682eaad2cce1d8b1cc9cf9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beff298b4b0c877ceaed78e98b438269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574935c99a7e883e4273c1afb5782570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a65fe701030dde4c546be0329d33271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598be17c74100d8171b2af143ac1c4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca4b589f166bcace87d5f6d73655fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318264efd0d2d46fa09b13e3c8ff5fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b8df25aa249d8b220b7f2916724575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bc9c60add048ff151b78c7c0c2ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d517cb2e7947a61790fc9d6ee4fcdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10133c13dfdc01d2c4a7e5fac6a3ac578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ffb8af558caf5d4548d5f62834abf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f48762f40424cfa32d5319b92954580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa5e7fe18b6dd636d1435660041ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac150b40a826e0ee9b0a57a57d5dd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937061ae0ae735b8ca24ad1a37520ef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccc66d1ba039e038863c5d65d04f4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19815fdf221327ef54ed124adf17cc6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f27ea143a179ac0eedef441068eccb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ad20e345000d9499b96a69fb97ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588335f3d5bd1b05310d1350e76370c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d4da768e34d638b0c05843bce5e9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0a0d89f98ba198b3187ceaf53112c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d00ce82ceefb11b433b8356c41d47991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051771f46145f9f5ce19e6ef9b972892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a38174fb185a00f030e1b9ee810db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b5df62291565ef3181101453a19d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06877568db2545678487433cfb56bd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3373f31732ae94d940a95d9cbde080196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f8b4292456e043d84de0d6766c6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10ea3b8305c41ea9ad92fd9aad98c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dae6bb59a3d798976cff2a6691ddd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3252feaa56065ff9aa36b8e9faca831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee43b1bc3ea8d7a747e5de823c5d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34980ca7d41c89538b9bb5f5f98b0d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb02f2f2c8545d4bc0dd338af52910103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f947e807ac8fdbcb365f7c7b207c65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad23060676e82300511a2c6ff1c124e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9077a6cd07aea1131d0d074d39051f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b676092de790a69ea2d3b5347c26e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d981c3b9bfbe83f7e6f559ec7edecd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e8342a8df55c727ce2bdbfe81782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb94bfd9f20892f0efd8416e3e3dd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e398913d0515122f0f626598e02bcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d44b8b30e6029120e2dba5fe1663112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618e0f0e8fa4f75f67cf8249824fa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e026ee5dfd7ef967ee1431870c0fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f72c6715621a4641171c03858b80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d049923a93a6f721b756bccca6fd52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e642cae514eb57c7637d7997cb665b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb309cd449c50060644a7ca6a421c0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247ca5a00bad4d7026019ad7feec36b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17f2c514ce34a3e19941fc9b9ace64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d460a510885e9262cfe7584995ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff225ac5b1c33bd65e2091145a910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31279ecffac7ceb0d8d616f2d2bd7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a43886800cd6fcbfe0868da3049f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b42b1d4bd6c517462f03ac66b08b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ce37a3ebb694c2c44edaffb3e07d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e19c566dfb749257e1fb87042b18a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4642d3d59dcdfa9821125d9419ead5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f647df99d9802ea1a755931a6554129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f4f8c59f7ec03937a3ae0838b309130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3123bc474cdc9d9db58854f4f8ddc39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48ad9222c1e82f9b4a115d69cec65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be14727ab008f8195f023fe85d8cd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05157e0cd111bc4804d2d0e572a0866134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae2408dfc71ada03b9e8959236dc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de34776527976dca93c4f424d42ec9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5e577e9e8da7cdc121a951c44c3ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d65a732123c62ecb090014c395fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c2cc1f1d37dea8bab2da87db024b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a4eaf1489fa54dbeb82c24611e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae109d1978639e2b022729d57e495141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743090499cfd39e7d01016f3fa2ff0f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea0a448f924812fbfe153ae455abb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d60797b7a000d44d6a50890e81bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e1e6b069d3001bac64aba43ddbca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6adfb87ab8e8a83a258e510c79cde4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b72cbf207646be266775826a6185147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d0274effbeb15a50460073a063a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950578bb8c3715f768125df13dada8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97649748ae3418f14661a2bae7e13558150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f2183f7d44a3d32b36c1be87e866a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581328fb5b425a35b5a575e0a4ea30df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83dbec43d255c41259f18f340f437153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25024005450568dc324dc5598b430d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a700dc9037af39aa3147c3457617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a205aa3f568cfa0169cf6d923bac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e022183a748bb2faf90bc71154ca8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a46e05ff2f7d8f64b26abca7cdf00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257eb1e6e411eee7d1bd51557f1861d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ccfb474bdb6bc6a4ad13017ce5933160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3369fbe0aee3529d47d3a516f24eee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66646c27a0e7ad5280faa75f8b3262f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139c1bd465a5b2a72a2705340be61b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6d3f86ef458d0ea0eacd44a54a00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118a1012597fbaf595669e81565d42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca866f60851f929811aab249809fb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13150eaf78adbb384c0394898e436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc9f7d8bd16318761abd94a541ee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca87804a23f8663f3d43469858b38d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc6096e7ce4ae17582e3c58d28cfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d7b20d6a3b4f5262c6045a1b98c75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c87311993f367feb9eef82477113172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a33bb31fc26b218150776697a7c37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf677931b4cdef1c124cf292b93ff43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65079d1c0caa1b200d7e2779b3938b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eecf1649ece9113254d37008f83c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35c1bcef9314a4c4327614693181b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7cbfeeab7a9682814160db5cb9c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7085af60bf1828718a67f931bb853b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c54d178ba1b7e2cfc0a7f0996b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519284ed7b41f179ac6f51eaa84c1a0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60984254f62aac2c388015b2b75a4b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd85245a6b27ded389f38949ffc7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519274e358127b63dc6079371b4769184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d6575d79aa313d2934ec13788035185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcde724bcbe62def82caf4304bc7bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a2a89b400e0c81c25dc732cd94627187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f2c99f5ff6e4248621006c29470c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74750436a11e9753360144ed2cfa1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6f429f029fbbf8419313d88f86794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c813b69e9fa36fcd178733ff1cb5f63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1774360ed2fb6062754c6e25a8c720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb6a49f8313a78bb3429ec29f3984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d3b33c15584e63634be4cddaa007e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a4b8f29ade4e2b07a9f499c47277195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2a189580aa0296e0210b70afff65a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6682609e092e124418c2332e5717500197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807e74803af0922abdca1a449d2efe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5936d0646f18b4d909afe5f0c1755199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2fa702f189c08419f41cb4d436d4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f72b6b5dd37cabdbae94edabaf15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372cf9105122e9b702b46c39c6cf80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924675cf03f4dfea591afc02ef689f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d17bc130418faa36941db67739ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762f22bd81e191b7cc6f17a7b8905d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ddd2acb59e8f5c2b664e2bc9788f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56272ceceaa860c662b95235dd9663207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc78e18d85e841a62609a4a415bbef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a5b62cfbd43ca1916ebc53b721f1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1c24a2a99a9fd15961cfaeb592c65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21457574790cdfdf46f2cf8dccfd15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c1475d3198bb945be9fb872e7124212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9caa5a1555b28f3e22e2e87965950213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad4fe0d9952047c3224174e05374b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f487cc023d07fac027c6c4189fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039ad492d3bb0da017eb20a4b5cd0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254219b9071bb572ff4d73202f8a97cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd15bfea6622ac0d881dfc7de7ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b15f7be68d23476fa06e82fccfdf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d2a48d470ff32273dd9eff2e17fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20a6d980774a2fe1d38d6a1bffb8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba42d7a5fe56c491c4c680ab368fa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a0ed38fe377c83758b44ebf8362c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3edd999c58c3c6f6a213b443b0652224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93500db5e16bb7eab21cb84f9d0ead225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd484a220f871e1c2640f2d588f3cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277cbb25e7c8c07d9f01f43de6856f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08ea91d96438c2d679e46540c4707228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3bb3a69c7a73554e0fce0578bc1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c943ce660239f419a50ece76fdf786230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867803c693ac65bd1904b29aa36ce306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2caab3fcf84e70152d38473e642d73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421906bcefb605ec482f75239d792e33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52d8d1392c3ddece15c00aa9202c66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361141276ae73c201b5a6b6f1c229366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c578d7cec13c00cab4edf40caac4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f197bc9974bb3bb97b2f2687174d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32aef4cc53340e51cf3229e5e0cc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142714fc16ba271fc783f4e84f0f9203239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d035afdc89dc6b20027f149bd224240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5067f6dad1256cf4c7bfab2e34444f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54c0a29c6656b3f73a77f508dc2a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b774bbce2488a758beb3525cb3830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d9723fb0c34d7dc5bbc9be7b20b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb96f4b08a95bbf68ac24dc631984b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505a32d044292672ce113d299c47f6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e95d39983ef1323b3eacc3bb3faa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea19a25bd64d9bd7ff4d5e0b729f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17bc01d1975cde9e26d0e1605c98b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677dcb1f3da820a28e81764df7a3f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6866280edd71edb8f3913959cb5dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4339b50e3e917116634ebd33eb64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c0b5e89ae2d32fa861bd4736bc3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e850f3231c4d540684069cf33d08b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c64c926e3137f6ca0632ff69cb800255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deea412bef9829a7442b334c7f30ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f0f2996bc51dc8b0a4d8b1badaa22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84983f80579041a687e4858b74b464258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d10adc9dafc4508d4ab790f10cb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901296b71db4a587255fee470483beee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61388153ac01cec623d20dc171549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907184ce7431a67f06078ed7d4f6856262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0b089faa0e491b0a4f6fc13e227e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3edec1d0820d7e25c26f6f458ed4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e14a3632aefc8e086435f2808f4d46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92507af74a4549021ed1573d646384266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a21c5b60f6aa7c3697014a4eccfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda7be624acee787b1701bb01f598f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6e304eb59c675583960b71f447db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba76cde66009eb50e98bb24fae489270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260c75aad323b405c18b9fdc4dbb859271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271314cb6092fb735b520bcbd9368983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4250e91294db41b5f77e1984f7a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3310281995c10fed49083cb160a93c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5bafc43dab08fdb4d37c1e0b0f1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360663edbbb69e07a37d4e19ec6f091276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e091f7b062984ddb98c20a81591c47f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b12812abcbb77c405bb10cff9bd38e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673884385d99b247d15c85cf013c00e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4abcf4342ca2d541293e753b0a0a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cc85cb80b3cc266d3d1f15f27991f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda23831c77a721219a7e1dfac930b67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853633fdd42d4c28f7f28f5a11fde3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5f762fe13f3296124c4da304c17b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ac5433f857f5f0a4cfc2d05d6f38f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b330aa3d5e7acd3e9ddd8041261ebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5623619d3dce3b22efe16120e7df007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46769535c814d659a3330cfd944ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c6af02aa32e00e09e880fb1faa2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60f4d695ea592c9aa6976fdd81732290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bb2d6593aebcd081eceea7346399291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5e4d26a46f77c2a22ffd654fa673292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae9f4e7b7190a05c92a3a45624175293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883a8452f8d97192ecc6148f1d4d0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5a89a491fd717ec5c8e16bde3594295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104e7362cdfa82b161024f0251c353296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faf59656f02977ad8b368424a7b371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1db4910b54df801840f96b0d2f1bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829846080da9a6051d7047a74a37a4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f10d9506e8a61d6f32dd63dc0f2e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d2c0054147e9d696d6d57217cbb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7254e00c7b41d5130e23463e252869b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5aa54ea6a7d7ceafc06fd63a50f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973306d467eb25d7e8ca14314c9ed01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a647739fd7de9d9fac66d349e7ecb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e823c08e1582140261c38b111d8d9c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dfe23b6f520f1da7bdd502fdc6b67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfd3e4bd93854b78c431bb1bb04b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba436cc9cd38c35b60960fdb1bf4ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af5394e445f4631ad11f47d53811e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f74b116f6282f25b7e99605e64a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870d1671d27f2dc9feaac86b41daeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29583a00493c9deaa31504bc3e84590313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461f8a31a94e8838a40c81ec4c290d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e57c866192ff27f8e4681da30989e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7c6f12ae529293b637aa5901961e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fef441d4b3b6cee798276e0e9beef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a421cd9fe014cc0180127ba9e8f7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684bcaa43bc89bd3520b5c318c7fbb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ca62dd927efb63cf3b25304724c75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cff8da71b5afc4df368c4f371cd75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f0f16796ae7e06ae99f8a25e6ff01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6656622c51c794dd49e935667abe8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7dfb746d183e4bc83b1c76cee27d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece36faa1b1ff3a458da70346682649325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a07ba6cd59c78b065adfaa019d7f3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156111569aefd7d8cad44212ff412a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a636328b71f97efa03eb9b407c28a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf74f2ab1e624743fc5465d037d0ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b807bb1d589001642cc639fb2675319330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d5d4514f45088707e78cf7f1dab4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db24d2263d3bec636c2b23352ef1a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e241cbe0419634eda047beed55949333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc901631661348826ef45c63b8abef2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708545b744418aef303f7885c319e85f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8de13d982cacb8bb17d3c06ec6813336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c2e77395244c90ccfedd6c2a90298337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49495cbf4083a4a8ad575dbb9eac7eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426423587265dd3dc045495e1d94cd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d03e271c479d96843a0ed4f86d3a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce07737cfd881ad4feafe5e1d39c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315884c8a1673a58665e76dbc2634d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9eebeb1b25f6c1830d64e59ee66e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35e551e72db51e5985e7e85b6b815d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568246af588a25c175000b1b1006a99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5200a6e95805eb376d741f81fa1c09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2988f92f0d4d97481a8ec33a673dca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70e3d918508cb980d652505d848ca9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41c66ce365cdc6ce0726377285fcb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a506b00d080dd9bedc4d21b731a58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c2b095590ae5c0fa583993d000a4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a78ba7bb8dc21d8c6bce0714d2ee4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fa519648cc04e5a412aa081bfd8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b368ebe0099b121fd3f15230a310b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f263f229010ef25917ad3407d6e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6601a2d138dc6bc5072f79a73c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff066da0ad37b234e50a2ee1b9e15fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267bb448889165cbd8a63479932e409358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf7a304e9b630fbefd8a216697ae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237634f232cc1ce83e91699243e1de2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210c049e46dbcfc2f5842f67beae58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5116fa72359be98262e2558f665a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde105bc79032608b0635dc2a8e313363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f726b741d79ed615642bbacd7ae03b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55fc208498c476c80c04ad8778e51c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c9c5022250bddb955b54ffd20a225366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7df8274e7451ae24b8d7460779f45e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd9ac2e2baf5c5b3a2ec4373c5894368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9448fb36280436e208cbfbb3677dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc12f8745e6b91e45fc9fcb710e5df8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc7b9597b9592a17282309281f1ec2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79483e56c00a3fb9c5dbb4f0355b869372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79989556980aed02c014d8ccfc693a13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f153e2bdce1e5778f8385a682269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912b7f62d4e6fa851180543363b4c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cc91a58559a1f2be8bb9ee8e95c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e25f73f4dd73a6db1e15a8b220d1e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ad48515f6d28508f6c499fbd467d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11700960d12331da993263f44b22e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7e7c32e8dfa6c4d73461c7b0af205380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f07095257b310e0d4b34f2a733819381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1232385785b70dd89188fe1ffa4d25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58442e772aaa6aa703d2bd130161e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc5c17ac8eac991bf99a5dd00269ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04605420c4f0eca2524f76a42d7470f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6fb5881a8bc30b4a72ef0f1b5a69a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba4975b8ff546f62695ae96837769387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf450a51841d8a578de95ad32e651eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e86833442969edcb58433dd64909389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1843c6e36d3cfb49102e03c8c76ee2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2de7ca5a94984cc08f06b675c03b5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723202e691a44bfc5ed7ae7a9d5dd68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cecdb32f4ac19a1b111252ef50f596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084eb906c109d78844c97bf711deade394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4030f1d2004f31d9318bdacdce0f0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30eaee316a7fd08935abf63823732396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86a7d3558ec06a52b59e6546d7a98c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74317dda281b7d577120184ed086f1bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690e352df90295fb59d7ab03650555399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59173ab28acf17a425cdeb73057019c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd2951e2723c72ad93aa57eff7351401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18917a442f19f79dbf030d4c8f4beacf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0ef0cd5470b0594fffd8caf3ad10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe238f0f5dc56e6301614969afbd2df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef6e0aab530946dda1ec31b1f5791405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3abbdf62c164cd9834292585a9a2b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb6e17ec55ff48458eecf20373ac50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629c3f31a0222a329f051a988793f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebb83bc25f194280dcf3819c699d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc21207151a46ac55d61005da59f3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2cbafeedd74b19fbdb3f0048f26ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec081499ac13c84ed67711227d3834c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566668502b957f5a67d1833fecde747f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3dbbb769bccb6e61b057eadcd57a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1391f90158b2e4902704b45ef7f1b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1241c6a016502a57cb0941b47eec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a4ec861725cebb537d24f78b8dc9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5f20539bb803c0e9aa24a2025e07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4dbb0900f705de00044ad1b50a4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb7e10dfe655f5629c548a0c8ec88f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a5d205bbb8ff2f4c4812b436476c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801581aeec834e2015ab45cf3cd3b088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337404f8f240d6a0187f014fb1cc1dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43a930eee080c511c48f1b97a8d50c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0b1547e849c9830244731e334241425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f84b8031e133cacca4ae55e8b0fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232efebced44f04d879c4aea144c99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea359cbe626d07ba61f4b84654fe606428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e17654ad09dd4cff2c1e680dbc7ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd71f9fe14c604230a420a8afc6cb0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2a18e389b88f968ca9b8af11ee7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d904856c06dd3aee271549d8e20d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56cefa18922fbb7448002e575c2999433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce06f42584c85bedd586df746291b56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a89b3e706d5f9c9866891fc63012d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d169020723f8e3905a65823e7d5724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353f392f5e8f53e3f4637d48613f64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c89dcea20c213cc749d35bf94cde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab5b923a9a070e05730fafe6ee40e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817c1eced3ecddb11cfe21f3d31670e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e96bdd96397c71627062defd2a333f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74554ad826337c6229b35d88a5ed7569442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb981ea77525816a2e3f93e6a873146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045ee069c613173b5fefdb399a0e2c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae94dbec15733218e937fae61bbdac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415728060145713d0685f03261d7476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dca3cec77fe55d53d2e95b09796e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ae798a425886500876968d7082aa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227200907c5a5dd43e662a2e3540355d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0720ddbf8af1b43b01500c09f905ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c8f7601f89e92c180c757280dfb97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5370d8bf481a0e6d1263c47e2b8036452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf79fa71767f8f5004aa15727439d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef7fc0ccc825c89a6ced5c2bcedcaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6528043e572cb36b748234093de7091455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337988e75a0573710f60036248b7c9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f996586739089bc7da578bf2f79e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dbd419e1ed1dcfe393d2ba24bd0a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716eac0ccf26026770a5afd77c6250b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffc3a055d6efc24bdf3c02edfd8b84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aca7cf0a39a68527d10dbc6ef4280461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedffbef7c0767065dc3ee2a09800c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249e1ca5aa1189d2932330f91fd0053463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f218e389be55f1d1c8d5e1f684e531464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7605a5463dc160ed1fd6772d68343b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd4570af9d1f6b72b363b3f6b0c791466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9734c964330cd7de1f7517690b833c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ff29fde57fb8c9318e0ba640348e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd0f6f94940147b719636f1ab6a89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9f663dbc2e0a98201fd79baee10a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5168c3c8cf21edc7a7adf81804daec9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30866c15453291af42c966b41053a3ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbecd9a33306084855055ee197bc17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077efa7ec1cbea7aa984e01bdefe10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e5a5b00d797338086f9219c5652a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e50bb299c587c2e754c5c5c6bce6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a516d96d6fdf9aced1457d2b48cab8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758207be95b96eeca1fcab956c9b0f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c37a582df3fc0d468e88c74f4d21c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa9cfc7a7943da6006fe780225f669480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dada6c42ebc65710c57d92676f28e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962a61b8a0b8e52d83ba3d236b3fde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db26cb005ee0db73084873e1c261f5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3cc90954d7a9de28f3935329a6cc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5281551487c3e9ff56b635954d4be9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688855e6ef7fb1b28ac0413b078271486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbb0f3730dbd3e4dfa28deb93fe7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6ffb6583c96ba13ce135c8a95004488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e955c9aa7ef9924e8040de7ab70246489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dec670bcbc1e22034e39c37cb7fba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd50ae2646569f7d5f15970ddae51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628114acedf32bdaf7d60d0cf2b654f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c3d4b2ce26dc7386f4d32d3af192493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74acb0285ab49be5d3eefb9604f16fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a3f221298d8f28b820d8ae793a4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a64502978069b35c2b52cba5688114496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33acf35516d5abd84ca25ae2251f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fc7dec930f10368226262458ed08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7d10cd10462beb4af8a7ed5a1765499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc0dc1b86e4babea5837499706c5ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55193b958860ecd455dacb493ffae9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805086db74e6e92ab467afb2bc1284502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd283ee1eaedaccf39808ee8e16639e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1595112022abb0ff66adde5a242d0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cd829ec4fe779ec3bcb795a9c3f62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff22052d81f3ff1a90aedf03a5b28a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff2f713d3fd7494784fcbd8f3f5b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a8625c73954f8200fe83da43618bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e078137e0bd74c99290a402473348d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a4145651d9adf69d1b1d2fefe2d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3ee5b3a86be6137070ef61bf734d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5581afbf633acaa133634d609f9ea1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cb769df01692896219d614aa5965a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de0e8fda39df14de1d4d505d83b73f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a61e7659d36c58b81ea964faaaf68a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60d11f39fbd51c2348d139b0e89646516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc39793886ba0e4ae2230b7f1eb94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ddd0618a4eedce5b361456c74d900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23281279cd1a4277da11298ba6b788519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b35268775e8cb911ad44f35bbf8a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d4eab75fcd04a6a9fa8519d68b0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df585304b34cae1fea08f1f705cf1dc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb2761ba22657120ebbaf4993d6d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c36eda21012f4231d65e7c305a9c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745859c856adb13459de04ea26c8d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00644ee382953be299c1b258bed5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3737cd7970a61cac8c05bd29c51cbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a8bddaf41b64a1864891e3b2da86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b2b2834968e7724c6e72db87c4175529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c32b10dd29b5936e53898bc02785530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27b6ff75d81b5b80a59645f65840c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c793c554168a46ee9871a7f7a9ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f5b6ffdfcbff2879aa8a3752a84a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173086bde0b6b43322b873e59381a1cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da71913a2f01efa7e6f1907ddf71a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659bb80fb80a5a8db575b865da93d1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335744f3cbd1e23707060920a3f3732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d4742b2bb95928c155f7d57214a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8752249aaeda89aacac67d6eec317f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719dfa40ea348a984d018d6bde961f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c64a1292e147688028d6a0d35b1d07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f6dd075442d1bfa7ba9f1dcc8095542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d003c7b90f673609b67e940b5406c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cee36d19a75a58f34caead109b6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ee9be4f859980a1e2deb5ca0606d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93963c7941805b11efb077254d006125546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf65516e66d35f2bc564f154a3147b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359329feb4f089725104a7075a9d0aba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e79cf0dd65c8fdfffb22a2e7526f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3bc006150d043c966cfd1b2410e3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19b059396cfe1675641ce968e80a0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a9f9974969fd8a14ef731a45d1ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d41f9d4fc51dda2d590ebf5136240553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc494dbfd68c07748f87d63dc69eef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8668114862c82811517b13f00553357555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a65cce763ad6dca86d29b4e75cb32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a5c16f9ad6ec5a5a0ea9b163cd2c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031b536b54f82b61abb8567740bc86f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f2682044770be72d8286bc9454533559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52af23f698300fbc885b35e6c23c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6bb86fb567df2a77211f4596877a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289329ffe96706f190f38a9b2691440562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e4e4d35d913a37361a3155224fc85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb297d65e0a8edb2c9dab4c5f772d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589018ae77593a36cdc303fa5305f47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e5e311adaa10e828f12a01d6824d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0ca7ca564fad8da615250db06dcf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236520d8406680597e8dec9861be658568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd17319f2e66adb906b8910c645ef2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25845e3aa0763e91e4e6ad9011bc94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feaf838fbce720808070aa9923049a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512168e68aefb9b7c48570d84043428572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad6a328e43ce4edb0c385cc4105b25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c62da64ef88c9c236eca2e2c1313c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14add8627106956edff5e7e1ef6c762575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccad656919888d8bcf48b6c2e415a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fe06cec848e863142639809f17912577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2925e5a1445b6901f94a2acc78268b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193c42cd228abb65fa6be08a9158f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c693e20c8183794534cb15562eed43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b731294bdc87c5f01b35a33b3fabd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec74b58c96cde9d13796b46afa4d965582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60954b221f3d8ff7e61e73b06622e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b60153e064010d1bfff5ee3d59fed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83d369de135b26ad117624191066a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9fbe98c39bb1ddffcedc4632c394f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f00a8a39fb110f787b3ea617476d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd1687e2ce44cc443516b896f82f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162fba32567027aa7cf618c6cad76b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca88230f00b4282216faba3a10990590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d22fbf9550815e7f53e3717246952591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb7768be5a74fa540c9884b890a5d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834d6030fcb6cae6cb8c9dab75492d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c240679c7c7f929e8f043294a442a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dcab36483a0ee6db167307005f70f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10bb1630c63c0f96225333b06209f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e434984620d8f3d4d2f332d6db984ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271e447f7f3f5431a8d8ca2e4f90619598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b0c3949d8f865a1e98edd0453d57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f943b43d12a194b9f1da88b82793e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d5b9390a4408888e0ca4c2c9df0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19740ba27fc936c30a39c5c1a9c72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f48017a74efdfc6550ba1acbdf6c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fdd8dbad66f3848d8be583f46454a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d571ccd16664821bf98d03ebaa391b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956aad0d13283a6c2c64171097a969606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4555c37b4f33ab9b157ed776f8396607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5086e72806128d80b708db4bdedf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b85e8a967ac3b7ca9637c74b0e06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290eb9353ba75c744ae9b9681e4f813610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f84b490ead45c104fdf0f637bda4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d347a42a6ab6423d62306bf1ac894b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271547eb1b91992243b9cb8590f7265613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000f284ebc7a46d75765e97fc2a5783614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e341a4e7d703248d17caa656f053b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304d03e8aeb9c238a5d6d2adc848687616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac27b46eb784d73e0b98d7b8814ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd7763d220df4b671653248465817618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848693f1dd5b53f5daa6cb9832f012619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ff4eb9cf2fe858ae552e684b0e13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d9e43500385560f8a4093ba7534eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c422817e8459b1673d5a17f4f05c2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7cb91a70ac25f5b64dfd8b700fb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d252c1e1c52d1d31de5e6eca79ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187008c3d7e6bc6649d255409afa47aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929dd3f173817e1d0cc3cb802b4dcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8504d7af24110dea655a2ce871b1da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2f236853ee2dbcb0bfd10238791e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcafa65895d037a3dca753c687eed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622fdf6f02f039c3f093e82dc411896630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740eaf1c581e388cb19ac248142467631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314dddbe1b6cd7c3b2d09e57d250ded632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a4076b7b26d32664506642767328633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b62ae7b1d368c3dcf34afebcc499e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803cfe5bf9cddc017d290ff17cc07fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412c546747d42c788dd2c2a1e36db7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0181eaaea9f7bd59c077ebe9c7efea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9235e72ac4ad438553b273052afbeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe7573d4162e59fa72494810b034d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45f859f84f0e47b6e529d50e1b3cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409fce655ac24aba6b97e98fffdf86f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c691a4c5e307bf3cca5d20222280ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618313ebb3895dbf38a86479b8908155643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281910ad0459f7ce7d1639afa6141473644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061709f386d36d07121b496b2e902802645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795a66c7574a56df19d197114732fdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b412bcab6e79924ffb50ae2c4c4562647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c84a899f9c82c9109f747d5e646ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ff3303d56673c8a48fd3e09750ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4b50480a174c2d55bc95d4cf7722650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10294f4ac55527abb444c77e58f1a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca3d32cb744dc83b75180940f8250652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e98de6f0d7339b82f94541b02eac2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc0e7ca1f9fd7a8cadf7158eff213d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b68f022829ff8cc8f097ea050393d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127023dba674f8aa5663bcfdc974cd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a0324866257b493ae14cb34ba2f8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e5a7f2b22847fce71564f9ec2e91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e904cd5d79a92f004e85d44de21d1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac40be1aee6dfa58dae53f21fe27f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d6dbe7901286c450214fa23f9f3e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b441b5b96489a4151f24eda8108c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37388c1fdf62b6ff7e652892fc863663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a085a11a8c7f97f94961416b3a8bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77c34e618e9fca7d8b4ff466ca798665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ce42af434e5d6f477a3d7cbf704a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500afcf8d342c2af60713372b80dc685667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2991ea7c0b3c6888eb5f7b04a9d10d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b09b89b23106028940dbfa622f7e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207f0625243d62d3887301b6db382b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731aefd598337f97d8b3ffd7106ccd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea4cbd1defc14dfe25abf169c0d5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6587ed7c1e272be52df38c32d7bd9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb89ed04b0432047a80ee6cb2f012cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a5ac6c204116d02c6193d3c01de6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de695589f8f9d2100880f77bf70b39ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d53d3b209bcc25ffffbaec20e62a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd15317560a0d040cf058116067aa6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30bb2d3e576b9ace27064e2ba61d32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a636be78d01ccff321d44722988f0b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730ab370ca5a2fd7276628243eb0b6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0310d7d07ca89e90bd0a026746e1e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbe6995e8dc7c839ad0ea61e1fe05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab7f0315517875441b3adc46f7711684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade961ffc966dbd25d3c839badba08c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21b0df7deb179a4139d891aa55006686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450b1dc0eee2cc4a2b3d2faa921f447687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29efd3e10d2239899c5a1e66dec336688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a71c9e1b46a9c4515d39e79fb7b33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb7ed1ff5d1f52812648010bc098a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a817e437b38f983c17dc87e51a850b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8861195fc697251a5546185bc45da93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5e21ac54b91709a749fdb23b33c2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc1417687a863b61c68b8898e7aaef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51eaacba4ea19f67c651f2b3e762c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1285ee5e6e51e7528dc5fccfb2efd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366b73ae367fdbf24afd5364c87265697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436323aed295f2c6f36ac94f8a248ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d067062d3664be726cb52668cf33ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eeea82020d4e4da7f0f4919680a07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9247ab0bcbb6870d0f63b435882656701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf9f3ebd9378c817958a82ccf2090702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969b48605a685a6f7aa477bc1c7054703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831b8c0f16301293d7486df698ff0fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ac0718725a682ac204cb3d8d4354705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d9e6781a82e35528223e2f4a76d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d3ea606c23b4491d15bc7f7e881b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423744c070ddc59a13e746e5142d081708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c02531550929166ddbb6f8287681709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e339b8e007f3b24bd00089ebcf462710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d92ffb49bc6942e6ca20e56076f4ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35d1ceb0d8e850c4d80d9b4dd4027d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48490d51cb3b52525f2142a90c0f9b71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75eede2ee7737093e26b2ca7231855714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a1d8ef9fefc936ddd59effeb24b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77552647eb6c5a65c4aba8b0d405cc5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec449d37b2b71deb125249f822a67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a53f192a58dd68c6cffc46c9104c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a119ea4a66d710bfa362769d156245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac693eef1dbfcbc5feeb1516e082b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ebc29ce1c514987cb883179ff687a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835c0aea81c67baf2d2be9b75c5b1c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939014a92ba0828c50fc86001d6955723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58e3c82805f2256d71f00436c4f45b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ecfa6c92a1f9920f228fb21e41dcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6665c29e8fc3c09b846f2a5605dd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c7989a67aa21ec5c61a4d5ea9faa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747812f1add91a307b4bdb5f1941c55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884b607631410fd75534d9e8125776729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe460bb313404ca6f1ec18f31b294730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff886868a2f482b5ed7a9b2c3d4611731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1e95af189d6e4094e2ea3e2229c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71c091ef96803a39c7e18376d5a56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeed76213f9d9d0858bcec56b74088734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966571b90c54d41e7ad9eee8afd2b6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00381f771aaf7e0a63c08d4244c449736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9d993b6645c5027c58b5d7321d58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65387af0b433711c483672f242a69841738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab135da864a96ba8941ede9e84e805739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd980df15f6fb3870dd2ee87e3ef9e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcf3bb6eeab4a002b3d445cbff9b27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d0fced23dca350748efa70477137742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15aa58720e8944a051967ed44164f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa6bb959fdae7c85b16ce8e1e66d5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1142f7badcbca9c1171c83e5fa083745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c88ff34d2d1383e4d6c2bef3fee16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d49d783ce30ec2e879493f28907e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e76424ff296280479c933c342cfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44f3d6c4aa99c658fa2e3eeaa72581749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac5d2b0dfda787839bc0007c36ef98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209eab514d26c68975ab6e1c0995657751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1c1b6c42de9f27c6880f87f6a3a66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1e30d2c5f789c9e22a5b9baba732753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449ea482d79d5532a59a2ecbd81dfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82134c5a29e1499b30dd9cd6034c98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24554cfa8baa1c50a14a6882b4da15f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed841ef5bd15fb6c4d3f4355b694f13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6858accc105abf30dedbdc83ea53d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794b34acae9bb4ba1c3977f853912cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e0ab8ca11ee39bc97ff8e8ac4e2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec152156b11d344345ff2e53880901761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9cf45bc1da84dee8e7eb9b9c6631762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286668dc8b513c28e5cb4fd78ef0126e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a56871725b1f0abfd5837fe37b802764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768660ed6b968e50c3bea36a4b19075e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1dd57bd7f4ba464df3b25f66e7ebb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c55318fa8ba55229c27fe9ab62c53a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5895e6eccb18b84c990afbc693501768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85681eb43f870f0166b33082b9eac60769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f6ef8a504812739f4df11a3e3872770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8344ddcab15d358d1eb2eb70bd0f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d95538f72a5e68d154ab626dcdc66f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae3cc0a4e383ce85b5d2f771072f4b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f06667814d59b7918967febc2c752774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ed7a12033c79b440159e9ae8be063775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe7ce205d2dab142e070f16d82e7b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3186eae4fd3624b14488a32180274777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d930b61926aba20b4994db81f7286f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f30fdaf836233b72d42836ee068e3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ca2e43e309032e000b6482d419b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d11b9767fabcab3fbfe4a5b79456d2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4832ef3ee4e80b8e2a508944ba3a8c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb69a33c5aa4815eff2f1ffc1822f3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f79557c98663145eee39c948dd1cb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263a289a11d025ce8f8fe3cd9bea99785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce008deadabdf9b211536337c8ded786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b55e6f1e15c2734d46772c0b3bd49787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06963ba43eb6ec584a8b590ed357491a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5ab6639972edf92d68c92cbf38dd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb6232359fd967ee27f91e65a77461790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c28d27ee6e1fc10a9940385c24029791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7cd3e696ccc20ab76d259f0d96282792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf4032138ad292ab5edbca054a0d8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1dd8e810497678af23981bb8591b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193623445c6088dfac4a869797095b2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b67f2b2bb3fe93bab6fa7987d6ae6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ddfd91f8bfe089dd346cf665797c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe80abf710480447ae73574527184f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c352f0483ead04e2eb4da5ecb29c11799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05707abd5472fa2fc843ac0fa8e9040b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c5d3a99d46d1cdfb1e20af81d440801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea2deaa00399afcc1354eb2c5ce12802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a862aebc97e2b5e1168714787277c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb84c1d206ca23e8780fb4c29c83d9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778da4374c9578cab3cf838babed2c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275045695de8b86b35c22ac9ba2f32806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983cf35e43c08b44c8cb3e4a5c31019807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f266b680f0797d221aac0b6f76b10808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b027c91490ec595b7787fea58e22c8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba87597b5bc5a1e5dad414c05aa8a7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbdc05f8794758a1abd220d7cedc9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc63ed417aa61e175a543ed865bdcc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f6a4f95ba44aaf925cc8f5b716088813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844f5264414394f9bb9e08a3e0e693814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8629c524cfd2ad2dc45eeeda0131815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36e24bb1d61d6f6c915116d59b192816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8dba035191930d181d9deddb2ba23817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb6a8aa2f3df437c694e1a5f5b424818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c15f1df6f185647dfab6ce0eb398f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2969e9cfb393a6543d36a28e55123820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e285d01bbd3dcde38cdb35a36873b82821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beef2729c7af29d887bc3da4f40b577822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c910876c4ac24b500d767ce8dc1450823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f36d0858db3a90d9b2c526c24d83e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372985fc4ed073bf89969838c72bf9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b2244b31db73e4184458f5d9018dc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4736c4ca12092dcb6794b2305dade827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498555f2c9c163561069b8be176e42828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30da8a2c6d3e9ec01a383d255858bbe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c8134fd1bbc5dbfb19e668395407830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaee674686affc92be6f7738eedf13c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bdc666e12af6951da6905cf909a5e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c373bce8bcf8a2641ca755ad60c1e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14289a1ccbeb9a6f0d2daaf9abe7ecb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b0ec68a2fd0a55a43f56bdb7b089835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d981035b3a7f9f85ccb1f4b89cd5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ac2add3db9b6a025b0434394a2c2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d3289c330308a3ddb982f0620b0a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3823f0f29420e410cfd592f8e413f81839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fcf1db6fd85ecc96e8e51821a64ee840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bb9f00f30092fbdc0fe7cbdda45d3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c9545a14c606bc9a5aaa22a8af21842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf17ea2e0b6a146a3d2a60dc310e6843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921418257b0ee3e02a6cd1715649811b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573173ba2fcb260db93dbddd34c5a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aea579b4e8cce44a6b5b0e3f610403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea512253c3d88864ee4325a8ca5e8b724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87698ed88438e4ef28da3cb2fafc03e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a217e8d4aff40967dadfa1528bc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ea675b7bc0a3fd735d9ae8ba62bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95422e4b053c4adc7db1ee5fdabef58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a9c631627a5705f4703e58fa494c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849241aeac7a4853bb2eafb56a4a74e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7926124096971da9e1bf73dd6eaaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92bba491348713fd1c24599a6238012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1cf96636abbfcc396834bbd98d82813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c140f2276dc1bdf2194f4d8ffa163014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563154e4dc823ad0e33dfb40c6228c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09742d81196b20840a82ac0b0ad0788e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a13a13ceb11cf6d556d5ffc54bfdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b0c9ecfd8cda56b75ebbfb27f1c4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec29c705dc55f68b61ceb3ab6fc8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab514f02e803a9bc31602f22192c3de220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c3c15d33d652a151ae765d551272521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc450d5ca6b3e1a489fe705b701fc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0bd4285db30076233c9048d3910c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f32285c3c4442438ac8309b5bb1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed1f25dfd3403d34d934e149d91aee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97382995bf882d1949fa8cd9a843726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fcbc04ba74939a24e9fb3396a891427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ab5926699170e4d3f30dd9d7fbce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d154acecb11ca837616efe425ab3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbbd37ec732f0495a3539e270f25c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7859d5971e3e53a2ed2977bd8f1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521237feb113d1e17af9dab2e2ce060e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecee08e6b4ec7fc9d784a2daf7af3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c977e4d087291aae944b775fad5dc5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d09daab6506d1076dc0fb84176d9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269bd0af1453c8a5a9d3af16bd8a7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28279854f5f1d3601d8f5d8ddfa4895d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41290221615c83d44d1ba4098e8532338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1aedf3ecd937693b004e6e09ec3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734564cd5bf74b6dda932d08b1a49840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075ab427d8b92c70364bb0f3df2b8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1b278aca22af9a46d3a2b82b477042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709f373b9ddb4c802428184d32113af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c5cb191c73689d48f088d581e7f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa2bb22d8a54043ab0be17666cd27145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20300fefc604e1c9c22b6f91a2a7f9f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b79de3517802d208782931671045347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674fbf88a476eb90de2575c82f661a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456036422920e19b9bbf7a34a97855e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048cfad7c97d5dc05bf2a51b94abd5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b3a050f18d45277d582cb41f8d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff01f7f8ab2f59ec732061d13255e7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ec67695a534126113627e1226e2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d17b902a76f68bd9369cabf8a68154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5dc085d3918458e793fe92542b9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c579d9ad8f0d4d069192abe2cf8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2d86fe8eda6d9a72917f0d878f5dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b190cf36dc8a603cce2750f88d9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb54c313f885b4fec0e7e98f9715459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5c01c0eb49e458f325a7809cb179860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe0ca903032b88984aac87b2c918f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b7fac534d0e1cb697b9095392c50e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176db452180e441f35c7bd1ad84233e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81fd6247139144a670d0d35b83113864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2deb0f70bc4a873aec3aad3e375d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155730842e5b9f9221eff54f42a637266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf574706a348cf67bc508ab0fadcfc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1311b2a2913907eb46ae2c010b8d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3016167d20ecb30daab15c18113a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a80ab6dfdb1d1e01a3c155c835f2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098510f994ba083b27e3a36af01ca7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738d43853b4692dba900f7cf4017c6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e2e40474f9ed8aab2286801c5954f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09303b5d46846e3f03fbb2938c1f7a5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20fab3d5b7dc904c9132d1b3341f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de20d558042766f6487fc283ecbb3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c6ebeae0879b6f3eb3b39dc62bd5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277871edf822bbddcdb3377617fd9fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f8d69ced331882ee52f89472789679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd2cda125594f5bb5f3254232bb54180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b34a8eb1fac4b74ef92329a6356f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21df8c9606c3fe38645147011bab8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51148c4b6b913bf1207eb2a3f1ec72c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1333d2e1298ca9a14d55b0bc7113d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd592be0c6c1f48b7e155e8dd4d3e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd150cf81e95fdb8929fcbb3d4b01d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aac6dc2ae0a6a38cbd7efd0dab0f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc9197d2a92f97f55f7950271471c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d234b8cadb27db0fdc9ca90105ef7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc3bd25008302805bd31c832875ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c839706c4d833861db235ea3627ba391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105aaf4101b7bfe70daaae35bdb19d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3738b74e35b7d4cb229ea96c1dcecf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e27c3a6926182e0958bc08a8135cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95673130c81e07a0ce39a5151f2160095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60b6b1639b7363b9380354daca174396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2084ac6970a913a87e557b8da1809197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff41b2b8e429a1a7cb2b70d9294490798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea350bdfe7c3c40721b49114b59d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e1071c7e90f0c5d922ce10b46cbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432f50eae6ea30403f049ece37f9b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39482eef6faf167b51888a898879fd23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a0f0b60406f80789a630f520e074c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a00eada9f5c6c6a916fe5fdd828ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0d9c78e652dc132da5b3d83555c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698b0f60eec6aa363ce3847e2489e7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ceeb2019c494ac64efe509f84542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e2c3da1a9ba862bc55935df7904b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33e81259ea6f58d0a858500048e62d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee46fb2b455108349c611f34f5fe02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d9be1157fe801db16405e32580fd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443baf7842aa7c994c41c938ad8a9bd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa934c42682d152f2d24a51d87c0ac1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959238800d62d4b7e757b5389b4f1341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c44c489a7d3816df1abfa5ad32f14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000ae04ff67e194f92854d87d14397116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cab83b25a7676c4ae2716c405302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1139e9af190cfb648abbfeb9a3530d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c110745f037a68fe7bb26c32285f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2117dad25760dce4828927482b28aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d78bd920cd43dafecc46baf16f8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e480d1cb04c089b0ccc2372f851f01f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d6272b1666a1db409da224e4e101123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee1fad8d76824d51e76205f1acb56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec948583d99eca508ce060344d13c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c677f9164ac3d5daf60c9df0c475c28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1835b89c434ceeaf5bfe27dc78f109127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78de0fcc880673b0d167c52c52b154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506479a2dde8740c766efbc5ae2537129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676a9489d7d15a85bb838bc2361fee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1fea5c7f5c0ea83fdc189a566dd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa69f67c02927ef552e246119170b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cf39a27be00861669b2b317724dc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9630247a161fb36ed2534cd5cb4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c1da274ad5240ebba34b37bae2dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31da2eee360ff318026570b8bf9b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408328c1061c06f869cfe9b53b6fc188137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922dd78c58c828b268d882b1452f914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e0801d08190c563ec59feacdd5f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54685c3716a1b0dd28e15e9b37594a89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b7cca163c36d92b8f5ee97ec659d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f1f5eec5d57c87ca264e03d8f3878142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e66ecf36efab9655530e0a07101a65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc7b31c06b6f161abc115f8b07fe77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2ccb5acab71a6b7a2d65aa42e29b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b9aaf48aa42678302d1a5f6b2bb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d2524dbe64f430f5e7f7550ca9b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad39f57bc12fb86a2fc2cbd4190fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088a2b6c7462dd71ecc9a7c673f9e7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66039ae0af2e157f96a5e01c2ef764b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388521e95067409d6891c8e41c66d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aace40cb347684d354d674b4691d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdea03132b4d75b0b4d86a3cc4290153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0630a63871860c33bf79dffe2db7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6099d02d28ee370aed8565a43cad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52514a165243ef7e7cbd2bad8e48a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d733a20e35f57ff1ec27ccd3d214a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ecf8704b01190b9b54dcf40ad0da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081181693841f23806aa49b894c75314159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8c100d3f46d43a4bfea65563d403160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba263b6005aad0611b6bc0add3925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8730e6738abf880f76009c19e3c5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2322aad5c2561db135eca19da9d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed947e647f2d6a4d2dac409d721faa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c180ed3f8254661b83fad40a46608165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4425656bbdb4588a80095889fcdcf8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c23a55c7363a72e0dd6b248a7cfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbb60c3d19356d118b596443fc770c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcd65eb8dbc1578886855add62a544169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae85d4860de42d91f9ebfbc3da5619170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612eee35dce3db9f834ff1aca0b8710171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4959323dcc23649e938269481d1f147172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e3cf986f15c894b2df1e76f87e24b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ee657f092635b47e58f5dfd814ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac429d822e1d4fb45cf123198de756c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bafc116a8494bb12ba00d39a8c2b16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c24bf4c1e84d56d4f13611c41a19f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a3b74960ac007fe87d726bab74aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb489cab0c30fcbf42935cc0ae8367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24304a22b5082ca3a1967291aabe86a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d216606daeadbf9bd9467b8f42eb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80df5ebd8020cc0095413eaa48cc638182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b0e269e611b71b2960a5e585640d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344bc534060966444977b5a0a657b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436126ebb8bba033abd81a2f019f4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce75148fe2dc9507ba30ea4b6df6c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a99db9d3b0d50b94aa8422cf342a26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd81f0ebd52aeba348f59c20645b66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d577c17d9ce1ab9fb2b6ef2e56a62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91fccfe255ae3ce712224158cd16b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b466ead3d315c23e22366781c812191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fac751dc240f7340e14ec3bd9e48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448351aa37799a68b9c3e7fe13ce68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3b0101eaeb9bb876a3cb413abe6d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931351af414051aef10b842ccf3dbf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6780ef6d6fc10a8912836e90619df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55ae82a06314fefbeec557df0fac6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d9459a6a77104207270c2cc4d88a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3a65c071f7367f35854692447e8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99188d7019c6fcce9be0c93e9e0dc458200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bcc4bbf52cbc980ae33b8f6fd3ecc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50ea7901e4b4204827c98702a3929202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ccb85e26abfbe144c74f52cce2ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4445edfcf763efc49f060850c3f2ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6f24181aefa78e961f8da6e88290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a8e7772bce27e8881b5909ab0308206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c9d3aad307afe631d31bf24b46ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d8ac86d0c1a2496805b65b9c2b1ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420bc4ea76bf1691b98b4f0807764ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b55d443dbe6e11bbcedb6594a465210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c8f17e53d0b9b5ebaa21ab295ab88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da225c2faa638366ebdc613988c3ffa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4d48521ff7943d3390e084a0930e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b298966ffcee32122ae62533a2f3e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25514a5f235c483c0fb9c25f4115d93e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34213ffddc1c484f759ac1c8896024c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45701824e675ae6be629920e12e7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf006bccf80d37e12a7129ac527f0ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9edf1a5d48ee44ff4de443999e2074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028b946fb3e68919d288ea64b36e59a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb49def3ba9e3c9119c358cc43b1fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5a618787a080f6cd29333afb6d0e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fb0700207478573169c94d5e8450223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126ce6694fddef94faa2b4b7c71dc62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4381754b7f14a47bc42d0e43db312225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fde270d339e093873dd992df42ba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e71834fa8a8b6fbb444a0fbb90ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8aa77b486e093d03928182e34e44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac40b96099518a3cf5b82fb8bef249229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b7ee2ee9912d95678b4370d337eab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95204061529552c399aba5256f9898231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6bc6363b9e3ff7319461db0ded4ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034632e3a0837951b0f66942fab3c207233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566fbf94f0aa4cf4984562668e9846234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5105f6612e088eef4aa0d57c7bd5ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c7d2a7fa43588f4c83e9c5dbba50a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09b87850739e71bc0567f51dc7d61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f71ccd8795bbff532f7d57bed01a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd77a6f4b5a859a704d8f3a88bd826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb3a203a80aea9c7d140fd658a499240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226efa73a7768b1816b21cd17777b634241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce38a999a2fcb4bd5b020167d4d11c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33b11d33a2f8bfa81ff0eb757b248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319febb65e0059cf9eec75ae4e7171244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586085fd4002ac2f13af6bce766d406d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff53330f94ec3cb500061a5e981cee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438635268158964baae09d9b83da76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575d9c6ea6efa3170225b78b38c9e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8860829171eeeb1b24d3d7e169983249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f843b90ffd35cc3be58302279e7725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9bc3754f26589ffff3382ffddd76e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e17e5a8376cfdcdc593f223c88eba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830889342ca441b8e720b3a6168c37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1866da4baa577760b1f9db4d78208b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cac68a557b1b7f3933723f1a7eeb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8389b37705d2f1d90de97b9d5db1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c66ae0681d53812e87b3679c69975257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694cd80a570f92f37c83da77e479266258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c966b510d6069ec840a241c62ab018d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2859ce5073420e581cf638572205260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15adb55ce1e81808f0ca4ca0143e09d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e964a32c5f90b8eeeecc2b52e02a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a22472d10d517528c59701cd5d82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009b884247fb0c7c5188aa7a74d875264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e105cff670d2bfc5bffa8a8c16c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2b6ceafc94b4862498eb2b9ce53b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb40462e5e2ec5cef7247f4a4c3a3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d9dca86b0d2dc46573a07b7b1a98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b621ffd8c3125f70b617a1cac04909269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b75ad0a8af11efd39b574a2d5c5cfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d82fe2df0886c28ffe17ea34f3e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c5c13bd4ba1df4ab55cfca8ae8924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec42d48ce7d5effcf020401392e2db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9874ea758c8ca4b1eb75baad3d77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50443b6e06374b728b3b773babf65a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a80422badf879fc64e2f85dd747b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc8831a250ab2b75f890afa25cd38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef0a7357356a614236ec4cfdff4d8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc4f8299e4a870bcbcc5f332b2f98f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b17e8eca039a6a35636f026295a3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ccbcb80f8847d0419d6e696423315281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0074dba6c568bc6127c993f324304d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234a98d9f52223f6a4cf9fa2630bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb3a50c2175737dc6bd9e2df0706f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c193a3edcd75d71f48136fe449c1e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984bf6f443c66b4dca39116bbd2e47e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3ac07362656e41a131c48f0f43f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef966c6723017d8f9fc38b0ff7f2035288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef672eeb96fa33d60ff062cd728333b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db240b5cb72854ea3c6874ec74842b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a604f39a007f5e573e7023a75806b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9854cf173ddd8f44fcbf4ddfe343322292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db401feb1a675d669d3803e240191293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaa12f9e464d258a570abe0822fee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3004c036d7d9c9f792906b4af801261295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec9e590c07edf5955514ab0c613e65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5025c7629d179d1f21e732bc314b96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95518bec79db1c5a6118171bb4aa8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c21a485560b3dea30186983382a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ced96bb1ce0606a47c3854c018a229300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f6ec37be90f2d8bea4baed5fed45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d6070a1bcad643b64729cb473590302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f751044bd9190790ab4ab75b2b7118303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f452b1abd2319b3e89b9d9895f2d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f1e4639006ae6ddbe577b97f9d34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ef0174c6aa3a2a0d9ed9babf40455306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf71892747fa00f04bde9449edf0dca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0826b4229342a038a3f5b5ead4e247c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3836376ae478d6f36f7d1005a7ac16e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e62436dd53e1f6a2fcad77b8da065310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113daa493d33b6f86f758b0d3c99bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9568e59d1126ecec132dc8864bd69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e524999f8aa8f10a3f398391c2dbf5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308a1f204fb3a6a5b319e3559efaa2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f12c2cc594973d23320a7d9dd6b4cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b126725d5212c1c474803aaa9915316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257cf6cddd2f0b057c91a09d382081317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64ef399a49b3f2afd491f5d595bf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc6accf486c3c40922b200f6dc1c77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f350aa01167a2cd224a85c7c1764c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ae72d4b3565d2576d5769c2e51e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93400fa22a9d02a065d72747aa8c1624322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768edef56ffe47ca11e1f1e99cc0d49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e64b245467dd71fc71a2c7173605a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7a54ec98373c047ca9fdac459c938325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff93ede6b7d34333f657a32c4e102326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb68471bcc398aa5c061d39768a48b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867f9cd814c1a015156a0bf1e9ebc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f1f1f8cc99045dd4e99a2279c7116329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f11dae4b2412d4cb1068b170b37c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612c4da9848d77b4b2576b9f44efd94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab968c26b24c804e2cfd056cba8472a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63369c177bffe988d0b8a3c99a61c405333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd599b02d711a670c3993c8bf1c2e43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e85ef6e8bcb7d43b657479e6565f03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad71be75599fa17c7bdaf471b72bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886382ef93eb17c42d5804fe3cb611ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30c13dbf8447c3bc94b0cc7059cbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5ae78f2fb5a2f7d3a0cbd89632b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec39fc7546bc7dc0a4797204b5f08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443abe7547b063d512fa97bdd7f94142341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b465d89b0289211e5bc48f4bbded77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b193830e620f82a0e0fbff7f0cd92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16046d6f8242076efa2adc04fe305bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3264247453cc5108c7872853f984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145da1e36274f61818ec03e89f5ff9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96b55eb784dfd97f96d20687865f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463aa971f83af0440ee8f05677d7fda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546322f5bcd96209c6727fc73fde8b07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a8868a346bc240b58babba4c9d45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c1e3de483a915e2790debdd2f8cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8ef428c1a4193127441a9ebe11736352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bf3bfbffa968d047ded07539c275e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144ad140464e98004f89383b5ebb74e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076f89a043bbb39f2eef0d037090de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02409be693f2b93dfe57fe51d47c76de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da54996a6a436741c79d01e55c19e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeed4c108f22e38aa7099bd7f9072b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b8bddc7c266317666fd55688260c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f44ee83f84f0890e711018a9abbe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5b76b17479a514f01fa29d1a9c8a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3631d38493ca49cbda43643e764a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd747436b980c8024af5b56100214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c6e2bb3b3de0711ee974fa1ec11c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845794b5200ac51d47473dea62f6d2e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b27e06af01a49ae665f37bc43006366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026f866f4bb502d7b446e0b37173131367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b744fcae96e26eb8dbde1649b73d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bdd3ae06c10b95ac44d1a9ed6759e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389a136a4f6d8fc92553d72b0ac11a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84842399aee56811fb3effb8afce9ffa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d054d4816fca9a1458f345fa4ad139372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff45fc5e64fd9866a4b307edfd6a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2985ff77e4a6244a083fe38e3842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935f62e793dab87f4bd2065ebb1a45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a67598cbf06b76936ca4734d228fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb871c13a4699d6f47d8d4fa949a7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dae042d7ad83b585c83e7a7e9a84bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96462c3d8c961c423b4db0b8fba7f11e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c46c2981df80a4591bf4fcc00d15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792638ad61f066621b74f321baebf06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e11dc93a2536c46d4123bbcf9e0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af5e091df14626098acc4cc5bd9b93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1c135e595704c6385f5c5a99e07f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b7ab34b68b9e7634cf74d987d245385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713ca51ec4e20ef988bc88b7c74b6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12507ce8b90ff5de9cb2a25ce75ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d8b11389de325542a43908bc03be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb80cbd21e0643baf868ea04694b4d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc148e03610f0c9317433b89e3b0d56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cfa75b318694e4228c83ec12261f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d08cf1dc907d2df701da50d2981b33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced98bf42454f03411b253f1918549e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab3cf9f2695d825a79cb9ed86f0d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394ce5c1b5ff3a4412f505ce4e8f80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c785659b3c53f0bc9792f37e85579396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc54e16c01c7a7c6c73fb5124820d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea290bb09bc4c4da1ef029d3890119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc563983543beb3a3e4251ea4c925f9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a088e36f2182fc5fbb4f3136bc11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1c5cc1b0cf602f555e78306bc5361401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b97d2c280f0134b05b1602854ee5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155520f1c50567ab5f5b5fffee7a8f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fcffd4476a9a2f36e7fdd58eb5737404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2d01ef6a0292c0588126dac17a2f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f810008987e710a2f585437f78e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae823279c7afaec300d56967e268a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be2e976e9391e2b6663aab7496ba5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5609f92f316e8e51bc10bda5f8244b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832f5740f5bbb95eccb249e5f21d46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f774f1ff71c5369df7d8955b90fef53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551a217d59178904e5f00a8adc0a630412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18599ba81cc8a6d33b30f8ee7e167413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167ced849db8a5c8f43ea4af61332b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8c473cf53cf0adab3f8982557179415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283261d6099a767c2b2f5e63ee0cb95e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d106ec2aa0b02199a026fdb11c6e02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c485b07a65f78c7acc09bdcba02f0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da628e74ec440fc6f6efb0d254c0d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8352cffcb1d401680c8bae1e5682a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b6fecc7ab5c6c85c223f6f2a01ce6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b738b2527a48fb684f633f4a3ba65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e087e94f5163f95df14ae40f6748e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3faf614b553728a3509a1a3ad3027424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a3b9c67b629f0cdb24200c8b390bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c4dcd0e2550f69ee0076a8e72ad14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30aec36cebb11e94df3761b229968a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37793d1f7f3b010f5ef7805909e8275428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29869d1c4bc13489a73dd8eba542199429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c41e8266e4255de97120bb92540fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde91b0f18bbff69e9c996bd2dbc89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911ced5d9cd7fbd9a85517c2c076e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8cfafa4ad234a008732eb70c481f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b2dff8855e4fca9da93b6baf862dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636294e1a1fb0dfd44b3614a6e9d5d50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e1e27ec06036481ca5d37da264ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73946fa268953939232693081adeac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a347c35eddfeb32e3a202ee4e7b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd7332074199d1007fa9d782c41e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8695136672daa709ea69d6eaaed7a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7845bae564f1af84dde536d2dbb5cd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09bf3066958d0d9e444cda05c0b638442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95a09f009c45c5fe731166656b59f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c448b287f88cd078f159c003f907a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3911fcc7caf13baed7512cbc0bb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a923aabf9bc3c9a1f4ed04a4fc656446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a0d0545b0145b88980e15374b8ec9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99564214fb1f66d7347b0b4f4828854448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c595c9cf3813b1ed5430358362ee8a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4688468d9a5b139a8d00eec5e65fb44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f19d298a019dd969781279911dca3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273915ea730800f01e9a8384db3ce0ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0007fe4e6a8a1e72ce16a39c33f2b10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff34462c4c61b2ffc76ebcd0f5f8599454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056ccc0e5d6b8a5b3308043ee0004c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d5227fa15601ac50fc308ce3b080456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81968bbf1faaac7aa17f0d7c0a7aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e442b0c959bf2020e81a9cfbbe7bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506739c8efee338fdbdd52de670f8b20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd690966c58dbff43c9f26bb4c654460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83f226b44bc803bacc4daeff20929461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c1845162a66287f2ea6f7f0b8edc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78af30319f979146e9fae65fde8192463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e4f9247172798fdaa2a81ebeec9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1bef1da7d99af11da1d1d59de482d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781080c348fbade6ec2232e5b6d3a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cad789856c6144c31e800b55a52b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba47b6ed1a3cc33cce5cc247e9872468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d49fe0d9e4d2479e4997466e4538fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e19e49276ce8df4bf5c03086f7b4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f5292378646a5ffa3bd57104e47ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc7286da21163690a9a4b000f1bd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904febe4769a70169d7cfcd8f8308f87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1956e2f60c84f3e1effa0863104fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2247f55ecdc62a1fe2ccee96f49d50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a900a3638cbdb1999058010bd3af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8daeaa59472955836c3ceecb164b8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce2054d90bc3c285b92f95c7558da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd963d740d4ddbc7aa8d149c18142479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8048b7a511352d376e3c1fca7bff585480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43e6aadece23868af3efb4a8cdd06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c995dadc818f171cbd92e79081c8c02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a500ea866cf3c5f7a8b298d8c5a6fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fd1f5c9bdafeccd9bf342c50aa7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afbcd16ba42e9bd82ce39422696513485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30d8d11e7ba409334c56ba436fc26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710d6c8fad629724e7387240d90003487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262601c2b7b3c66537a7d668b51a010488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ed72fe735b7bf67a3e17706a9ff26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402709213902e6f32ce4ad20eb321a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a88e66c5c54b09d51ade348a2f71c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4491fb5e6888976adc5b58ca8d13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a4e6469a179f1dd9625b465257478493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d7aead5016b8985ea502bf7b1a0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e006770f08d3a8b41cc4e21f25ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495c7254358d948db3abddd0330069496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78dc7981fd096e6a3f9ce789ba1025497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f72d7111f3c12ab0866ba066bfeaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b70baa68df346359f4df6a27bdba7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e2f37e225a114d2fe83323636ca2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb128572085fad352000f588514b07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf0fca4a5ed5126fe0ae863c88bba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1286c6e5cea22b4f5e4856b65ef3dee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36535a0318c314c0f282f0dd98f261504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14adab2a58894155d4f9ca88b75ba3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fe23cd40126bf681221d1a73ad064506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48746d7e0fab3e275fff27e77dcbbc4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e290e60c09125c0c8b46d0fc00d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c456760250d77f2140ca39c74131eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce42e3785eb6f0a73d7412fa63d4db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02cd5ec811e9a5457373961b00c190511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64850803e86849c0547e582605e366512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ac15e4fad8200a3359f57b86b1ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905388aa7587324244faa64a6881576514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142bc1d2e4ffced695587b1314e7db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace10d62af1964b3ecd94d45cde7ca4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00608cef247e987e220b5626eeacc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ccaa46d4484f4d75bbb8bf7c559d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b3d25f7a0c195390493008c81bba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e7d8f4e93acaa62ef4e9f65d67cd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737eb50947300672b102f933524338521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ed0c7eca84e00b978df61b5eb975f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be263a18389deac290ea93835ec3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1860851191ea627fb7e973516f4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc63298d05051312bfb62d98f928e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664b25fdbd8195dd4ad4467a75b6e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c69f0fafd678811b5993fa57f042a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052c32e86c0614126904366896b6a88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61fc9cf2e005746b29ff0b4433f00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ef3fa789c04c7a7951e7bc9179735530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984a17117354e465c8630d9eaa5dad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a181d2394a69b98dc989c419018ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a30cf8b708f05928702230ad156b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1519d9e9fee49cb292e0668024c89f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcfc2c4a7539a31eed37fdb0c93764535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7b743e8caba36f65ff3e201a845b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414abe93a09fbcdc1434d0d8f7366ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39ff4f6ec6c0ae6fbf666ab643336a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660ceecdaa6a1152b47c7d8a8aac51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a8f9c7671943c234a2eb28956b95d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e59e8bb10171a7047d6f9c47cd5749541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362af63fb6042d2518a8bd231e0703fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9915fc2b86c595e603e0aa664a1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4c5be2c379dd10b84740a71558524544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13fd46ca95e67f53ba21fb7bf3994545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff6ed0293fac8c259e405746aa9c97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff1ede46cd69623b33b4d3e621cdea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9c3c85592beb69308180e29ac046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1a4dc74935239016d2d93333f4234549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761cf1685a8eed43aa6daa6c5aa6496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced722338ffcda0bc6c6a7dc8d5cfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bde25784b70f50aa26c5206f69f4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302674359e8fbd9bb22d82e77ab6e84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7034f13b99adb962fd7c5de1cdb3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d335ffb9338b04a97022561f7d7b5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf26cc285fd16014b8b711ce0bdd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995e22c2c2821a6485bc51c956bf76a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3841755c1858b00d64371000df31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a4cf89f358ee81bf95fe1ab47b0a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c6d1c38b6ac8f494b2dea5453e9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214392b7d5e52e029e6d914b6dcd64ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b14fc71c2fc48247bff8607fe9ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb001b6fe7afbf879674c4fbfe3839c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827da96207f4286989dd54938a372e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b118d257c3884e7c2169402ac75a8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f78c29561f6b069bebb5ac0e45f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629237823c9e487bc3a77e48754ec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fdb5bd91d2d9377aeeebfc5fa2d6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce84a439033abadedf250085b123f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d023df4fb17eb442f95e31ad86aa9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2fc2f6d34c04c7e84e77cd9f08c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff3054d365c503e1fc9777df318c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e1244cbb3e8bb10598280b56e23c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cc33ffca44d5260dbba360c8bc18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4eb2794ceacda7fd1fa3ecc0ad4fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b48c05f3a6531f150c34ce4b71de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e0388d7ef2e18b78efaf10732461577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e1faf629dca1a07462daa6e2d6d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf3ee132bbd49aaa3fed735bc41fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdefec7d2fdb1ca8048d69fb361b5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e367299be4d3d389a9c83b382495be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975108e54fc6ea791738f43cd1748b2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb60126076396dd04f05db9467a5114583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76c6d2e21a3471e53021638ce5ddd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c774ca869c1adb9fecefa99b6e2948585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8ff39d56860a4fcda6585c6d319e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115629f2116e97bb3b20772b0ac60d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6097ff7fcaa08b5f6dc79588a201b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe16c70452d0767a8014406a52dd46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f83c6d2dabf9147bfd2ddf4ea0c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c777c29861959cec31463fec2e17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb865d0c33385ace4a9c1a40aa0e806592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442bb3ecbb9fa201b6dcea839bd03d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fd799c7888f1f760b960e3a24c833594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41888b9ccd55422a4a3345fd61864ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904591f210577389aebe8533898a272596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce294503729650907835212f80bc3a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a1eed4832beecc79904fcdbbf76aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a23e5749bd270c2e5d1962655fe92e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538f3cdfa8294fd5903ce27a322bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33abc9814157e27f3358358dff30b74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bceddc2a2acd6ab5885e843871dab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f40ef66f985ccfd6fb5881f932be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bb1dcb6ab392b02968ce1879e69b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850302c6e2b3a541ddb69f9d3276d190605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cffc6076dfda4d6a4e38aba8d1594606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb9580847678a73fa70513bad3ec8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365340ebe0968cca3a8e7d3b3753d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f240ea0549b2455fd717e6f670d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba4640cc55718105c4264258d927a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a3502d293abf877e4f35b4c4d2c85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f432336d2ae6ed553c2b1a90950c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dfc90a3a9a4227e5405426c8a16a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2206347969e210935758adbb1db9fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd7ca1ee740b0f3a5acf6d6e8cb75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb8b7f3cf5bd33e095ed1d27d3744616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b70054ffb4272de1fae1c60166236c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe49f49dfcdaf24684c267ef0c16338618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a7f3e363f288e5271f93e5674ca6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b007753fe84e8815be28c4ae273bc7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a52ea5c01c0993a5747e282e5687c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a0fcde58349b05c064bee6a15664d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f819b555cb03603b42ba19a2af832d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604ff2c8e1804b57b6501794adc4939624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7343fa7f9f4ab1ec355c6272ecfe08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9757199dc1a44bc7dc6622c7884db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f04c81a05fc68427d46f9e3bb69b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34e9004af90df9a65e040ec3a11d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57897595ce453f6914519a1d1c9ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae601464adcafd05d164ae899c79ef5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173bf1961421b59e81bccc5d97da85f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8c354d5da8d78f6ddc9e0aac111f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1e4c105607b4a2170a4016be4bbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd100c5ae5cd7d6047af92dfe3c8fc13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038eb9ae0744af5309793e0bde042d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354813066790f9e8679d44ad917b4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c11e94f0541ab4f82d9da21b9420637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a8cc3971d830c8f7b0ce717c07d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6753eea1a6649a109a5828d5b321fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156bdb846b5608c5ceba13325609e6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f2813606b82682a8516cb13838cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc6338bbee42a1a18c9b26e1d5c7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd0f7d76904d24ad093bae7650e2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1c9a1c9ace183c20f21538114b2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a2637f05a42c500790343570026f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab72566d0413cb0a0b6cf37b2ca08c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee176d136dc5e5b5a622a10b60372647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc5231992ca74db7bd612e9e5e97fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee0f4b9d1e6d096428e43cfcbe42d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f251b571ac332593bbbd6e9e8aea1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbb5ddb417684839f2d88e47c0bc94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327cb1e1faaf81a9461bcdcb0c743b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68839e0e8ac0ef8a1bfb3757d621d57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a87aaf0ab1f0f3ca40b87a352f2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34895d9d768d0515f80892a062b2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572e63e47ba0a3e27f32002bfd606f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ce6eea99fa3ad922826835c62432e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859557d1948d5d81cdc760110819d80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b137f772c19bda4452434adf5ee10b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ea974e95b786ddca1f104714970d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75052259f9ad586cd893c92f166670661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5358d0b76d356134765b5907cf3c36f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1361c2091c6da122325f14cf07d409b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a0aaaa9099573961a85ee2e0f4e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f3ddd1f99be6ac1679d1ba8943c5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f728201f3b77a917b69b0f98a822666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933199f3430a64d2ebe6bf49308477667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5db4d222d598cac2a045dd868336f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d985ce6e9e422ed98f0da7c05faedc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21327f3821a13d4f7227373e17cfa8c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02d1f2e0cc5f43df0570b83f4ce9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2fd5db5f13d4713e17ea77e513da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ae4ae57027ed1ec23839fe0ab8e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392c9935ab21d13b14b1073d7194b8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b04f850ba62e77aecd0f4d465054d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6429e262084dffb02d335a9876c410676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24834c0ee2e2c8addcb21f99ed3da70b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a44e9a6556f1536ebf957144dcc3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955dbdc511f95311feb63593229986679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f6babe8805ce526a0b66ce6c6e618680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c492f63a91f34e8e6597fd246c3743f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f01793400dcbcf78387d47275206682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b7c971fbae4a581ea3ab02746da1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89524f03af15cb9bbfab3a09a29527684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a12eef5886fa737a6b0a977388c11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436dfbb41a0ea27ff74e8914fdb669f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1a04c450ec6ca9bba6209136bda1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45120e2a3d60ac6ffdd34e23b1f9b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e778c232b2ab357f01d6f1609f1fa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3fc0aac5d34fb417c5dcf81aea237690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606327bebbb5097cc47d2e1cb766dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d77a70c681d805eb47d8462c5738692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0ebc626029bce71348e1a9aa8c1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcccc83b5b69f4558e0bd4bb5cdd4e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a82babc044be77d0b803c2cd89e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1e7a3b49822b8c97c34e5fca7448b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56905040efc2a82e31e981e120e660697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce0cfff8f90dd00c6b729acf32863698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ed3d9b09e6600c7d83d085555f72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad994723c3c6490066b075d7466521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c7a1aebb4dac5ab6f459fe260ef7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1973a76da17a325ef0fa90376ebbdb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa808d2a8b034f79f27ba16a954191703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587aec22d3dbd83b280d107f277593f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79561ddeab73e5132314851b71cabca7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d07d153cc1b8cc626ffce5bbe7fc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2b9643f1bf11d2abf70a1625f1b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0847fd0d6db50c65af60053f3ec61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02c9272293b0d2ec2c2a82283fe3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb08f435a553b62cc102157c902281710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f64f9c0416026afd949740cbd01eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d2bf75557d9f2f4990acc86e7564712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee925120f3c1975b03cfbaf5991679713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d5cf1dcaa0bfea2e941ca41babb3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9463234c5bbdfacdd27900fe5415de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a24125da812146796dfc2604abd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724adc95d6bc08b8449a2c778ec55f63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e8887ecd6a6c4462d34dfc3584ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b238deb07abed9a8cca235c9af15fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7b1c24b75eb7f100bf4af4e7dd0ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c9211642e6871078e5c374b08591721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8a8139f3f141e32f54a3768843ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a57349d5c08c03f4b09b7d44cfc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a44f7701c4c4c7f8ba4c7477dd5cae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59b3e77bf984c8009360f280ad8ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d379e3e8c94d5fc42cfe130efe029e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e864fa681f397e962a92cee3ac7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3368a9227c344dc9a337b03724ce14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af09e35e288c50234d734622bbb7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7d9c822e69ad0f52215af69c0b13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c59ae383896c56760305da3057fdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af253c5ad15c1a3c0c84b0b3e47fe41b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2728085a6c9e26f099cfa603898823733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfee0bb898e28a3d8c8bffbaa31729734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567d12ef7d44b71d755f261fcb4427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50420173b90b984a6a0af863fb5ab9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1f642b67081f849bc2c6e893f651737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4afbfc48dd945cd5129d225c78416738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed76761851cc32e05845cc2289eb13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8d60757c0df4cb26bc76991215520740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9eac9a549d7002849081cfcfda4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c974b1e2d711b100deb9c1ee4a12728742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bbe214772d320631ee22844644daf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbd355f401b50c7fe825be72dbbac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b00d52d4e0932c96cd6619d3d2db1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa4e92eff240950e3cbe0eace37c90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445672e2cc03f8ffc11beca56d0cad2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84803533d8613bd5a8bd55f97e870d69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe24b4aeb3b100b85e5c14b2194fa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f6278b3cdb4c627c2d45f69ec0c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20783ff8b5db6c01b594627bdc6f0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d955cdd4c7db4e2fb99e016f476b94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83221f5dc238d117ba841db97c8a37b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee797cac3a0c6bcab86f9e1d7a413b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780aea1547a5f3e8881d5fc9591d3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7778574a19cbe96f144c8011ddc1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d69bebc16291ed6c951beb1d3cbe6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd468f8d1baea38be4c963adbafc5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6f08b907b236e8e608f227804fda759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b9591b02993a563b0d2e3b32a775760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939def6a2f996e4c1eea3b16120914761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c762c5caf000c3814260263353fd708762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48fe9ae5190c85e62d9292e3d6101763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef66b0c5b976afe5d2ccc87de44b62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58bd401af293169d6c6bb14745920765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb020a0b2eaaee51e91a2da3d2b5ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fee11142b17f6229805c213fb1c355767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>