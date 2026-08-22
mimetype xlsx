--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad68a4ce6b62d4b877c59c6c79a3ec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc66a9d919dbcd26619715fe317b8572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892822c65f652706be5e27d54245af83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f469cb4b26ed3cfc25de1f0f9859304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40d7a62917f78bb405307c0a3751b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a4ee4f35e6d15a756eaa526930fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a763cef84ac3f89e05e858714212d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817eac87a158f9cec288cc239afa7c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b08503d7985c9fcf8646c2e722b1829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8ba1837384b82249f5c99a6ad31610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3575f2885ec1f986de51d97ae04801f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3a70375dbbe7357f4bd2e7984b6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00780243abfa7476770bf63c682b821913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6529012356d7f55bee702922ba4890514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea123b5d608307a1f9c23af750e3013415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91a192c817743ea6c54c50498ce4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e4fcf2246ec1e6b0c6c375873ef6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c10275ec55006d2829c63a85c042018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739835e585ca5625e6f998c23fce8e9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b1b5e274a99c6747ae2d0f0d1eaa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba02b395f0abcc3b2ddfdbc413f7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6cf52327d286868b924b252a6bf5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a6be7ad5d8e8614d58ced20e8adee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d94e51cdf0e9b694c67382b92fea6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acf08098f11718242732bb024467c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793dbe621461fbd156cbc1aa84bd4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d379f047b930ab128e16269ddc40727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73744819dd68c1f517105d5b313b9eec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8524aa0a31baf80a799e52bb63f4a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a400d1ed9efa2bcf7c5e4b0f6e30cb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34039ebe0ea4e8ecf2bddc7653b64431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b88a800e537bbfc7169415817c7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39814bc2b3971305cfd89f220c44ffa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc1d6a2d9805499319360d536f1c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77802e4ebf454fe572cfc9b8c2ebbec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b10c5dcdfb1f5b6db6664463f6c9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861352f7d7539a38fa3069b5d6f047337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957813e6d5c17504ddc7e5df890f865a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc113366abafbb6b5ee8c425bc6ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e612cf13fe5705e118267d76785640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776268e05853b57a90e1c984ffca8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e1fb1b97b27f36465d402ab0d1a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4d1aae23e18a81a10521a4e7ae4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c46f4c5760dfd471c9691e1e5dfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6375313dc8a7ea73fe792feafc101345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae36b60f79c8bdb57ab8e3a1c519c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38eb84ce9add2982c39a7874b2d1bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6f286a51306b04c58558af447ad8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c6b26c764c3b6f3d26e9bee099cd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d60dd30c6d90ff6616ced81c560ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e98afb71156eef599ea6993ff40251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7aba6569568c20d3f6ce88480afcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894741833f93490b9b605cca63b32ec153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb3b56513bb1a47abdead9a1c8616654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80adb96ba334c66dc4d1ed7fc6ff02f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eac8f221a4ff1d70bd3b7f1f4a02956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec55337dbca13191732a1b31fdff957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce6c9f6d5709d9b263db760e40110958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5eed310a2dceb149ba537b869a7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f4a97bea70203d73c5e7474f7dea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ff4446fd1cded9fe9956079ab8b0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89ccaa44a24ed2434e665d4c29fc7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c558ae3032e6d45f431645106794763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafdcedff445254b374f150f4ea7f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa32b86bc3c6eac72b4418d0e1da99965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329828078fc1a6fff84efee57f85555266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066203f3765ed1c6bb1ad48546160e5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5d43c1d56b94dec0d78879e74b1ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417542eea6d9894830638b5d55baf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d706ceea3f79b6c7813d735a7a9d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb3edcdf3759e5f2053cb38c2ec9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307391a307998b2c93209d43a2253e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e72a775385e7ca397abdd1efe65373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43501975212c56ecdc7dfc65b6afd92e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42897426111f4584520e1c3364b3ea0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bb63723a96fc5bfdc7c6959bb03c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b794136599543820938ab18d3943ed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55df5288bca087c3272ad0d12b3523078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9218d61bbe6e2c0521afba351ed3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730110d363b2c0f3ada0f79c02206f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f2e66fc6d5f3cba9a32448d51c87c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f10a9da07be9403f0e2ce51915fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b6e4e2be503a17375be27ea4d1a7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bea368c36183320a877ff6102008384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dbeeb96e3c0f243c772a46529c7c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b70fc37f258a180e7b37a255d00fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a05c0f05287e9bb475b85e2fabba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30055ff17a49008e7de811bea935b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443edb6e4d7fa054724e1ce51b3e79b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685254ac7bdf7d981bf1fdc4204fe1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aafd51d62384833ab0e66de963c5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33fc1156c1a5d830876809fa0f56b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc8f056e1e8d1ff5b187d71f26e5a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359dcf8ef76cf5cad9b532ea862cf5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df4bcb5282ff1baff380e58d93d1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7162b49c8fa213e9642962bbfeea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80ef54e3adb285794b61a5728a664797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8155ebd35d0535296d5bddd3378598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a83faccb1bd9669ed87105626be8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428172b8d8e21b840298167efa0bce1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef306e4a4c474ff3a1695a7bcc60898101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208f6be2bbc93d850220727e0daf09a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6baa3a7f3dfc56b39bfe4b23815251103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ffed833ca12195cb39ac68dfd72f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474bcef0a05abbf869919c26ad7e1e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2efba0cf390a609b5cd7b4492b822c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dc74d34de72253e9eaed6b9d82339107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b97bceab61ba1c209d396dd560b22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c9681145480bd9b7a0e535eed149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fcc9c3d979614e96e54f7a424d5f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c88f7a0c15d3dcf7abbac530060d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad059476f4f280538045304ff85aaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ccc5fb1a3158ebd695d000b15162113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217047a012be81d7eba2e03d2983ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75ae832b886ee35a1e873ce34c66c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e5a711fb6e5f81f78d4b77f9e6e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8dba1efd9acbca109e256cc1240e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdb2a50c5015ab08d33c8527ba4a3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd7cd1b16a4c8da624164e12b28b14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91382a979c8c4a288dfa8f2007ab792c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b78a194162f50add32666d2cca04f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ef182ee9b6fe14150a1badf6f9e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e92351257b35dc6518c71321d3c3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379065356017d38763a2501a26d83ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4eff965cfee0b4c76576b51371b0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f9d6cf970d1a36dc47d0032df181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a752ef060f6eeee2e65bdd42f8ce10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc31d328821d53d05035cf33c9d40d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed455e61bb9be4b58ab02384db256129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe5357ea65c4f996134e0533286751130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76e828e1185b1a097c9b224435cca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f428a15da679ec231f94c8d959e4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454f01b2f90dd3a77896e601504362b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fd804e48a026faab135cfe8dc19a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbaf0e9e53d8daaa8d39df6e3629e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700199cdd9d9ae341a5b58b3696679d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc4fb90bb3d628478e951213fa7f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66124029ceccbedfd45766474879918e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e49773e7ad040a51d91377575b996139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade4feadfd3e3534b414d8e57d1286140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b10c02c27a7ca515329bf8cf69d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c3e62437b93b703cf7872292e51c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc06d56f550a36464366ef67540e568143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37dc2abe3c593716c17b879e4726a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ebd912f2ce3e7221efa642c68d7a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd80b370dd1706825cfba242ce33c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818fb38f679e7b45e4c6f83c3ac46b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c438f59e32643baacb1794984cdb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04982fdb82d4c6e258fbd21a7923d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db954dae9c571cbe8e8a71f427c9321150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282491ac149907ce10932f3c9369b82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e503143daee05a2535a459282e1c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cdd09a3ec5a98b51ea5bb26fb9d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8720ce2d6134671561b348d405e8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194193bb24c8a6d1bdee12ad09027f83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e2a987529295a10171ef34bda001f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092fab02a493ec841c29a7bfbdf108157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c54dc3972975fcecef088c21e9bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17379691e6539c1274bc820bfb3ebe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c6732349ef67baf7ec852cdea12d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4af0455764517dc6401b07b573c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670437d1a72871189803b56ac3c8d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659414dba25f630d00878900c61bf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee381737dac0892d84d39c479cfd481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c61ad4c5decb8e2ef62063bdb8c0e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f992eb02f518f712757432edb512166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894477a32594840924ad1b38ca5299ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a91b482f49f7fe2a357ab9eecce8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc0e997f54588db72b63451cef4b69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d7ceb21df519ed39f2df9dcc8346b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa8716aae9a6103d0c691b192aba8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432c7f9159eade450599c7f17846d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd8fa319e863852bf91f583be3de2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6423285e5c82411e23b905907c6f96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026422a539691d34226361018239bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa42bd26a086f206555b81775482b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2999850e1e5f247c19cf99eaeae6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a31db4afbdcc0b8624ced15050ff2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edae2633c3f5e44d5be5431d7c04a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27ed9a49933199af16ff24b4bbd86f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3629f5ee8feaff76f9e6ee30a5385181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909b9454e8a5ad75cd982ba1f742549182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604440e31e4ab2b4905e90fe90802db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff4744d6a34a4050614de38c188281184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad3c5e36968b9ba2c24f728cf1556a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f735f162857853f1881f27965a75b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42ff067496e0bc1af2d7cf5b504322187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55c8da350829dc8ace9ff8578d0a38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8174181a1c225ccf44a80694d9d2fc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec5c3024473b157017dfa2b0cc94d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3eadb9e800839ef64694535c89002191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b4d39bc4be592baf0eb60b177edd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc03aad646eb00884ad13342c76db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d00e14c856c39f084ae38359016c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d2c55a5445fa25fda63fca27f1e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404766c6ed215f365daec12dc84827196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ff167849f061a8139efb534e3bd11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531a1ecca427146e453607b8d89769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881c73692b767e053df772057379a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbdcb139e21a65f5fbe1786d77cc47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668c7e280601257dfb076de342845c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e869f49bbeec266f1bc6c8bc241a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0734519ff63be1abdc90e21fc8bf4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8c256bddcd39808c8968bcd36670204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96153e92911a70458f36309fd616f0e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df6c489cf4192ae1b7a7f10a8e49d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf4a642faac1bd5686ab54ff1b834207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed2314b4446d089c0c59a82d6af1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cf14586879055eaedae26f7d1c4ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d5f1b4b1074df2a7eabce3f61255210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d49f2d5ecdfbe3ae33ca5b698998211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d9e9313d12c71f79dee68fa0fa11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842095f5f28af068e3c22db996c288a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424635eeaa88a9fc6229e0e47c97a8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de938d430421e52cdb191caf3c3e7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6928467a6ca22700402d94edbd9ce1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e49d3aca5718eb10a6c4adee59e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce37bf97b57359b32babab869644067218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f4b198e968d6caf0b53ecb46c768219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc8057dca396dc8915de7df736d6f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695dee044f7981fa570a0e57c553a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662782d74d6ebddbe4fbb47df4c2b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca4142f1c9ebb0a6477e1c9855d7ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb60c74163f2c8449e36fa326a06975224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83b97f8e8f247cfdfb97069f7604a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4ba73445384ae10b32357d0354b6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba1fcbaabd16ecf5b3f5e6970cdf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247ce480849390b754dbcc2a400d205228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ed6d6f1ee5ab57c679834dd951b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a340b5ad8902389efa9d802c1e51aab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21643c8b14774f87e1e1f259b34db3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a71838c4cdab7240f4b4bc0e10a47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608acf32b5e0c790ed41f7fd15b02e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb13200b928e00cf0a6122eef9fe36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80d94e37e989bdcd614abec1e6ca08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca0efd905c7c9351acb733d215c172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8893f49807e770b9fe6b61332f1f7d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdb17f885d1b3e8930081696adf3c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79956c4f8e3ed36e991fd03f9b3892b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d051a54d8da89378711a481fb9de7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e17f40c3b87f97acaca6b99845b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3714359e3cdd46d6a6cf6cbc059b03e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e834b983defed2f0d5fe116c0795e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc2cd8d4edb4bb3f8d5da15378fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d56ab54b587fde5dc92766e0ef4f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a827f5358da585ae56870f4c8610083246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364dab012f88ce51648627a4b52c00f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ac49694d3c3af6ebdf82c6d88bb14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337827a61f130e0361e8fe1581b81395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6ce4e106bdf6f446821ca7a4acdf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2c79a76d7452244599cd34e3b5a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ac94c885c19665a3090fc9c474c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94260751cd1deafadde4c5708415f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870aaff1531d6b04effb8077d0cff0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac605e20689aa25b962c173dce687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a91c05e7af769d3672d535ce5f8ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f9b7b724c4cb47140ae25e35df96a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212c5dc1c0984130ed34e922196160258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144f32e31b3fc4ab3fe7a0079bea18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e20b2ccdeacb31681a9cc4386d332a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8660a755b13da48bc8c5a46222f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c147aec83aa592a1dd39c91f8b73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a8808591694a620d68c4e1fb61acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777a9993a6ce5f923edadd3e34af953264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3942a39d55a1a8b5bda29290652ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d0a362c623f69152a31be9125d297266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a61013b84059ce7829c8fa859133ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af323027c1384e55e64af088bc6708268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83927db066b1963772cf2229bf38cb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64396b88ce2d7ad1083fce870ba69f48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf2ad415572c0e3f9ed42f8973134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6de724ec4cff8f4c7805c4805cedcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee4f528279f87e53e10d2dd44515bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a960de8f3215c4205f025c74e352d01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d997eb2b4d9124e527e49f2decff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1235e6d0e8a9d050e043b09b82fa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383c82f5a387865f642157c1c52031b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3fbbb4204569a53b2d7ae7a87dc43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043e6b3dc64cb1dd4e701f83dd32cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede9c847ce21b735363aa1e38b98eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786d607fb5bd1d61cf223d7de6d9696281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842a30e0e36f459e6bd489c791a0d87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b6704395777567f650b8edb53279283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0241caefa13e38634979bed2a0ee9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d81080e3e45b26eab385a40949d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ec89aa121d97fc91e32ab6057586286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d80bd313a921b328b2330f5fb6b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2717089f90873196b925125f5065ddd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4322e69a664e829180fc3f0b5310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00cdb0cbe8bf0a02d20f7d753f874290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f54567c870e04e0464d735a2c1d67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824c6f077a0717a0f79ae1b85ee403e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3213d5c7f5310dc8b902c0183e64f2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6bc441fee8d043762a9fd6f38bf55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6481ca590eaaa06bcfbb3f9bbeb56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8008c34ed54ffe6fa42bb881d2605296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93347533672e04426b5c30f3e70d04a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d039ee7f51f04b01b3c49fde7a93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831521598f54be6a6d99581aed3c691f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38dd403bce2891e7672e6bebf49825300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0c08a60f28bd3511b0260af6259ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda755215cdca718e37c17c33ced8ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a70d72d3101f27160731449bb1e60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366ff08303fff369dcc7836c7a73ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9155747b4bcfcf3ab55512b2e471305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8cd860ee02a0cc545b3d7e09b81d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8483efc1acdfb6dd3649634d30d982d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60022fa28cf4eddfd0dda38b42951b0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156de6b2471283e6104a0b8985815a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171201f91908741322fe023344c719ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95a0a1ec5d6d6ee0793b7e4792da7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada584f781f4102f8b336133d6b3f423312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28fb61e8327ac1f0261ea2b20b302c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7505e75f0cb3e39d954bc117f3c7fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35e182bf9a2362b63dcf26deb0162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d63d2132d7926c8110cba79175eb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c04ead6d933a0fdf6bf530056db08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65d6878cb8419447c1908dae13ae66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb56831b3a14d22b994bc5990ed2510319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8090ffd1fac4e5db9e3141ee3996f26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09eb25f812d3dc324c0629daeb485b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e015def22a133eb52ae461f766ae0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcb717bd62347136128550837ae2a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8655bbf2bf287561d24b2157f198f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90814262686962ff6bc1810fab786d77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0f5cc0423c10883d8e72f7d53a4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472b50b1181f986ff591b141a7a2fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e1527e6d62a09ae767c818e9b1bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c0a682e8f6200df3b8decb4b1410329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce552734d7854c58732d4d77f3f00ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a4ad008a3421e236781019a106d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4bc3e0a866b5f52e3f459cd40542b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247269ba3fd79369f015e8aac49c65e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1549bc1831a1dc09efb12c360070d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511cbcc53d950741bac9c3f8c8f7262335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded891c4f8ac8e64f78c010f2609d7d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448267465267c5852719c52590a140f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364495948018fcd83033f0dcd668acf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b878ad790ce03d9f3de5d9db95a07c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083cb94d8f21fec5b45d46faa8fa654340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e134d4ca757af277f097307408bac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dda05b9be390f507dea413c667cb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e7bc7711b0d4b96baa4b75d1b725343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e88c88043c3103bae06a5bd8678c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04ef3abff99a0fc1de1f537e1e802345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6abda16da912ee212e60ededbe90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a25f47ac2ebb7cceb46139672fee4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff11fb78305f7c6edd172311b7c74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0306b25386d3fd5961e89ff170c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b2f635dd5c62f44d5860c6202b1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554a6d57c512951b06bf2d4de3469b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a0215008db8fcf65d2bc5b7873eb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f3307b95c1afe5b88c30e2b8b91a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7e298bd69cd674f8297b87bd1a829354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840cfe4c6d6769bc4dc7c822f7ec3e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe60a7d0f1fd87860f9b022760829356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e234a0d71678689df025f73e534792d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3beddf5c7f7cdcbf61f6f3cfa040a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82950b7b3beefa298addd498ea6e714b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f28842dd17a96d84b946d490a1cc14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6b5310bb7ecb71be6376c338b27b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eb8d01eb1fafb63e5250e1609382c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c3c45b3abd083cd376194cde9dab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d07587061ba2111cb01b13743e09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8376282e47c3c8284b06a767a21f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7646621737f5bcafc99ce4ec383df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9d899d159932211260940ac9313c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb399670bcd900696f318a23eb571368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4c2e3bf65588ccca031e1ca4e1003369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf7b03dbed9c60365d5523bed5a7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d784e6d4216663144dc8d0f8a79957d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6748183722920058ce75a054be42aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b67074e749e749ae63fda5a0e30c33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dec5516f32648335bc0c8bf2a5cd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18a7a6c39d50d46ff7f9108f20aaa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705bcd37af51e246b35061aad1738d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed49eb41b32fca08d73a33a6ef465377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50203cd05ffa2ff5e73cee64672d87f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba976498e0217d6e7da7931f393fc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422db4619e140a0dfcba3b79b499f929380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3373ebfc534528ffe6a91bf23b03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366613733629720900e00c0f46a08f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ade62be7c2e67f8c2d14078c15aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276a89861665c1850f657e54ae7eeaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2b0b59fbaf36cca12bc92a7cb602385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ea31c4a3b046786492562e40c40d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcffa642e35d1efcee3c03aeb2fdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e318cdd81341c0d8d28e5f5f3a54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e2d7097dd8374929603d165f6ad74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84f75f305af37cdf7b287b48afc893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd42f1cc64917ab67b705d93766200391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ff471702f30b6c88b958383e25f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65093faea217d13bc8ca7378522681393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509f0ec8773af5135ed25c98083cdf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d5e19d7e660903b311ac2a9da94af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6bb71999f94d81035238357454b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad426f406598187648ba869123dc080397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596976ce3d46258da4b06962dd1391398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd24a1e4d7258243b9a18ba5dcff618399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfefeeeb6baf7115fda3029815a141d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d932b76579dcf153b3833fe083879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81a7745a728ed91612806672e58dc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e69b01853b6ce6b57d39477d96dfcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c13923ab9d4858c1862a0f9029fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83201ffdcdc8a4fe5d9e0496c604c748405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd4f3ed5b5206cda1a1c4ae41f303406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c1a774c519a71d1c1e96ae9a2d86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c115f34a2ffdd55cff175f7959af2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d669821ae1133774fcb63377fdbe5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f249a6e4ed15b3157ffc95fffb6f26b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b01f2ed5df7a67e1c7f48d628b37d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547d3df903df8ac7b42aee9b1c98f2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b4648b89f1ae8f246a6d2766af68e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f978bc72d20d3c76ae07aac356ffd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b4b13d114c038c9677fa898fe66e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e0c57f2fe69afa620c4a5b7e9f7a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b955b6ed71fd198197bb15d8d07b2d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd13f78715b42e6e0b0a825a562ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2ae474acf692bfcc277288bbcba4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125da78ea8d1566d27dbed77a723933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a45c7f3e78013b7cb32666704c7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0223da470035f306db300fc87e61bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50ca4811e1cf583ee0f1d739a9d4e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92acceb2cc90377c6c88e438e1ac2b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9302c7bdabd90b2ce9957c7ff3f7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448f51f550d92914b1dc8843a990797426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4091b95058e1a92bf481e946fab4b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5551c9d109b68a3cbb8c04d1a9d84b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846aaed2d26077363f906a981704e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d604b784a26ed5c300a3e5ea13b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb2c00d4ed28c68d8a621633c9468431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34625da343ff631aeda35d0a9313a48b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ed0b88f4ad9d8039dba5a4f0ec7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57f2d8ef5859bdbc24cbe4fde288ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7885c497bca114accceb312c2a0e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997fc522361d509f327664298d1ede436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1423f17142f0cb2fb6c4d56d9c95c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c364590ab99ec7b71a07d8ad2aaf94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ae33627593498777412a488ab09f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0e893713f0aaebc99d7ee154541da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe16bbc16a919917fdefa747cc273ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56122aa98aaff7b9033a5d60180cd1e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425af6a3370f106321cff0783e538f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae21ec89228b608cd3ce6ef2beddde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55997bbb89c95ef5fada351b4e1b0756445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a63eb368b3026310f6bbc7d6c4a46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691215614df8648a9f270ede3f067ca7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6baf206981797e7bb3ee7b7d9e751448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1966c9733d361be3bbdb3c53c2fb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c098b78fb1b61eebf7c1e3b0a9d97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dbe8ed8da094fc2b6e0d0aa60ef16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331075021a6a7f81f1ffefc94b4fcf4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e8fdac8c1b730c573476d2625798453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f53bd4c30cab279f8ae1ce2d39ea2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dca36f1139698dc599e385e115a2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a11876aad65e9978e71477c8e14f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f288ee951354f3090140f2d44b2b9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023277bc002fa6f8c60cc22525a2be66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b307c08e258d0f47fcf534a92c8d468459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd521d9f87bdf7e69aeb985524cb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e737a7a573360bc3b1b0f08bf8e162461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b814d989c1dfd284eee58b5aea2884462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e977e76fabb01f28deb41b1fb16e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda8867f0febb0d2089f78869fbf7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bcca1a24ee331bcf81653a6975f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d390e33ca6668c2857b6f3c59a327c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed699f7af04a1a76aa800945c7cde92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4133bd72cf2eb657a00d2f1e4a600c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887df4a689464740c7db105c61272c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f539ea7b81541f09e695e02fab86ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0173b708f97f8b48338a3755cb635471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63b106ee72da029494723a324f85b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c9b80306c8764e4b697535103e42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293db270ab356fa05212bee34859b4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed483c143ee0d07411c3b326ecd493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656dd80410b54fa0b7b28ef04f04347476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d287d8a7aa7ca44c7a921ab5d44c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da4e244b523bca89ce3d47d9b2ae2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15019ebcf66bd6e3b53ceb8025650dee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1a0db98e15a55300341b35ec45c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09362287417e5982973246a313f86f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de29beb95a2dc49b09b3c0d86a086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a75b908c2ce03f32bf92cce414b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40a5e32bb2851028466bad3f350f37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0f6be9d9b31fff5f625197acdf9fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd46f240c86ab83716b39fc8ca5a89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c884bcef1b92379cb9583cb12204931487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50e3d74dac4ec1fb627a3aa487ac4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82029499cfef6cd79b0543c482a3e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8656b276469b6ec02d2318b7917d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba149cb4b15117148597ad338063da0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e970435ca1af6b79e6aeb3e30ffcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052b196e244eb5629bfab308d46d0a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938e82b347c2cd6694112ca06c805a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf221f5610631bafeb4a8ac20c71fef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f253185208110f0e3b2ab23b67fb8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec553bdfe90c36b5942373ccdc96ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb233ea10c979591947a1f6c99d580c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827b4d532d3e3d206607aa12df6d667499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c8387cf9fb34df53cef4b5f6cd4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffa8b434970a055c211779b87f264f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45e692f7ccf0dcc4f2b9977faed43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36b85d5b420ba6fd141400abaae07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589c58afe9a38bb8053f8eea05dc06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3431d2b1e9f19409b0d71526d1faf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b227584d83509be11911e5b485c6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0071a9510a4273f36e15f6536df7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d052f71e00721383af7f2731beb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539a651c4da1ff672e9ec4b7bf0314509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7cf9ace3b659ea870b10999df81e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792358b2c22e26d93eb68bc31823f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b0a09b796da1415e8daf27b224c48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bf0ea909df6835f5d0d61b08193af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28077431b680e99075254dc47120c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c90824ee52f84ebabb442e79419c82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4511d54dccc533c9e47886072dc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713ae0fe82657f6939c9dffbbc6a2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43954468e93e026c31cddecdcd8d721c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136f5d4854b88dc6db54b447cec91a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105b413c6cf9446e61bdb2567689b3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69448a4e629e77283319543700d426e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a152a31f9bcf79beb66d4ab05fc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71edb212f7f277971102302b50bb77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef20cbc28887ee36a438b81d14d07b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abed25b849fdc116dd5b0440b80be9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae4d069095d5384938b370efd0033526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb991d650f2883fcb01339d47a6fbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c915304f389dfe7fafc69b5ec014f3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6778744fa299dae9803d58f1bf2d90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965954eac13168cdc91111c873b7c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeae7a5eb586e3ca80966becba390e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36197eff2d916aaeb928a437f9abe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e24cee82060705e3a15334787cd7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a79bc6f30002be0f4a489c9efe8345534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041193430ff0f6781d219be7bb989f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb4407ae8d26c19418f8605df612d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf5f6218614005d8faabcf3886899537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5a8d87ed5d4d33a6fec55e838fec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596cd9ad1f31a0c74c8f585049ef7b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d87b71b411bf1ebab9176a918c18b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e84c03c90c302cf6d3fce6969f2be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f1823d24204a7f27165ddd7c4a550542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e93cee57c54457cc2c857be5e25ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0867d0d16246c011ac920372e4258544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8041f24de7b1a2ac88790f6d2b661545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff29bb764eb6fecb2820ac2f311295546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee5ac5cdd66bbc7773dd2ada7dbd9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d5824579d98697b30e2c0274a9d02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b038e32f2b3e7d7f948e150dd7fb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547d9ea513c14385fc18fd478cc4c79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c6f497332165d8655f87c595f0640551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb99d2b9e418ffdee4df08df930865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73cc6c565d06f381c3fb7b549ef51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ac77c5d6aae9f7e2dc1adb50a147554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6aabe31049f5fc5013287546763a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716595a2eca472b88f6aea9fb31f22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4595c6c0c85d86b7aa64a4d10056e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02286bb949589a9349f7c45259c1cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f39b2bbf6f93765368c254d252a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48d00a8aa2a9a254c75a7655857d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e1dd8972c01087e8951def26be2f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541bb14ab3f071756bb47e2e085dd90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32d30ac02b56015c01319f1a31a20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb340769bd804eb7fe14e10012952564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805daa73d76f78e497ad149fef44cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cb350513bc2788cc3d4ec2d6dd9c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda54434dc847ceb697bd5c52d02dd2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce3c096583f67ba85dc2006b7c6817568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45349cccd08f0d17242f24e51362e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c2aa842b4498569b5fc652c13a0ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb62ce3a5f070b043dba3566ebd978571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd0ed271edfa3c31d6e61252efa629572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446247b11f9aa9aba569677a5281385d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43f56c4bfbc2a268fafb273bb1367574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a9727c7371cef08c5bdea2ab80ebd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e6dbcb4f0d633a10e1144af3e8e02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817fbb542a99456554d591961918c35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642987052708472a64fe6aa8660a6d8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b6f31003bdf5934830aa895eef596579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c332e3eeab5db59a7c6e9aa210d090580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ba34ab29777c8666560cfe682c9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f322905cdd510353b9568c22b79015582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64cf1b0cd4e505e891685b13e9ff2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3481e7b5874d07ea2f0f21814c61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce090fa93bdce01d789a01e8ab19f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823eb7606295c07cc194e832f2bf643586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1f26d30ffe23ce49c717e8acd5c07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1a01038872a1c6c7b76d4b117c84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb15b22433c1b6ff91b0e2a583f0ee3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2306cfcddcf1f28915ffdd1c1f164ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987061bd0500f8f64dd8451f1980fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3acc61bddae278f6665900327aff6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4564e7354b8e31855c2d789b27a9e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438916a82033815627ba869f1de78f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827e4d066a932e3a491768f92330482595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe325d124aefc7324896632bdec9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4356bdecdf3c8c0731b2e34968d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ca63000bd623cf6aa96db9861821598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ef80542ce44cd0c5131dcf9f995d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f74e1b554d21652d5953ee78c2f29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e967e8eb96ee249b211b54bb08ee9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6060fe0ae29f8a4abbea84533ca81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d71791eccaf4e829a6c4ba93c969603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eca89a3a3c1690706def12a33edc30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030babf936fa3fac3603958f75e5ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9eef02a3895d92dace50c71518d7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482961e4d54616ec13c30fc92f0a2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3560842e32ce3171aa404e9a4748d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc92cb155aaf4383a3a1ade156ffed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825397344bd701618bd0094d0ebd270610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758776c76673d564ec52c2964f9ee7a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b8d884f27212372dd372f84e85a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff56c673b650ec9f36d8dd08097bbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f66df68fc0a11dc8747a078bc7fc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1242e1b111dbaa79de4bd1ff7ecdbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c824becfcd6c6cc28bd93d95cce6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c07ecea6e908dbd57772fa27b0e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cd3cf92ba9de37508b26d56c6dba3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221823f48108ef0e940612d4f13e8505619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d333141f91b5bc0aa32f65353731fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5df975b4d0e25590d3a59b3529ca98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab757ad620f71f075831fb2e2daf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061735d5f0ac9eaef6562df568675196623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa70ce19f1ae46bc12fc5662fe2151624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368a6b7d21bbd463dacbf232b2dd3b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28694f2d6d0498039bd6900151f4ba3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8fe88bf3e8404e761512c5e8c879b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99727832da8ccfb0110d17f709016857628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c875b4134e5022cc8c76e8bc56e065b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3565dfdab54cf6d69df1e2486b4699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d81de847b098d12bb4466e6028bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e10cf557d983e5c797e0a32acc979632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295242e67cda083c4923a08093c0c41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada1bb95e204ee02ad2437384789da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0ed397259a29cca588198f4e4b2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd57cd2115d5fbd0f54037876db94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e108ae64dd66f06cd1b1904186ebaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e08874c5daf6f6277bde361f011e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fecfba52e847dc644a5a9e3c08b161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552172c002424de2fb6604a9ddb9512640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a01f9632b029912f8b161235700f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673314fb183d0b23840eb38eb59a1958642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a342474ace95e71fa6bb3c2d75fac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e8facd060ed743e0907435c1053b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246948b9b17bf59f128a398c2d80be0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac53b4a0f2eeb1466d512097e7fcde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2d587d19e63b2688854390848fab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266d7d832b0377d07322f607292492648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50635abb042f56f4673ed515aa0619649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27b97b2a7a576af6f96c05995736a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adf16a2496618cf4cf04b219cccea5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d46db173bf853213ca13ba235d05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c55d7aa74430c8f5e3afb38e1c21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7e415e7ed930ff3d54849ba67e9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b263b9bb5ac489286b2e034a19b86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536411d0557b50187a4875d907ee2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d874f72b8b376df4c4b56b4b366d22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172153bbaacb93b2ab17f04c3855785658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2df097db5b954f19aade99267f3b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eb9e13ec4278b10464053ceaed6cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56b19ed6bc6643e3958a554ff762aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79d633a6ed10d9b901275c03bc3795662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44df4e9f0bedfbbec0c4be327139da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e719e824817241304973855d2c4e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426a97f1299a7172f0456f308e3cfb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d2dee0002f35b8613b21a6c85a024666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb0ba7a6288fcaca346285bdb7f1f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5261aa6f4978d09f83ba4289a5842e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eeeab04d01553b8c9851ff8c2d967669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cce10dfe546c35019dd8c7da62c47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb47561296b0637c947fe049a2732f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6fe7d10418b3251b066074339d1a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa15baa9f404ffc23ac791babc0c75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee78c156a576e8d1ac3832af88f5dca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960501a88e4315e4762734234c6186c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12f9f11380c4cb9ef9a3ea21bf4e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c0937f87f7b942f26b9619fe8ab9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63832d3ce2b450629a2b6aeeb52d12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e5dcd0b47684c076b7009c4d77b02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91990f54d90e0050ecdfaa10f38b244f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e125a1ff6922058946eb5b80bc5caaa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592184f9c01990f19b36a92c8567fd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd39077ac55dd1ae9f2682eb3d57c81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7557f335bdcd9f45309cbb0131be7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c263d38c1b3947e9d07333b73f6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb76f056cd76906ef26ef99187ff2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a9eb5e0644bc0594a064e3609da00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc4610a17df8a4504f7c745b0d789688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6501f432d8dbcecf8d0a515f1e2d29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab596bd4fb037e00bc4cc0de4d775fcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd70b5508c02e814942ef01cae73d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77d08bf130fd71c2cb298b59a2590692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb8d09ef2d9359b69e18ea16f9bfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc784cd5cb87b95d3266671d383e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c534b05e7845668b63b938ccd2874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5bbf6f07339108cebcb3056e00ec1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a7726a4c733e113eced257949aa2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc29233f899070053f7625d3a51ab9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0dd86021bc169e3c1f5184cb77b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc42e601bb5b03e5d271ce8c76e8ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad937f11879fad33400ca5b6010ab2d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057994fad48ad25c83fbeaf865cb66e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088a218adcba80c3f94fd4414c507ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b786dc4d0ebf15112d5a9dc19ac9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638022e91c376b58bb82dad78d671b74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34569ae2665ba54d31e9f029c05eb1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48542b3aac57493720c057439ba63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43317de2569b63481eb8bbc82f517c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97b78a7efe58a5a15b521ba4ecbe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6b0465516ff4c967c75994eb8bcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16e686c611aa7c5e901ddea2940df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308b0f7eb7a2a20b6561f06867c6e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d71e709e00ad7e30c1b85ca1f6529713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4fe440c8972915cf1afbe8f033266714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe40053c3057bd3eae6970b7d7e25c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faf39ab5c4e777f67dcc237eeeb4f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1c620bf313ecad5b0bd2c005a8eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352919ceb27f62e09d40213b046d089718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c74f1a28efcaf6eab1c95a1c75121719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c797d7fb8cae0398bd5bdd834b24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3b31cf307993b5a1ca000208d270721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c6c014f0301c0f099a37baf5b8afa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fdd69295ef54d458ebd976cb80d7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ebcdc4a9730fc4c75a2d7300d0252724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f668c8ac71563036806c6ad4ea1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e539c2c761cecb7b5a27ba6ca7963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9a79552ebee8bab069691bd9b8f10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0333c543a4361407c46d1ee6a7bb9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7ac5ea5822cd6adac1718d5a67883729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb424b7eacbfd4bb8325493de180e0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2161353e8914a409fe540e93f6da5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e7992a8fed04c41a472a50b67b4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47533a1b41ccd825e5e4e2295d950c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a1a084f8b333d6c27f0b1c4bc620734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5e412b6ed5486f5688131be2de28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ba2d0aefe231a050deca91dabda1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db8f2056fc3c0117e0eb86ad9b7a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce61b6b22fb679bdd677cc4bacbed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7a88c348a212f2b301109c81b1df5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e909bf43131d47def96f592cc3551740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7b33e7bb0dc8a404bed0375caa32e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e773f2d8688fa8e50bf4e720f646104742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd7fb597057395ce6be61a8f65995d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6535b193176e455f57d2dd4a1babe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd163dad9455b7382cddf1093e13a78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ff4889ad37b86addbed96fb6d73b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c0fb5f31bcebfa5fd50343d40852747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136965dfaf18c92706198597916db3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf62ff47512152077e401a93e5a3f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35b4a0132f737f70e9ea63b393054750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4f150d88b455f9d5f7d5784eec0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b3104c4599d7457febbdf98ee96c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9345bf0058a997c04f0d644b6afbed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550f13d4a318a2e8d1fd16edc19d33d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d423d7e8934c249c547d23542d4621755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6adeb1e91a725175aad1101d788b45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37871b697b5437c8db5183c8ac011c9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef419ef00e0a944fcd5165fa0a6639758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6abbc342615825754adf51ec70b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4a7c0ede49bf6111846e8a386504760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af111cadb7747ecf16b1d82c634c2e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adfb029a6d86d58c6d5a62011956ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4629bb25d181227998064723ef591a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e71762d035a5d319fdf5b59538e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5cd8bd381f69c67a287e708ae712765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444098bba76e12f7c9f8cc26079217d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb6e4dc3243ca6b9973917c0c6855c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2bb62aa04d7eaa283887b9890604768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf065b13112259a552af34860e5c35769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f9ae4afa5e91ab09b7b664dd55f45770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51758ad69d1caedca43a2ba77c518d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a37511fa22d586b3b621bd94e4810772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec2fa7d8f29869f2d8b8f985947bc5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c0066c5bc6fb4c5044f7ba97d4f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb25243e949e8d70f4a7e3842fc6451775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cef4cd10b0c59f54973c93158d0f07776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f69c10c456c2395e60e79101380bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abf93ae4d8e7926e0cb326ac7a946b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da4df699733a792072107d8c0440e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f84d6e95e0be96db88b67ded33b7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89144258305f284c639e661489dd787d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3b5f2230d998503d27b3084fe5c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ce86068833bd033f0395fbecb458783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b720b99202cc08e272828618f7cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdc8b6ce24980e7b961ccb9cee8939785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e5544e037d0633ba618ec7a12215a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c468fe04f9c23a244ed0326c93aeeb0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def416f3a5743bc394a9714e02ba110788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64407f2104941f768a9f4beade07bcf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537221c9c08e8642be076b7234df3692790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb009af3019f83bca127081338f0a07791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf04f19b6374ebb4a6349e7fdb2adec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e70b7b784442a81793eb5cf62a012793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0efa4f7ed5dfab3951aabce2d5f5c3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7770d41e7963bcebd7da2dec6cb68795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d813598169090c5c6981de45789036796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b2af6d5734aa2ebb101635006c84797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc75bfd0eb12d0fce26c4c19103fc5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f698247ac2a639143ed5f239cfac6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fbbb4c7f6f1ffe734ebee8601307e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7997048a47667f5bc1c9193f6d289a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7828ea6c3dd3960e96672be979ced6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5c0aa7528e2543593a52dd6333f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d77d673e0175ca9ad662340e08e0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cce375544c38c239298c8699b684a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594bd86c3b0f9acee6bfe4d09f37015806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59756e0cb5ce8997392f8b12b2aed807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d39e943d77ffa8e44b5f87b016026808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4170e815249fcf3002eaf86f195c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1faf2aac727549134209e4517a806810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987a51d0ed265a6b55635da16199987811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c33d4903a843e40fab2161be6381cc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196a2b64179e530614652c65471a44e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8f0e129ed0ba80744e8c6a2f188e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ddd5b9a9f534bcfb364186b2494b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf6586b95b0f047c2cc1cec870a1a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167e63d4aaea5b9ce1875805bc2c2f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3ce5c8b94fe55d0b38a42190d94f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc465cbe5e37d80a3dff22ed5c7ca612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1537f6d2e77008eb80f530248f3f4bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c6ab2300358bcd58a4d22fed18354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650c9a1f492e528d0f959087b1f0de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6b6878afa8eee37825344bf7bd1f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8b9ad83c09db723865d9ffc6919db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321b72ffa946b4bb0ca1ea82b2cab198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230a5ff2c93aadacb01056eb71e5ab09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa18d9444c1b58288b3ab440a69afc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1106d4ea0d689d39f4da12cf6e11ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fbaa6f74bd8516f56aab6349cb11a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85ead41d7988668d996521bb0106a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cb30b6075099a824de88a730896c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612db3f44b40c6a80dc5cbd806544a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e328879e1fa89f2da151e58786b50716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d570a93110cad86ba24f461a91ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da628433e66b2323bc7d8aaa6fa521a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6b3974c1228531bd2b4a334bfb6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a44d48e46a2b03cf65f5648ed465c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eddece8259d1e6769d453b203776421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6211fdce354f11d15695f89f7b31eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb42bd938f8ea1402433dd0fff7da323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107fecc2e490e64feeb77a8ad15bc0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d4fad5563a43bfb204ddaa19049f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540a96b0902972d024f2d4710e270026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ce81dbca43021bbc262d042bfcef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13b52e0da1f5ebc2cfdfbcc3dd02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb7f88592a87f3b9260e59079f8e1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f880532494e0342b94023cbb9e0ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1d278bfa4a55a97413648478a30331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bf3acdafc0980add0ebab8361283132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e18165cfd48527a423c6ef88b540033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9394a8a6567a88bd87fae0b9f732534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab334f8d1f49850eb7bcdbca2823a3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547cf934bc5e8dfd8f2f673db59a66136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa041e5ab30c13aeb7d74f47baa6d7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67d1a1ddf49a4a9c94f3925fb3c1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e2dcd8aaeab7e3dc599b09f519a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe69bd5a5e347ed0b3efabd43c7b1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ac3fa2c362635ecd628970351ce341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118431e4ad40cae426cef8f2b6cfdc0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ba051e814f19182dc166a48df94643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2374c7d273f7fc5384e542b5c6a11db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f22129f3430cb232d8821a531d267245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09537079067606cf269fdd9798ac55346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bd6c41d54da8fd75d8c9ad6cd8a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a24fb5f9842c8bccbbe880a72b216c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e93876ce9ee350994c58aa5be1c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b2e08e0d297a19d360b86696e1db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d31ca151305bf877367f94ef6bb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079f3ac81f773acc154f5d18141b8d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1283eca255a73ead2493b2095f6d7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92921f741ee97cc41fe533f7a63a9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962129b8c7ebda631f6f26ebe1858b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc87a78d59f1f9b6209b5cadc25787f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964610777b206fa5b67b4a93bbaeb0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ec8364566dcaef41a242174e23a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e56a526db45e14a4e761b38ca410e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e39c46b6e53211be7fed78b8cf4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b659b52bcbfc00b9d42250d2e3418c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b8b917acbd5caa580d85a2a29d0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fbe9010e10cca5a9bfb8a5c312bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a00acd13badd8063ea585ba231e2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfec70737281b69c6ca73114d28d8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925242d86f865e242710cd6110dc69166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d57e70e3a96cf443c58ea742614367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5581ee4180dd63b01501945d03e1ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a56fd669e93d83c7e4293b88e395769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b43b97939f546001874c0d212cd3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3e6ef16dd3c02a77429a073c8efac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d3a1705139d415ab231dcb572764b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719772adb80829d097d32678325000673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854fe1af2cb406e6c05b4873746aab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f511027ec02aefbd9a15b98409773f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d4b10728d4cfba4a2da0f2eb24d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99324f72b7674e89cb6b4d9947ac777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42eae4b52c0064d4ef989c60ca61f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a63e924cb51f3a5421cb6e7353e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92749c7deb9a85f1231c02ae8c8e0ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984be2d4d2fceafbfde3e5a98bed55281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751c42a78809cb7361855047a12d60782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326407a1a5b42e32f1ea2d578a8aaea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5212f004dd2d4cef8d35be59ea8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306a50d52969757f3d01b84cef182585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87425d89edaed880fc674849df98dade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337869099aed556f5f7e5fc450ca92987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d5a02dfa2305899832d70f77f5d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f562af2fdf2fc8b83140f92e5294c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b36e42d12cb02d03e17fdfc2812ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e7408b37efe5142432bae093110091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f82cb63f01a4d5f2475f00017dba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b26f6d2f15b71453395404c34ce5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39b9764115f3d3e02bdc1af76806a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbf0d471c1c7581b802d9606ad71395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca872bec2d739f855a4a8027f7613996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de00effde663482fe1e3fdca2cb37097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71813c7fa1886d19b4e746c483192c6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a031e69008925b99927b2b38e52899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4215213900c007e624e9e06c0e6e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4f9e0798802a310428bc7bd2115ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eada80845bbfbed2f398c6c1e107c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2903acfdd980f7045ba10afc8c28b54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657995bdec0f445db99d8dc2db013baa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f1f2624477da27089479b0d074fac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bfa9e856cbe7b25a8f3bf37cb94c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab368604128307317c89ec9d136941107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5abdf5e7d2000ecf36be70bd09018d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d361ad628b940bfdc5ef231b2464109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc7f20d9d6556609ad4f61a2a33a98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80bff4034fe1c8d65681b14cc66438111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bf293a53ec198118eccc0d27836cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6fc4f8b74cc2710e49f88991c7fba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3aada6cf2cc86f9cb0f73ea531b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391f66d05ea6adf3232df5c2ac8831115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130aa4d4fccb168ecd3358734800d91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1d47d20cf2584effc55047868586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf8d7fa80d78cd3234dcecb41b8dcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a5d30451c908dbfab3c9147f1825119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829325bc1082534ba4e92d7fe289b68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f585b2e6136cd1dca9c1e178918eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d82129da39417f310072f8d8c6fd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145b7f365befee0846bf62690ee43f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c82f8496bb8a4984bbb440e6364d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67906fa6e0753c69390592d5ce255802125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8192acc556d60bb6791462266e66b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae268a4d93fc159cd5ba3913b822881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7fd545f7fbb181e7d1d9b37190f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3b2bab16241ffda13f2c5e76e064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e738ca7824d9b519aa2aa24ea805e59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85f3152c06d8aa166c1fcda060964131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837338a1a4a744fc2ba8b93b3e63a9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0833fa39a3ebf184d57b0ac60302bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2cbac4da7134b00b4345a47f54047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4871a28ac7a2585f5b203dee1894b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c168d56da686ad49c7fd2d39eb33b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df5946d0268c5ed4736f7a507ed58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698918cef1b77e1750a76e4a1fd05aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a34eb3259a40487a7182416c0b1c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276605c9cc1c25443232e5557008888140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e38ba04a57bd22edc336acb0ad5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce314832c52a53c7bf518d8a1f4847142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f04c89504253bf5b10dbd7800b783143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c09d5ab4003d9d8add8187a5f700e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a54a9e0a11de1fb603ca5bbc43ad1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e2ea1774a38ad1acb1bcb1edab3ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e7c6d3536b8ceffdf1996a4aca3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d49b8865ed3e02206130f09a0460148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bbee9ba1a1083d9b07d379ba121dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7837fdba22bfc09e2d2b71db5cc29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365054568f21c3fcb9b4267469288a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0dfc990e251273d8b4863a33024a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8964c1fe82d22e588b5bb0b47083a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa38bb02080716924ca247d2534243154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e272e7d897826ba2840924aa1e65cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7740a122a089efe260b520e3ec7010156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad3ed72d94799e522def3e7cdf0ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f57b3f13cd499a0b9b12b5197a71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45034bfabe27adf099382db5de7b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43e2da3710c938c450bccf738f90a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c827103f99f26b704b85ea48b94b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098a115322a4a716e1cdbfe7e6e55b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164db1c97bd4969586063738c86dc974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85d2145744e2d9713eb49e3b15e805164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998781b9aaf9e403e5b789b932f21b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e2d04e5ea021d1184471ebb06d5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d98ad62272e79e13e90267ccd6954167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da38b7175cf3bf15595098c0d758878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ed7f1b1f8117b9e5d69b0ca92002169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b497d9d853f3e36dbe0f2f3ce372d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee87f8200a04566e9b29d06b7bd73a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7a79b643cdfd1960629b675393c6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04957607fb2a9e221720b3a5d093d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174d745eef47c725356cf9a70fa247174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b58d87a1bc415b8d21dfa9c1db7c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf707cc0ce1b7fed470c222bbd1d606176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aede6aefc491842f718dc76630e362177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda98e4f85f497deebe186876321077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307bbf6320d72a5e888d9506e024fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6fc5da458786259ef338398b93677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4aa89c7f6bfa3410878ba921c1bf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e776c2ece30b14ebd59be3280600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d95be87275eacabaf7374ea237f850183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f9ff2afb81e4685b70489a1d92a34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28e23571fd44cfc5e81f86cf30ab4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cbd209f8d3d4a328fd1981dcef5cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d6dec09a5946ee36ac0722961836d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df980b83e3cd427afc3418528cbcd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66e2db10081cbdfce786c602d55af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a58cfecaf0bf75bdbf5ca19ed3c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f49a1f19db51302063ccbc43be563191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0da3cbce1dd7f3f48003aec0380f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580d3b9440e9781b58dc0e949dc316193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d22e6228b7e4b773f4a307d44c24f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b63ea35df944cafd23f56deff9cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020457f0912f37ca3db62ea783698c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ea8789f8b0ad1ebfdcf3d428df6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f2cc786b97ccd77babc7cc18b6b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844842360279c5446eeecb4074f14d56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cebfce5830caa2f8cbc6f527700642200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ebff0542c61a75f9dab552590006201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b9a6129fc645579c6cb7ec5492a96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28aa2bf071d19a84114e70704873c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d4922b12fb4cfbf3c02995b41e11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38703016dfb5bdcf1ff9f6f7335d13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438cb6d5a784859bee37b5bb1fcc99d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411efde17945509868206c834cdc1c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d26c8d3ea70fc429110882d017fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7f7bb5969a50a22b17b69d9fded7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10263feda199828a9c7ee1d4c34d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495b16150338552861f64b89d762518211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0f7eed11c23bb6676680e0417b88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca78a928597f728007ffff295af3f89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616066d2c6257c1988a5f1c2bf5624a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccae5b49de47d2a07556a0418dab14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a893edf2ff5be1ac74bb1832fd450b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edac1505d4c6bfbb7cdd4661d9239f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef253f2a355b59e44481cc050151733218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cdb73ebffad5723d00c3496215211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c1527fc46e2b7f612291141e1cf1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0013c2ef66da9a7a990855a2a4431f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a7337d91a6956afd5dff67e9318b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f10dbf86de03464eedfa4e0d6c7d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b68ddcc4a1d6d03f759e01990d9fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2414c62d5286e45d033fd120321f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ebe032fe11c57ac0c030ab6cb2851226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceebdd673434cde119d8a711188e37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092212ba47964bb5a1e8374c4ad53891228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833500896dac7846888a3cd900f378c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374cd3d80d8a9f1ed566e3e93afffd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3612b6bae36acf0a1758d4e8fb1f13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e195e434629b1ca1409a752f7c355d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721497b38490f04fcc293a348ddbfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f79f358018595863925a73685e5f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd103bb236eaaad08c0a326510011235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e10222cbf2cdb0c2fe2482bc26ebf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817edaf216ec5a6b3a58b9ce4551347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa643624cf47aadbf86863c848e839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656e2c13df6c77fc6c924f6708cfed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f99eec7e64fa6bafecc50b0abb1b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391963719f0df2677a49cd928e97284241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b87c9e9baf9f2329d584280853529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c55642ef5ca03bf93aaa4277c588243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2ea3f0e338c2bbd93c0b538216e92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf51fbca46db4c34f61cc785bbd4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b08ec72b4f3910c77162c17fde9b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49889b7f129672ffa33b36cca0d27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e98108aca5e33c772c8a7ab7951c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4f9d642d85df9ca7655a485565a3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c0c4602e9b5a15d6f2e38bb271f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711406ec663be7bef3d48cdaeae466c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258c891c7fab66698b6048bd6c27b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ca7f84614a974ed7eecc50327b772253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531933e6a7973c1b5ac26062e210200254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfb009bbb633e3a4d77c1dee8a8f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd881562c8f8105b3d4f9cb58b36904a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fd1f40dbe690b9b5b3076112e08bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a0a4933a662cf96cf0fbe3c8ba12b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea36c3aa2494bfca29b21f1206237259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8148c23da0fbd79f581f7d0d1a4f82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f8b0548fa67b56f2920bc6872341261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51328b0e9c9cd97c4ff393b31b53b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1bbdb3f60abfda082889ac758a337263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed41348938b4e34a77e7ca2a45a46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26fabae00cad08e5a239e3537b60f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567dcc99f1ecca00519f136264ea35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056cb73a8641f71870c7e68b07faab3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb56c0e2df90ddba82d98b28c88cce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7e183119886ed88b3be53a4a2002269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a2c8fb84bbabf948c252b96741f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c8ee2230ed85ce9be09c7b62560c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d7cc039d853553f48b19e29adfd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb2a22a9bdc82aa4e6107d858b21fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23120e0ea12b40eb37c2962c4134461274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672367ea6c81d22c77323df3c367b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ba6e95c43081415077c77ee6b1fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c69387b44bf809dd57d271a7dd4a85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b66693be57754df6d9057be2170fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9437b57005e8057119af5c9eb71c030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710f6e045150c4db016e35ba28e8a49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64a2e7351f82b44cb39dd9e0a291f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c1caf7930812da3c38fe440bdd049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f09fdea9c1d7f0f88bfbfd524463283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf4df2e381b14768847405946c80f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee68543c8f2b930a593b9fd1eed4fa6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf4b2be6d64d3cbbe86c2a274526f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39590c7bf6151a0e735fd1ef3d6b7d25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b63b12b8c5d36a911e90eb11bd254a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc15422398ca2dc09336cea158ab73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16590f7cc31040075d76be2ec8f1e7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335156f468b41ba737761ba3503c12f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ab4f0d1626862c2bdb18e2628ae3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634072cfd3f0cffd9016f1bfc7e76c44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf21783d63cb71cef87b9acf4ffe6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83ee07bf278fe305c338ecb23c0ada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c486071a70e1854b9cd5fa545014c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21b9c37b56a4da38054af17972ac6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bdd2db6224b12c53dd03625f964f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e288305d33804727c5e7be06346b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf88c86960a6c5ada02d3cee060ea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c9e51d2de25ed887eca5af8ab4336301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d375484937ccc08f036a1bf6a7b58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834392fbecbf9e45afb1323ef8bbef54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa8e51fab2faf6c1734e2cab278f07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68cba8e1c7630523a1e873f7f7346305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b63ced3d7ac57721fc8e75b07c08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d1ada1eb99e21b6dc586919ebc3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6dfc6f03d9508477f6ee20d04b275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea02fb7c3a0fa2eb40090d0b48b22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1ddd7097aaae801af64a1dd75d36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f553845ebe43afcfcab61e2053fbd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d13767b6cd69cc5eae3bf2b8eda21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce588c021aed10b1a9cd3a763afdee3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191155d613746a7961fe841ba68f10f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b3abea98b46e7bb2593ba4f78f68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f842dde892342f3879e0880aff37f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57494a14b2398f90e80a57e5c9a5fbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7629f6918c7bc01905385024f928318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6c7767c307e5815f458a3da65fe03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997c420d7a648b1c2136f0ddcbf4e17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb21390e4d97bd1fa277484b1e052321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1af55607b8dfa3399c6e750b9c6e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4585b43cb5f38b5fdbbee940b2f9fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955d0830e9aa1d9529851f533011e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184007c010759f1497a4b3f81daefe5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0857a29e9fae50334514bd61e2bc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71539974971c43f839a5d3306accf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d2af0cd89c4d97eafcc262a86fe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6ec09ba01d150f49432deed514ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8e69f5f2dae32c4294f88808d91c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d74d26eaadfdae32166d8fae32a65d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4bf2e4abeaac2865c8760124fde6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ee20739ff1068fc542f6466259ad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438b083f8fbfe1d740a76ed1fb54190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224ac860ffff98aee9da055227a39b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221d3bc5b66d991d95e926daba9025f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6094f4d1c9935542db0cbb5a2c9c77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302def64fe833505eed65a34a25ca00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af9dd853966bc76900f8f051427de3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b1f7481e81d798e3516c57c18737340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fee36a5bbe0dc2b2189fc2d6b9be1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0104e47d56e27ef6d0204a01a0ca6e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4105a202d2d5b9898d94736e6eb80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409187377ede511e515a19e6c37a9d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a42e77e3ee9ce29ca54376e0fec9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75607271c5163af3f772dd80db04e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100eca5bae08924a88368ceca72646a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5de527261eeff621c37b28e96eaed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64bbea5d7e73a534dfa556f878ecfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8a2a35adc4e4e67c48308fb6c1cad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29dce4a284f753ac08305808a09df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec53fa7633c0bcd3edf87aabbbe201b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f559b9beeef3f5f582f4269318a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc169dc6626ee50f8c2673485ed0dfff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c0bcd361696a19e4eb8e45c2cb37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473725c50bb268352fdb9bbde1a98432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf1de7886153005ad35e6c4071e8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8de5a5c9fd39f39cbbdc425e63a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea5ef8c0b5bff7acb92ccee1704d4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f95cc5566ac95b6e9393f70c38048360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff7b974b7dcc341922936e7b6628ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e8ce600d37ab8ff7bd9f5407d7ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1ca9a8533352fb44db5d96bbf8aa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e61c56920315b35db1b1ccbca94941364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244af98535452d8d46f8a0fdac7b22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04e7c083a9f723a7a0c7436779e8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd80a0923697c9c0b21c989154854b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d8b0b59ce6896f1300c6042b79b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e01f0271345c149ec5cc339b138e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef3be2dbfeef7e835a175de2fe684370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14426cd56ee291399cc4794ac27bc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437508035a692b677362879891b3eb09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389901dc38537138dfab655e327df4d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfd6175a59f04039e8e28abf2891b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef04b5fe5b80bb0339723a05ceccf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f83c5c49ec3f3d2494ef1e8628cbfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682fd13f82b171b3427baf3dbb68561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc19f7418d6d00fd1181f32cd85a02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16e63d4728b8df38c57b6ac4b44741379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be18579f3f86654af9d152329a0798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55632a55cff4f9d95307f23a424d3b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cc5b18150868d07556e114271185382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb17f3c4b0ef59edf33a0da2a11e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2748e6ff6b9d09aaf371eaa0494f4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922e0abc61d5b0a7f21c4586fdacd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdf6c8e5db695c3d579657fdd94323386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c19e729a6456da1775a27f2489b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7034ee42e6f5e3f3ffbeb1addc585388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468742cb2c243088b8545edb6c9d33f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10aaaa1697f0c4e61e9af7752f85d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8656ddb4126f92770205ccb186cf88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e98f64fabc9eca6ce2d0f52f68f83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435765628fb258f4184e59f78c8899ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506d87fe80d9798991edbb0b802e380394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b387358c5a4987c622aadaef2087395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b95d2b982c4b44144e7994fc4abf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825e18d0b972761f5f8b957d34e1093397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e51c21f09b7a949a2383e2df05830398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ecd8365d2d2fd0a7684b20078d029399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbaabc4417f4ce4333a901bd39d38e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23844492577866c090535dc0ec212a30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb711e2a451ff4f1b708e1011ca4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467071b3b86f4999fb9516a61e98e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c614a8042ea1b7ec10bdc00f2d37e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b050333a0a791defbca8b09aaeb8ceb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d26f6123e9932f5ba99328ea884c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b036d0de1fe15de665556ec585187b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79a4d30da0df04452531ee4ce37dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246002e7b51a521639bef4410c49f920409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48db0995f90588c4f5384b0150a7e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c0aa3e98b0a942f319aa199171c7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed4f4e904711180b0e927475a855ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565e31ec80d057c9d94e378eda0542413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131d3d81c0c50aad7eca64c9010dec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92257de5d79a377f70ed5e9bd17e67ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b3d849846c232c1bb9c9c10ae090c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fee71c4e7a5fa7c5f3c019020a5c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca21f8d04a3749d1f1a38553f9c5ccf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e322fe436cde90ea034bb36886f88a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efd7a16b5d7b62d9c997f075875ace420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd4c60d14bc2271f1bc269ea281a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd774720c8ec4078aae80381ba6761422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e2245db29d39197c01fc21aebeb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11694e8d2b4079ec2cc0ca344ec9f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7972d671f2a8b4d95d178cf99ff8c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d8f8f66f43af4e2f06ae00ee24de1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957d5c68dcd8849fe6f2a79acf56d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b782d1e9190dee73d0ad99e802f84e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb50be01cd9b55dd1716396140bd52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c5a7cce82b342f7da6a0f1fb5bd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2b695305a22d2189833f3815bd2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5f2fcd4d7fa0349229ec1035bcfc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a357c5df330f22e32be388a7df2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d540329991d9f015d34ff2d5f8e602434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97462f07648a7ed751a93ce6a6556599435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4452fbeea832e4372b9d26c6cdb773436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c4b66fb1a71780e20015cd91d758437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9779c5cf1fcb7e9f4b16dd983da492438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb392c341c81520833a3df086993e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d263250ca356a062b30bc6c9a2d011440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b01c05ff572c6b10edf986b854503441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d448d65301c5b8cdd2c650c3e4ff21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c18f97f513a56fcdfbc96da952b2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40329cae134e822d3fb4b20c9e619444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9adc6f8b46bad62a463d7ce0ac709445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d567e31cfeacc744b75e8860b56b2e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1bebcf9b27695343c400ae34a1bc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33829972fe6a2f2215b25bffb6c3692448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0796b70a2f6fe9ae6b9437c864535449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28d19b608abe7b7c07c4e356357687450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e405e8f0b0218a98ec9697b24669b60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d4b604b62205a470833985ed504ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e3c63c3080ced561f69b67033dbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cceb8989973a1bc1dce0c4721dafe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84993721e9107eb909782ed5fddf6d26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c1f2fda2d829186a86bf71542155456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737ff32e6e00b5e589fdbfb548802b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6b844c7e482829b40bb2d27af84a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f6ae25ff0b08df42c1ff72c3dddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae248274ba08cb829d629f985b440460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e19d09cd9273d8fa27b785147b428461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016fcc305b752e2bc6f3326347b8ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85475f59e50a2ae2b624085ea898fa0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d141aa3314b9084865488685f419464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9e3e42ae83dc099fa986091f78442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83700eddb2e6120264777ab654249b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9841951de03bc3f6b019a121b7030467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973f0f63773d88018494f4574ec211a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3708ddad4dbcb4c3a3c08d2b4b5fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cdaf86e28f1747c36dce17d8228fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbf6857911a08d11ccb8668351411e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b71dedaa74f10bea38b101a17c2a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f49885cbec730a1886382a78af4ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9250435aef53b7209b983375a3d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c7bfb8b0ce1143345857a645f791475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e086336ebdb4fba529cf5645ed00490476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8759e4daa8b4500223696226636f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e9043810569581380f712c8a55c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00fbc6fae8cb8c5000ce33019fdc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b982722a16cb5ac72aee62ffe3622480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9419327cd855748144347d0e5d499f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779da15cff93c25ac86e27318cc016b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184eeb3a05a44e23ac9f8d44fdfe3f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99d86435bb3195a71d3c1541fc2114484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103f9c1dbc371da18df1834a1aa693c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9cb2f9d10fc8bb905fba823b24103486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0110a0547bf0118ca42054d903ebc40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8659234b1f7b3d246069cc129de633488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e004324c9769a64a6ed150b51b2fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace5653b81d2703c21029620f834b09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a34785f164fcae72e4fe31e86e3375491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131d9c64313cea3e32d610d032360a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a20d3f06c600672837e04a25b511493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bf99ede29caee2aee6f924f01cde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c355fb6c79eaca118afb0282bb824495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b29ddc5c0be3ba321a3f827383c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce61777e193447fa82b6cc0059a3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ada8866fde1502525ae657886420498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf74ff789728f2324f26781bcdef937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2726d79d276187c97979ef5f97f7d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf93921036496f6c99e9d1cb96cd20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdda38070fedc73025c45bc91b6b6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aae6ba3b316051153e3fa659bfd9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5082ac827fd8a83502f1fa8c172d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7fdc40d404609b1b4aeec2b1d5fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd86dc531d61135d8faebd8c05601506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ec06877af2e5fb79daea814d0749507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197573d0a1530867e6315c65ce087285508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983f71576aca2f6dc411e42c29f132509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60587f0dbf3477323f648ebf50809f06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c119fae2f28207cc9da472d3c4af0d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f9c7391f3b7cf8470423bb1feec48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5323dea88b04fa71a4c62d54e3921e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def51839c1f2d217728ae2611d2cc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded93d447ea83a7711bd71c7d7d087a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c6bc5795a65d2cd547dcf47516d51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ccda8327bc9dc9e650d115d45fbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b03b9d3466f7e769c9185640d39716518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6cc80a7e9b4d0abde7fba71674bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fdfea1c59bb45ee066fba5bf9e1c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c8aee195fd5e249d08582889935e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7553cd283dc9116c8c133c32f323c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97173283e67cd789e3cef1a02ffb0e63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888df60573ef84d97d6205914d6b102524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129816580135fe0de965ff98c46edf0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c292b596014a9afa92cbac95d6999f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe66be72cf8f4b4f2d790acb6acfe1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf673c19ab0dae91e585bdeb66054b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf9853200ab7cd001c432f847c35b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0656e09c29e91d227570a1e37793b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c99df4c185264e3e070bb21270880531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997be950a850bbe1591be8f182355a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7561229e1c75496020f0ba7657943533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e7cd5645acba14dfc4964525e231534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28a5028db35b6850b917d62da4d066535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d437e42297a21c2b49c1f84f280b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766e61a2938c4f35d1ad31cad7976b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01d68598f0d3efef5d3eb364f8437538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d337951fed29b1b0ee24a85f5ce429e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9727b176b30a74ffd498de8bcf3d05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56ceedc0486d3114ba3da7f5db4c51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7fdfbe2f485e9fe97d06a86a74e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f032d0e5b8e7bcb69c1797ee4552185543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf474a2ac77a1a03bc5b7e99f6f48b71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87fa9d9075672a672e3e82d0a7ec45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56092febf352ba876206aa1abf555a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a960e736b67c310d891d28a955e6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb52735bdf62b2aa2d65985994cb11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b27537fbfb8baa1002b4302153f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f6bc99c1baa4e6e52c0da3dbb64ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45810399c82474df6f41aa4aec13f5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e06541079cca6281f542db15cbdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2000d34e980d641c14a069e7e01c05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b214e5d07545a713406f89e61fb6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121897a30565c6fa06e2118ea8b5ab59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ec2f08c1efe674532c53e5d17ba8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2cc9e039856020517143ffc3bafd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e703e6b2bc686e04b29e1bf5b9e8ee1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8eef9b85a67e40ef06a223fee0653559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d367ce6e3dee146ef36c13d7ec6d9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986cbd999a7ad8f7f6e9ed729183163561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5791bc507a59b05d9c8af733d6c05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78e676a1aa99d186424b37ebcda728563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ecf7edf13f14254e4af063752ac83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed82e684873dc810537b4f06db89a41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b454b5fb711dadec8e6332fbc273566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaae03cbd3137405ea3d848d7d64ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370338ff82cbbf99815f3df83268a075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe76987ade065c90a014e4516be0b49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48227e7ef897ca21949190e7b62c0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3db419b8c004138b22658e9a236ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31eb3f4ed344d16c8ce317b366bbbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfea1abf8c0c77c598481aded90180573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b7868d90257dc04ca9b47e83eb88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a667ab8715311920f9b01a960aa50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379544ef376cfc85587cc57387763f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78ab23d2989286c6d0063a43da132577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f92fc475599160276e8c06871ed7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d995983403d8a004600944244a5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444c6c3a9b144383639c6bc5cb58cc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771dcdebb178af1ae6e1e8dbd96dfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d2fd003f3f2cc537459635c6c0b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb720d859e1c7e214735b65a00b4122583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850f33709bfd0a0e58f02dc138f74a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0d433003ecf698a56ab95d52b905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0775222d43ecb1703dcfbe3bc9094586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee498177446f60f693c8d150d2400587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62278a4ef371f537b040bb1941b4af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720804338b4670462715e8d8b05da3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc021affa122da5f7c2fce5a201b0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad3b48e9d34aadab4ee2913cb7bb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730486dbbb037a815b5b664a0caf23d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9157a1e94480f3811b77c37e4585cae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825cfeb3db8fabf67d902c2ab8b412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeafcc93e6536b4daccd8b3b778877b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1190b209ffba713b8152ba37923b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e6510f94971a42ee36751439262bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4589fb3673f6a6b570142e81923c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0337bd768c9d89a064f6789a9f7e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10133c6fe49aacd716c2acca75520a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133639d0bf56f913a85c0faff499b232601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1242963b1634076fee54214e730a41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e54302c90f9550efc85020b45f15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ae2dcf52d3e74a9c8b7e8477fd2e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a920a33a0db150f55e224b6c05d0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364a5a5d133f6d106ff7bf92ae8d2a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb642b1205511c60ee40a568a10f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f875e0476096c659ac73c8526eedcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb321a4b8de3838f3404c98a049336609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b88b3f0113c850bf49546e868e9a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4e703faca6ea7c3177918993fee98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff1e71b834ae9ddfe311a2f96c338c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3cc76b9b9753fce6ed795f3f72e61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc80357e595750ef5295308f21453b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa034f8f986ebcd0fcccdb0769396615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f3990c45778a109c8e5b638967c12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0d2e1a46c125491d4252373ce27a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450984639e53d2454c2f8e55b070c36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf4ec618b0aec8c7fcba15db3742dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c95bb7ba6327b4ad243d4e5a4e651620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504f58ab8794191580e63180de843f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa371129260d36223959afde1125fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035abb74cb0c636167f8d98f547331623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45bebf22ce55f260cdffd693e718a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671cf6334f9d8dc16fdd4fc3fd6725625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20547779f8fae50145b1860a0464b57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869310f6e9f636aca448ab551a621298627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb4674cf5ff41c98032117e8716a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eae4ef71e77d3bc44dd33dd1d8d66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51536769ce28712e2aa927ef5534d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b2b667e9995ebcfc6e2b44e908d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd639b8b66895dcbf54ec7c532d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de9f03bcc206251268834c71388bed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56417466d9e08f84d93679b5e250511d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3954e4fff2d313ef0a5679833e5be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27307065c0ef5416b27b5124a07c1dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f53fad70a650329d63c6a5e7eed1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dea496f9fa947dde1a9bc39f7026ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930628deade6046900a35b07820ff5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae673d34002b5f3fd04fc5d2eab4edc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c890676dde6434d89b325e594017f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdaa76e7247f675d8c1dc217357778642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a59d2d886f9ae50f2608c96db1f3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072e0b975add43b2e1cc7c81c537c87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a74776ffc19e7b252865c7ea447584645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3cbbe02316c4e4e2eb415aa1e5bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ecff95e3410b752b9cdd483fb0d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555afdd1f89e0dcaba30e4e2bb5c44a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca71cc5535508f6bf9e3ac50694e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6075211a17ac0f15a85ef1afc7b9ddc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6795ebd084619f5d1822ec889b0c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb446d4fda6b8716847a30137c80e840652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9da1170bddf566ddac2280ff546691653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db405f111c7dee50f0c26475b5fae9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ec20e07f6f80d213dc47aeaede911655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ef8d16eaa3ea88bd0b7e80ef51905656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49e2d3e2fd9b370ed8671cab25158c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b615087181d8ae61f38d48a334860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29aa0575dcb6f4804bf913ae24a8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3efe44da2c08e8506ff86bd2042de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeaaef3aacafb6f089ecbeb39d49ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984e4c56e26caebf67b7595064fc82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1f8d18125571ffb3604a597ccd78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bbded7e2d47322d3bb929548fa398664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99503694661881c475827489ca3777665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c666cbd0d495d55bd751c5a26a69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6125205242cb1400ae169b7e7b0279667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052a7c867c138fb59d92630c8a4094668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa46d5fdbde8076bff92cd316e697fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038f338a0e1ee0ed4660770daef943670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c0fcd61567c0043d1564501f84bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3162b24e82c53117334c78beebacf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab473def14d389b61daaba83ddb78625673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe06fca4f411b36cdc2cec6c192284674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c28653b1e30399bb0bb883337f8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e53acc48a2ad003efe03607fc323c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0a25f978e165e19d5e986cbe6a61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc870131036a27beccd14d4a78aa92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e83a2668a27ec5438b0e054dbbd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6835edea9b8afec49c94ec6390a498680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741db1f5c68c666a0986a26a40aceb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b4046751f5f8daf1ba7fd1973214682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae48aa99ed2e0904e7a823f4abc87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94072d5bca9fb129ef657e5b0f15d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf892737bd2e82dfbf465ad1e538f35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4525a72516f95e936237bdc1a285e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d08e37df1c90a0a4bb5ca761c10c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debadf181ff505e2dcb3311de871ade688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19142e626fb68a6e8f19dc0570fa25f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f77cb76e191d05cef8b1540d277e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859db35e921118d5184f80b146cdd544691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f4c5190c23bf13d2d85832b4a25f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90903218873d3f26a1ddc202972ad7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92daf4ea77e177a38b90dae9baecea2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbafbb59fb286aa865756f2fbb014d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd639f25bb6d32b5c157300ad1190a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47256976078c5f03588af049ef07d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b197d1818e183e5e9588f9e08f889e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df754b2b9ed2f8f3ffeeb9aeb4f4d24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be472a1869fc4bdad1e62f90a7c332fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bf1ffd7ea7a6f700e84b38be46fc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213673bd7192f4219567f69e230cc00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e604784892fa7bf2ff33e719e8979703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f140a77172e2d766df11e6e6098ea5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02eb5602ae72762920cc8b7813610a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b294958779733b0a5b895c768f98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cad19dfef7e6edf7ef44b1898b14e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f855d8ea2cea06604dad3570ecf64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4999e60beb059d35f8e108382f341709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8bba278f582077b6c0042336f5363710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0945e125e4f770b400cb7ac78c322e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b642da3523e6c43c3dfcd8221fba11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a167aef27a688972c34c9869002a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfdb8b5e7caec70291c51ca1488d30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e4e7f8998705407834cc84a5a4f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c368f6be78b5307bdf47aaf9b76c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb72f896d337214b177da484295ce76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6502a75250bf598aa211bcf713b635718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163b44a532c5e79862104d65fcb1781719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ebca09e8a1e003a1d86ac68fb76a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0717504158aedf9505c44d39074b9a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5e8b5d4516505414222c29a5419b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6763330cb09e45ce12ea1b39712008723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc108ee5e110b82f672f562d2145bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff43db98a5dfd9180cfb917ff742a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c742feaec7ab74cde11cb298f1fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf8990e716b67ec545d1f9e771199727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb927db9b5226d58d72c2473793f87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306b8dd82eda8bddee71d1377fb1eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d33f3d5ba9c89da3805eea52ec7ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41d4fd1c16d32a66e91ea94c3e239731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995e76f9d9843ad5e93317ba723964732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7099d837fff3b4271cd0af19ab851733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70211af3a95ee53584658c845d418f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969e03794629b2d56f708b3c6747968735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf629890c2db69b7aec6293537cf2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158b59e5e4413d17f83134e9fce353c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6105f60df6dba419c36a2df31d495c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d2c4448ce05a3c9b24b821ba90849739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10551b70fcacec2789161b467656c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78886d804e19ef131dfdd1ab8097ec12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad9cbdeb8534d35d3f659794012fac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8b5235c3118ac04bc08cfd20aa823743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285ef8a3f9300c7aaf85af26b9edff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78b9f056871729a289366cbf7485f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f63d47f394bc75366f534296e170746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da926d20af0cafd3cd134d7187f778747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f2c00d4fe8a7a76f6db91d3ee7169748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a0cea508237cb6a9d60d0066edcb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63460020187596e05b7ee5d5ce6c2c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db9c925fc9c5c5acca7867c1b7eca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297dbe7cae03a54c4b6b4cb9705fa64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36b5a4788c0fa81819edd69d9a00b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb1967431d53437727f3dd2734c15f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b29b98145ccc287d843b08210b052755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae8dc92b63fad02c99f84a5aea35d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2065c298839e7345b813f43ac7a5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840ee67b2fee7dc9975217db3f0c75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bec4c4a98395ed26d9d920440dcaff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f85f3a7564005d5a3366b22def57c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa03722a54831216344a98dea1fcec3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46570edc707ee8fb69789369cc01f7d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256b15760c5f320b92e12560984918763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dd34e35cb61af951f16cd839fbeeb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61656480b1cf677a021a23bd32ef63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef93bca7017f34e0c46a11ab66c423766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4900343bf25c6425dcb57bab34bba7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09121844b823c53040f5da6ffa782c57768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627500e2f8608a15a1af9a6358e2c93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2641abc53a0e3fca6a824da6bf94b9c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d1f4c2dbfbada1d6340a0e8009f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598212f2481a24081e7dc79e973069f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83106fa978d4a2aa3ef8a3173163d26c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6ff2a98f7d7f7cf733a3a0f397184774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a935f0043e21c1083f7e6c0e6df3c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092b6bd55f2678f28285ac8ebd9445776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f2abf9db52a4d9305ca59080f15a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd050dccb1f473d82c46facffe777f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54124fb5234d9e72388e2b6be059863779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea809d7d92cad733e3da526c5af843780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d553f2ca0aace933bd3dde464b3a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae276a2ee9a7e792ea6bb4505b54039782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20503c25586197c0a5aa6a38ec6063a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d29e9cdfdaa8914a0e42315dda94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d374124cd4732c8048ab62a3a6bebd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac458b1939429421183480438c2f43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa73ba5c90a7814f4458eda2adf4f12787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4f1aaaa542b15c45da4e8e2cb81f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afbdc63ea2c354248457d5d7ae9c9b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689cf02a2f34fe1aa63989b5f29ecec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a864afce1edd33d5f7ba2ce499a549791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece533c044842bf152422d6ae30b08e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c7f1026ae3adb25cd6e9774f4114793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b34fedab109f85ece9ab3bf7bdd0b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb05725924cb4fe27ed43dd3effdd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee286efcea926f7612fc98838b242f08796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3633be82b0f450c441842e14af300e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae7197c69b8b7dab948d0d33be081e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ece0d9b451ba3ad225d719a448bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6caa0d6ed48a9428fa85b9bc0ac41800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4bd29e6ca44afe323f569226fade7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e441394a44e70689e5e55235a21c31c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05dec0e227610d8614f51100cffdb5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf479a0e8f53f861bcd8fbba759afca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa204d043bc6962fd8e859555f1441805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60983e35fe7b8cc845d156111dc463d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde94f10d6edb8321c961b5c262428807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1832f568321e71b1a3debf3165c451808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b23fd3df0297a9171785d2291c692809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5f05d313ad31274a8330372435525810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8770beeee95bed5cdf0d7dc6d060a8c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671cb3b64741ddb37335430bacd65b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c252ec3218832a58de8248dc4743bf9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d6584cf8f40c79af8c3a937055a1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe63131f0ae357c39afeaa62501a06815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd9ae044b3120d1e761f431a5c7a2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e7741f7f535fc7113d2d989f33ce817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>