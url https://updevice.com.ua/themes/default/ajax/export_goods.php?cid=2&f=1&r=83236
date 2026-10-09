--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92df2b3e4157ef998653260f75b87f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3cc55f24476d2572527ed758a9ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a116442b392d163ae5bf36b4f9e483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3bfa80e319c4430f2c3e030b223154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060462f959e5f0c1ef10b31972ee0565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0d0d77e0979f7890a995240c619a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96bc294be1c3c3311e05938bcef647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3a32598e548c4e48d1b39668fb258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa930c95b4ad5c0a5b933b382643ff49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8324f770c467427ef45522c93f9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce150e59016744810c93ded506e19611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d286156b5dae95dd3804191fa7d78512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bd8dcbbcb09e1638409cc7aff79713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9e54c2d1839d8255c1d7312966a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd626bfe6f9cb3e2557aa775d4d64fd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498640ca052eac7939cbcb38041f0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e10841d5277edd4f565473c5bafa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c961755ce8d903b479425f9bc3665e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cbf4229ef8b58f7eeb95a70c41f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d4d16f726f829f4ed910c697beb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd47184559aed1b308098b3da4df8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657131505e98c7e82ff3a8f26b98a4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d118efa57a34a8bc468e8c6dcbbd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d7c21140d2ab1c2e9231bc986caea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1ed008678a5384c2a7f985fd297025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6ce57906109593589870ff33cf9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085e78fedcb7c32a63b76220259edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e45bfbb8265e5bab66018807b7e1ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998c4f43df5956ec718136f274056d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0151a61c4d051a73359d53d36e4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782608bb36b5b65dc57aedb6e6fecb4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0ed0edaa361f185ffda9e4f46fcdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57720c140376eecea2c6bad3ec7323833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e0feabd4f60b23bc66a7af3efb3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6447ef4ee4c02d9374ea13bafb6a1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282f112729f7171e0f975bf152782b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd9657b78ff37ba7c65995f6c021b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4b50ec60f65effdd0a3b48d5b18a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fa20582e33d0495a376f6d41a75739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eea40dfb895101f092308be52860640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e718792973d4b7f59af03ef8769ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed9575eb286d66475d1efbbef6c8c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3fce3b6bafd2bf06f8bf95ce9570d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7dce69cc946c769b8e5c3b1b7e0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3fab25cd35ce0e6060c2a9454a1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89befd8f7036a87aec46b03051cad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d7c638b137df77be4128757d57fe747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5be886cb8d27612f1772868dee30b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ca619965be1b7dc7215705bccad349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378222945ce60b5096fcdeedc27db08250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d50846cab3aa014923182fadb60f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d5ee39acae566dc2ee461a11cd79852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ffdd4f940d351d8fc26c2277868b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ac41dc2ceae894eb8763248a1e49c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2a7e030daaaeea3472473484231755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355b25f9ce694f33a00e47bdf31180956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2d694c8fba8c413bcf425a436b3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e4faa0411796ebcf57b71eb368d1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ad065d60686fc1c7941b514b5eef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75943ad86862b4611e44e925b11c74760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454d6d3cdc0e216eaea00796a2b626061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57a5416e0e91f8049d696090493e7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e707ea76fac04f519c3b012fc905b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea8c5404d97435cdf2c945221955264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c49b4129e3b44cb1af4a3c2fb892165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3fd686a2861ba619d05623ae9679b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1400086a11fbe589796ab0dd8891a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370854c677ea4965c829d6ae2c2c88068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a16440d39d938f8235f8a99d2db169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b49b86930a7eeea819e869626c4ec070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35ccbb4a92206389f6735ddce1b2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec23ca5fe5d3f489a96f054f6fa6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa3f7fd8ac9067b8fb08aec18107a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0c219333ef0e9939bc740b9c8442174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1ec5ff838e8cfff93f3163362e6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4618d25a33f67a3ef9ae95ff10a3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a877a13d156ef962448fb1b1a2615377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1cf686900633352b9abf468af936378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8be2b5f89a8231f6a99836648709779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383645cba0e94e2561fd0eec812faf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4ccaa800d13e7e00729eca9ecf45281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a9aa935281d1f0b466c56e7dad5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d257ed52700fcc1dc08a9637ba134e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40018b47b24c64b8a7adc94ef258398c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800e7c87a98edd0a7a71441e68227a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d5db82c509a85a34c41eb5875c5fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5b5d651f15646ddbcd8ae52f777a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0393b2e826f30c96001e43efd24cef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4111ba6ef4021176533353ffe4aee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b5e7bb9e3d3781c238a0808570af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60feda0c5f1489d5ca48d19767d8dce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83f30a222ab162b302c42194a430d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa092e7d75206d96cbf9511188521c2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3f628adbdaaeea630c471dd9010e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa67a2cf59ffeaa027a6c3887424895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740809ba9452a72505474a1743df06f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98701506fd41191021b2ea1b1ef648e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b91ac98297e0e1cedec9e6ff6795098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b7e938a02bef3fb84279ffafe739399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde675c98b33fd53908f10cfaa8e023a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e58e404226f5e4c3b02d6664f078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e270e842f8ff359798dd76e830af2f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea7697b48c521e23753bb425a1733103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16ea2c11ee53fc71bac7f30c5eba4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd535ae010b3236f03161a0b9288af11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30bdd3cf7cd1575f6e1ff2870ec3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038b623d53f468499ae189ff8fb870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d90b0a8168c4188eb3d863be860be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8062d1b1f908d1bfeeaf9693d0412f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6c8b24bdd6b6d17f12c5a52b66b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e13dd4bf10babb7bccb23b76c040111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ca11fd06ad7bf90878391980ffc0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be315e95c4546f64a1916fc48b9455c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a0bcb34de17256638a3cbeb50be14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a359638df24bfe0c1f5eb28e0844b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d4ca544f1428ab6935d45e07b6257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301461134286e96bffae423f3edabebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3895f66816e86b3c3210d00e29b368118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6e0326b183708c7b9cda6efc63a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbacc01c38f5ac80c2e4ea3968403120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7dbe5f7042bad5f4025e0f0d1064f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89884534a8fabd488b1d5b3d61e39a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd92d55c2c65666a6881121086a08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ba6ef0d2ded4caff00d2b1186eaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab6124ff95737d24ed9f42cb9aef52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cef25a816e6288457abb71a6c1abd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e583d9cafffefba57804130da3e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc6c4c37640b9826445476b161082128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eacced553c13276b132866e484734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032a8b05355e8d8f7119e71805e6f34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a689099ea095e5c2c001f85a4b4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f21cfb8fa2a17def0f116f477d5c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71da8cad4726cd4ba2ccf9c6e72dfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a0c8db62e0a767d0b6cee5f24e08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57dce4d0e8d5f419cf20b0de9ce35c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed64434e22b99abd74bccfd65ce034136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289de4c51e92ce2267b908daa5abec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b18213da39b1d74e4d8684dca7e20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f654342c437eb15df86161b1c5bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a00f73cd368d8b5220d154cc7060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5503f148cdadf22e08b748e2e92161b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865592791f4fee2830561f163fc8b81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4b8699ac0312407fa9f853d46764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c7787d56db69e733b861f8b83b88f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af9b91e85b6f864c9f2bbcc0c4f17d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20396c88dcaf902d0586462476f25e44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d0a63c5ff1534d9d0f58209d9090d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4295cea6e233354adc5ffe01f976d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383f687f0bdba5fc3e0b29f0a04c04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a8408e9dd454308744c883567e7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec63e9fb980e188756455819dfa557151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8762fb19338469ab5a4311b788c200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d33935fe7b73fd1baac85ada9495c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1df1ac301026d95d092b1038596a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41344fa0806e6ff5e91869e708451ead155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d940cd8c52142ff608bf54c27998d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3f2fcae6653de3e6365da1ef5a725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0161ca8d47b96d27196aa7227d6528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d332236d68cbccbf2b35f0646b3c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a723c452e8959e7529253858097d6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1487a2b921b3acb93452f5cf0a742f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05dc17e62c5c6ed628b2769806592c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc0f4a08ebfe417301d28534210ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d740cd3636e84d930eb65f6dfc1ae7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6ccdb216b803f1dfabc85f6bab585165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68ea007ba5e2a4137453b30e7955f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bff0b03fbe1f405e7c9a7efcc27f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add11901b418fa42ef98e33fed0fb7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251df14a6ccced1e2e3381b5cc42a92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700841342dde6a345beb219970ac40b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fdfac137e3ad29d2d43abe70e1e20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a8e473eeb3024c2a58c650b7df8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b49fad6dc515ced9fb72bb0bc670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f866915e03d36d0ca6f62482963f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24833a46a19733a8643b8a117e4cb66f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966cb89dab5461463b0e206c504c0f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052274b562abb94ee9b7574666119ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c806569b94ce8d816aa102a50b5bca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e9495908424f8b26c0d176999e15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13686ba0afa4993faa1a051068653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7edee4940ddbc6ec3a9329b4ec2e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7621057b4c2f0ee0776dc2911b26f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fded8475db82789f27c39c3f4144a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c9540cfb5b4aed55320505eaf975a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f453361fe838739380192aef8705f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89928081ccd2a95f119676bb1336b535186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b28dc1283616b9b6b133b44b0f5e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1de31dec1c097d37ca615510467184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af0736843d0ec10ac035ec0e05aee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bfeaa2530263ca04ade867aa65294190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7104c5910a92846a3869dce19a4770191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1c9a2bf3430f3ee7b315bceea795b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d571142ef701a1795c40614ec0b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2bf8a6e899d12b101ec0af77218e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31992d000a297eb224d78fb2e0be123195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f73e4aa5514dafb635f9a0c6ade23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f980c5919532d9055e88485d1311b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f698008c1cfb1bf7382886d1ddda3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d96dc24fe9ac70c83e9c357ae229199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210390fc3a345ed2ee3457322327cea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489dd16999dfbb41f00bb93ceb6635d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c103b2cee14aceaaa9571d5fb8b8606202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f4b8d5cdf2608ae467178a6d2095a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64f20d568f3266dd14c98fdbf495e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275749ab913943707ca62e162316b563205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61218d15da334f0cc30e459d662abe9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c2810f5063b3bdfb08034565276a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c7e0853d1750ad9502ec3f8cb8aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec853a521b6ad88a557e267754cfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d492bad487d9da006724ae78b5985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7730a1988e62a1b3bdb50f20d8ee7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596ce81b2ef90b5825732aac8eae92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc07da53ed7405c9fda5352180c507213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc2457e49d8042fd7c00b4b412c67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df999b98d850dfdb02323be2afcaaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6afd0aef40933204ed32a47b4e39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a67f59c9bdd0b18e6b89519d60ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e758147e5ef0c6dc5fa7ae3ffaabbac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2a4bab08cdad3c9b1d7dde8af5dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11496772f40d682e9cef8dad2d5773c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca81b94f1a46abe021210b77ffb926e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c662b3a3fed881e4bcc07a8172c47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88187e0ef6ce10e67a1f3ca16356d2a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d941e5f7965b798abff861f0b66ac72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcdbefd878a0b3f6468b1c86a2b56d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592c49975fbf5922f22e3728ecb7383226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ef8724691930b0a9824e086e5b77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7a09eb5433853195f3bb36004169228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81befff3567f89c87068dc8593478865229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab401b8f9f22eb93bfcc74bed1a43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d9638c17d35bf899391eb74d7e06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db2c6eeadefaf2745d9c0de986d2c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9a69776af8db14916af1468b4ae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05361d10fca10cd7fb59df5d429c5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb53d4ef8e7a6fbce41c2fd848dee7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de889f27c855be5cb3ec745c001d14bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082419f1c199c561e1920b942e52f1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b27534ae38defe085815fc782f597238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3cf57c6b504d089618162cd439452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925958fc81534afc47e532147bb5c7fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b42338a4b462f472b22b378b93f91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779428382801d0f06c4de30335a4196b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123f9a9bde031dbd4d70880b8c54ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d907600593bd3f7350d6eddcc623244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7431059da013980862a6c6bc5334b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05fd8be88aadca63626453b8d2575246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54314a9968cd331224bb36507afb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c2b296c17bf4fa5ee57f605f17437248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd29c567c1139a6cf82fdcadcfea62d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab5750141bc4bddabcb445c1b7ee98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f123d5ce268ac1a49f33ce8cfa1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00434409dee35cd4968739828450a5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09987a167fc818e98c2518d1c404311f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba04460e9cb805870db7cda7d9bf58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0dacfd3f88bdfeaab826dd6dd76f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056459d155a4270314ec70e21a3e54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5583307fdda3c2ed2125f113abcb25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c337bc034002ea99d95c12dff6465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab53d53fc07042c4db0d1e4a056fa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d737fe4ab458497392db5178d1503b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221865df6e7a047891e66ebc438ffac1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c2c1ffaf6d3f2ce45ef8e6e1fcd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f621b94854d9f83469c65686b0acd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb5a21d9d369bb6f73f5aad74e8d8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000677f47434783f8c4b2ece59830b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8480ec1e4e75c0519b34334fffb96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7606180f4e5484000e1fcaa571b80c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec060a95a839759a7dd0c92a97017268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f69e9516ae3e6ccb2a88d85d1223b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abac51a254f88986a02f957351d20e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f157c9072086d793b34e0df37c8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a641789812d54b3fff7eb096bc30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d3abf191c1e70d7a8e7be234cdce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4085886cad1bb44c5cef6241b75c80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f33e4b1a5614ed0ce379bf86b6c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca23e7c7b1318f17751c48f8df6a4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe195aebaed297c758d3825ebeebee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728811b8d16da85d888a4c178d1bc5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793790afc6d84ba0c567bca421a2656279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418260c5cffe23ec14d13342ca4f171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf0af5edc2210961bed4b3e7e4ab5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c33815f9afba4bca05636b1aa728282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaae84630e4d951a972b75b2c98c7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81637f2b73ad23ce79d76cd51f9e45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc74584beb2a1e1dbb93ee02542f7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf873b6bb913fdcfb0a3519043f4792286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748371a75eb16f0cbda1d3e05127780287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ecd8a899417c230648e3998d58faa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7e01cff0338fc0234467051ec44b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a42d1f451063b730d57fea96a683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dff74bcbd95134436654b22d99ef4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff74318858515e2f6e7457fd7ca684292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e4bf9a98c5311bf1d9236e2ce13cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc7f8463274a681ac85f9f75dbb0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95d74f7110967ba2f74e1bc98bfd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691def3c5187d0b4a168ed56fb27304296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7736eba180b16ad5c6357b515f52a8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28588a3e80b9cca4324b1e9f3a514f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0597114ae108cbf42a81063ce751d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b716c07636298e1e7b34b7447f8a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4d3ac4b70c630d13bfc13b0b4c7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbaa3090a9e285b832259c6f78652d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168ebcbc5bd1a2213321a51c246845303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd25bb4f90f45b99e2bb200785ba03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b31fc3923ca811220a47d3649b24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024520125838108a756b8a2deaf8470e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7de670f12369ce4e953e256f26085307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2ac303c4e3ddb8c878f51c184532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f183c768c8ee544b2069be05962c998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532efa29d26788504b96e971e2e8d70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413956a89223a601a13fe794bed80ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5303cc1475460063262635f5f59c703312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3bb3277ff4a1febbb23d56134ace9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf377f2a852bae3df58a6cf91d405314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb26509340249b694a994957ecca39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4cd952587e0758c6ef3a1758a21ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047cd6bbfa68cef66e6506f8fc77b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1a3911609f3b292afea98cc2db480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e7ba4a1593d800fa4201537e40ddf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829edc1c55badeafdfbc9964dd2912320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f106383e25c16db9538032f71ace30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d976059013532cb5443952fc297c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f236960a4f5eeb54704890cc039e20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f8a6761fd309db6232497de168657324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2090c619a75a08396f984ba0e847d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bec12eb7bde41cf508eccfccc97f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8afbea3b0a170efb45a5f900ede52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d679fc408764108179c29ad0bc636328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb21716b63b7034bdf66d599b3b946329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3383ede040aaa38cfbe689109b55f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65036a9c1e90fc55c6f9b7f0d9fb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787785a334b34a3d801b026816904fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92da65f593f97c4566bff4eb5c6530333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941c61f586aaf1b76346b6d273c0f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463299b0dec36bffbe9de179ff3194c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbdd98bef8e30f24706ba285cce32f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b5aa1028c1f79e665b267527afae3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4f938071f4a75fcb59a06a6e9062338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322882832d07bf93651a4f36c63ac35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4d94d05b528f37583b09629893f38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bc9616f6a4a7ac02afdcebb4c7b25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b595e0df90308b5f91b91f1f6f30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca814aa118fc3d452413cf449538e4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1985858e8e1b216f9ce01746976c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8c53f561c94ccc34f76c36174fc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfbe8c0f295a70d6b42a362fb27639346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596aef6561d2a3e831d85bd99a3262f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fa2b2eb1275b70229b1dffdf3e85e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f93e4d64500c7a725a2995ecceb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205290167af4bb900f2418c536f900350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2432a30a85ef73d0d1010194963d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f4f8119801f38b6880d92010b3da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab2cfb4d2890b2785f776feb5f588353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ced04c55e631d762644e178765b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd5f1808ef1749b46604a011d8445355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b07c94ffdbc065000a84ebfd56f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b254e25e11bd05e6c16a16ce9b12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd895bfd6120a95cf29d8a92e5f14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f430d618055033fa9766b62eb2014c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af433ec6a9f06c7751e270ddf4fde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c9aec0b60163654cca3debb75e6e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff339ea0d0ac88b5b5f4a088f90e069362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6129620143eda06864ebb35bfdca81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869da40697eb4526078a5878070e04a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5de092dcec048678f90b754e31545365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8cf01002c099322ebca7d4056a571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f7a43d03b03926105e91649269ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d02cb8d94e9c674cd02bf01f79fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bb35613fbce3a9b93bc8022e0182369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3255c8eb678795d254f2d784d4697e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571dbedf512e3074aad71ea4273d92c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3089b6ac312c574fa4f4bd44203bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3ee0b3f7e0a99e27dcd007c20e1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e081b6a8a00496200f440e71afaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031b8f5a12e9d6550f3fb9256521e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8f4c97a0136cdcd107b6a19007459376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aec41a01c21cc006b9515539dff85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb0835d17e1ddbdf5d2a1ab0f942c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecba19e15749abb12a8910cd17192d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd9eaf68f2e75b456dcbeeacc501d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e055c2a89ef45114c91ffb18164a89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2531563af047f5fce8fa8c6a5ca52a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c2695bba7e928cbff76364683d07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45586d5b7ba62397c6d037db26d719384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a6e53540eb1a46a5a50f2ab002c59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4016704db0d100e91d564edf610c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2639cdaf9817e26660c32bfacdc02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f4c683284759121188c53845a16e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5f2602033dd4bc3522b7f115973e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75e5a01ae058f7cb376194f98a060390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0450916b29feb408c3b587e9b9a6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b0593650dbe113146200eebc5f96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45645931ec2b535280317408fd48cf51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385f13d3dff4a16d2738c4f5f7cc3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a58f94e95246b6bcf277215a0a9d79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c3558f1b5f1aed9e7d9f5cddd790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb6bfc4804e7a38a491c826350d02b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5b24a9225651cf9e82a487883132398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba24b9d06434869cc63935b3183fb60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee9324d4cb66e275498840ddabe65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a8453cb353cc42d01a38bbd4bb86f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14757b626ef762a1b53bf7674ff9732402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b44b31b3dae07e158814478aa0329d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df9611af43f33dbf9be5fe8fb2e14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0c798dcc6a67883505cade0fbf09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4983404dddd2d38496f32010a6c8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83adbb0275d9270aeebbc9d2f6dae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f66e3feaea05dc840bb25de451ea7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb3a11bfbd717fa623f953338d084409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806cbd6354629e67927cdce93497677410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e72c9e20007f2f08369a7921f843b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05621a74864fcb14315179951afda393412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d13a84f1c996fba329cd67f34b0c9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdec440cac6cc18914a61a15a70a71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaeddc7ba1ae5e73c33ffe09486ee7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982080befdb5608b483f60218ce4b33e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee3e978ea79c4079f438fadc488692417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4913a8e11f4aa46bc6d9ced3be326418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312c708528931493e7bf2b2c5a869c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42268448b713dd393bbb2f7c7a73ae0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202dfde5611e6a9515f521d6c0d7bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c739aa4e6e6b8223a463194f551f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b677878fcaff14123b153a723d84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c81dd7ad443dcc3da8cab45d7581ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279bb174d8deab279bb87e5a5b7f4fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642d4cea2f4669362fe5088de4669e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18904a436fd953b28984bace5c410401427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56100b5aec0a328eaffd7cfe184fa0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676cf2d9c9f4715ecb35f207eddb9f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abcfb9eb94ca7bb66140f996571a49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbda8e22cc67af96e27ac311dcab9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6333dbcc76ad39e70442827c1847432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b83909766a5a2055c4b2fb475bc5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae55d9b948c217a5e6001948a880d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb296f6634bb1b880987f472532c80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461f33bc307eeaaabaa919c91834d48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e9c318207f687cd44b1bc93b42447437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ded8fcfb6f361a9c0c7a379539cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeddd51d2adfcea78b99809550d2d03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701cc08c7a5237dc2a6e60cc6e4354e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4b328980233aec83c4a8703e4d36c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0bafc292aa2acd329f5e9682c8ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad5388a4d1aeea2c39ec038e950e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d8d4e408fa21936c2ce0f3659e68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7c9b7a12a455e9baba8bdb6d932c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402732c4b4b0b1c5d29303b1a05c2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c6c8ecf27ee2d1617dd825e6bbddb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f392846f11cb63f80e2e7c985488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf718ef1321a2fb3c4037121f3ecdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e0e6df01bea467a3f7885e6c16cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429508086551f3de116d34b26142be3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405048704036ca2d49dee400251cbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c3785a373cc8c4d5e1db85e497168453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce700f30443a909eb2ed219ffc05dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc754b15fe72a75f95ad4149c594283455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb17d78c21efed6ba91a3959a3d98ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7481807468388c43d4604e7a74408457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ce15948d1ade8d1abcc07f1c4073458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649007746a56ad7daf231216441735ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec9adc9af4ef0c3b7f3f055fa8fa95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a44234945082417c8bf760121e51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b885d0c147581d1539b7c391cadbcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c379bcf36d60009251bd3dc09417463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7002653c48c7499b477287fdc34c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf626c4b73827fb6a8d9a17f4d615e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414bac365fc6f09198219dfa922c754466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442dedffd508cf3e97b43151b307cb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d20f6310eea8cbe611eff3baf53d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba91df5a3b8e36f3b670d2a6f4143469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25804d98c4534c0163fd1b2d0ca1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e4fabe9e4d27c7be7b0eabc2c1ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71049f6dabb26456b953c1442f46d86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7299386f2b84bd4d58f7c15dba6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c409e08006bde0946a7b8ff7aa516474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba565828a92f50bd694d38431f097b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225cef017909f8de9abe664dcf0aa3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08684f9366fce47491edcdf6cc66aad5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f754ba969c90cb0a11a759805edf93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255740f22da334fdebbed74772f05ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d7488541893f9778c59cb9b3e7b91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921a579162f50d114413e2e79e28485481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c546b113351004593492fdccfd83b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b58c50d73950228ba5339c86204f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712607661cc4e232ed78733f03b3af3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99615dd7ab01b5212d4d0fb53514962485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159bd4805e005d6a297c5d5157e32c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5e67e0fab7f10863adb98958d24f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4b7d1f02bef7b7e7ce65b7f8823b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc476041ef75d59794e613b012d4fa5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a89a65e2fb6c17d9461c61a87736490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b597be33a18c7f0b981d889034c03a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f418949424e8b3c8a791931f25d2cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10852f2ecc55f4906d9fcbe49dc9059f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4beb8bbb80279ea1eadc4f7bf5f0bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7ffd90b49753fe78f15a63c10dd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1ffa669aa53bc4ebe601d6a4b00d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199d5217c20900c8a62cbe89761c15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ab209444a6d7c0fb6f5db9512b25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76495f8d88d458626facb4f1da3c7706499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284abb9c9408e8131035d1d53403cff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcd5fc47de26dc14293034da094b87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4c02ed0bb81bc37c924d3103b278502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5852327b22a38de553baed28ae7a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cafdd7dfa6cdd550cdc4ef87e999e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a85e4116ff8b2dc002fb92a9eb8f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2886c3a17b5b9db6be43adf86516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba476c1ef9cf68f73f78628237178d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66bd4d626503fd693e4130c47ebe83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae16cd456ce2f13ac0ab564da7b227c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb324f8c4aff61049d1854396823e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733e6ed99319666fb0ed005870a041511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4e0e2bbd97c1e29b705a299dc36b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a06abf9b339154a2e16a921fc8898a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1861012b0a0cbe49888049cb27de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14da6cac402e3f4e13f7cc96c22c355515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6405594b2c6d5f2cfc31a4d7a7f02b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66c910024650352ac05cfa5e6dfac5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971dffd9249b5dcd2f54d184f2a186518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896aff96b0125da219e3fa76fba834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12f4d4db122440b8e488fc3957511520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c915e8c8f4ea7f5916ca03a1d026521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce828529ffccc2f863801ec28b5d0ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e176d40a7abc7b2695d87e33b02b73e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2157b8da163c0b5dfafe9c89f71c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb526dd46b9cfed49f692016feeee8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668cb9276ee2f7a3c4ac4db1d4d86de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1689bdc9d2a16f09bc4755e00959527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e520f7279926fb5ed9a267260d02f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3b26b29ca64d55a7a9f24f7071bbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410663dbfdb57709fbe971340ab1a294530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb4730347a89fcc445e98a5df5c8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2707713de7b73fce5b379c16b561c0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f969f5b8089a43e5fc54ea6cc0090533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a9fdd01f91bf7de9bd18220f8228534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685baad063a28fe9f681e2f62aed5095535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ad1ef61e88e3cb7f6264ce341633536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f1f3240e1b8c607d6053426251af7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f65985b3efbe2b7d176b955c3434538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7dbb817dbf550aba0f08963dfe5d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24465044cd09c4bac32942d66fa2a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a16504413bcf43eb645d7b9841f90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e22106e873702d73b7aaa8b9257a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3c5bc2f362d8b01fed4788e890b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e32635edd9f515900e49bd89b7814544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fe9d4ac941eba28174bc3d8c82f7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6726299066307613d678c243dfa1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361b0dc907f5a45b04a9dd4ffc389e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3c4042627d902e122410541fc9b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edef0421823412a5e8f24f902e9f02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267c6e3fb60ad8f417057c41146226550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b27e28cdc4a7b728768be42d112f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8b5c51c0d5f736c3eaa5c0ae6e67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50599fc7eba1c1d3618406e64ed73826553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953d27c33a1dcc4c95b99fe4aff427554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca4d990cce583182a38fb441cfbe8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302cbaee23bd748a446d7b3585bc3e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3b77a2b5f1eb0cbc757fb74b47bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8d80ae390936dbbef89ec25115bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3126bb0d15df1872614a97fa532851559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d3dd59227a840ac2220e2f40712d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ed112ceeb9dfaea83ad376686471f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5faac2820b3c8f0470c7035c71cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f2fbe6d1e996113b5c5dc20bcc971563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa6c2679a1a94d909f73e85428a90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8a882929460c8ec26f00e96a6d15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604088fea287c86de3c99e599a62923c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11474e882080ddf895c43adc8fbeb53f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc03654bd896338b9f7e896a983c12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed175af82aae95da8cc7f993b50532569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ec118b66aceb526bdd51527e6eb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca679dc304b1816597c0fe848124c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95475ec78ff6e414f643b91750d5ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb8de9300867edb548e2d020c6174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9941012113d2d9222e14ecf48aa00f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34658a9c1767440c32df890eba4dbb1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a70835a8a21b426cc727951f9f14b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a786e84f0a16658759d6f964a5bca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846866687d2a07c07cea23695daf56e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0bb740250426b3311c9cd30520fc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3962a2827147f29cbfd5af404ddb1bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae23a38ab8190f3e8d36d691244268d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d89723d83b112752d7e115767da096582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7149350af7db29db7f5ed7bde4f518583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae002b74b56eae1e61c4c467a0f8698584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa1c1d71cf3ef102104526c9faeb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b61c5e8a1530e76463d7451b4b37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2ed73fb2abf097a125645a512795587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0b816fd07f506ba35d0a9c6bd990588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4bf959c30f94042ef97bb0e014a64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8c16f39508858ff44ebec762db0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019c515be4abbba6225f7b3756b3e03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a48425941b7cf8931ce259f6d23c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49f06edc43cf23b7c6e54eed3cc98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af67ae4492b95dc2b1b9c6423806ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e635872f239eb2125ad9c9ba359dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c21713f4972647121816aa253b41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ff992b78e995f9bb24a776000d6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a52ddf1dd12949540e9b8a86cece5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e467cc003acbc821eb17e2105ea6b60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045443fe719e0c2a1db58cd5a4a24f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103163e37e7007e141355b803d55eebe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844dbe05ae431886ea302ed12b43e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c358bf20ad2dfd888027cbc715a5a53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e07f5c769cb730081a8285c7af94e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf739df6d8764ef0c7d023af836cf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89615d027755cbd49e7e581aad1a7ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690611303ff707d00777b3ba9400994607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce72a07394ebf6cea9e656018bd19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199adb83eed646aacf0d196ce745d389609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5300ea57ee579a4b9fdaecfa6d2638610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcadc8d80381fd825f9e4b71c1fc050611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583afbb23045121570affd5b8df73cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d35ea24a7c19f0edccad4272a3bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcdb82d7a4203fdcda8d98b8a70c05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798923aabf2a7ee5536eeb8aa4a05e0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cf13d09753385fd99ba55b4bde1d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ede13d617dcecd8f88bd3e19b059617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6866658bd1fabeb30daabeb5d88d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db26c8a8268050fb5d1061589020e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a43a5f0fa8be5315e428f023c10ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7cf3304f818297bd6d35cf548a2b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046b9fe92d4b11c913b55942328f96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b3c64fd13f7d9ef06e387d7789154623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea096be2532f3d557fe0f8a5c0b982c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a623266c2c3b4cc09b8cd1524229f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb8dcf27f255b348921d753f8edd24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d403977d3f7a7c422c9ae5089ed6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b95a009305a98025a75bd218ead31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81864b4c3b5fd376a638824366cc10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e64ca27258f3064ecdb04e2c00553630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49028d0a5490ea3ea7be42baa2c1c4dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845626dc8718a02c8e156e7d8e530e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f7bca75812013a8db430c4a1f6ab8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be48bb0a515f8bc3e819c49f1823b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9623ca880a4cc58aafcf720ad406c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90422bfd1045d8d2cddc293904e740636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59133ad1e08dc70ca5ff56cf3dbaad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9035b4384f7e5292492cbd89ed3b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b012e0dbba7df16b2325b6f19dc47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a369309a4a3b898b6c85409d2275a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8def2976a683f04601d63ee116c32d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304d4e9b9a4336d7fc606ebc838363642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ed09e26b22fb93b0bab2fb25c7d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e2925b25cdcc6ef92643b1e92439a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d785d6da4f17c47d0d582b5ace6132b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1578028dcd0a0a7ca4c7b557962f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34f74e4cecf2c5aa676331bfdaaf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a34ec1676e78e3df6de95c85652d20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372f83f8dec22980e23e3b57dbd0ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11457a514634a0d94301a3ef837708650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa10d31a3a1ec660185cdfede875c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a79e8862b47a9134ffbcf2b4800b50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede526745a7ffb36939ebf96b1417c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa8f3ac019a2c0417da5ba48d3725b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713feb5e0c42c0b78e9a318c2bf6670655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4dcbd72d3bc49b1d4afdd5089a1b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc87330e232644555812ce3c329c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755b2d2346aa5bb0df4d688bb00a93e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc06c0ffd58289c5975104518b8b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd34016e211457dfe750b3559d63f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ead274093a67056c86a2e674c31aec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a71ee4bee00b59b6573ad9f0ed83ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2707351df2cb2642772bb7698ff3dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be767242968f55352347e1f2d98bbd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744cbde69a84b7326608bfec8c299a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586a4ac78ba0f79af390eea8869b938666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569cfad8c3993d2f88dc7ded1d43da1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf51ce742eafa77ba679eb71832551a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914234284d6ed000ad8cf697c59671e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f2c4a147869f566ed73882298648670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65097199c97dcba614beb152b17bbe24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677841c92728e2cbf60618cccd1ed6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e9ea52a46bd6160c698ce1007d5f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352f4f26d212da1f29efca31b70152674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9014309630e4c0164e404e8dbe3a74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec29590a16feb31c0ecf79343e6de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415f5085335099d776f95998d8c507677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc00c112d094f44d46027aa7f489d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c1d62e5c253c9725af35d4512c75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bb6a926fa6a3b5186bcc8e7e14960680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13539d6f0d54a2e459dc78bfac0076681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484155b10970e993bb87d90470fd33a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c986527ecc3c42ddc30de02a2a51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a93da9e6454aa3f323909a9b80dfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725728a45dfe277b9d441be8cbb9e8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83713964a642ef2602611481bda5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84264e69212f13446ce5efa06780ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67ec0b2106cd01856aa96bfb01882f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b11662d893f6ab02139c7078ea3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02f1340f83a8ca408b8fc66bab4173690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1dfc537ff9ce107b38cc95d7e9f09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ee576efd1f18588d1fbc3858abe6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da467bcc24358477d78dc55bee02d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0736fea6c310387835fd0f6da5a50bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96029e5f76a951a4f67b6a8616bbab31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709470f4c7abfed251d5cb529d5b5c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a62ba44206062ec5d4e23c506ed3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc295c8f4efef4851db443435d832e89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7237adfc1b9adc2b8550784b396dadd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21941e7fa64babe7a005e4dc906e8f81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b38bcb535c11a6a67df932f46ebc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598a15eedf91dc39122ec1849bc93cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817c8bdb8b6c53f7804ce8d49351783703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b15e8254d9a1bde9102fd33d6d02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874ef8380c0cae29ff2136a0909634705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467fd427e080cdcc4bb94e8107c79e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282083dcd28e87c93fa5a0379aef57ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f606d71fde826039d20340c91680708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1722a3f68a4188b64b18c4b991c297f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e877fc03094b40f889c6383c39c1d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43a1042addeb1a56a4dcc0985d20b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87820e6e262623515fab0cade73dc030712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe599ac9c1fb92f72b76b057ad86c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b183a7787bf544c7ce89f9d4f3e595714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea38e77098f66775dff728616071ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51e7f85c3eb191b4cb13273489d1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6f1c07cde2c2138d561be62296c28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f32162dab06d82fd4ba436a802de6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b451bf2e0bc5cb2138ed1b05deb69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51372ab44b47b01ce1864adda0528d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526832810a6879be040be2fad48c71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef498e2d39a07b606c319d7cd6c3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983761b640d6e97fc1a6ed617f7c4243723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fb94d9ed2b9119a3c1ccc5d4515aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ffe232e823a4d1446a7badb54155725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a48ab295aeb1ef99806f17677166726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff59fe121c10216672e52110b7be17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d928d0b2253a03ea473d3bcdbbb26a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51735b544ac1c55a1329c1c35a9206d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725f0d608a0980dcaaebec77b65bd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a09e346b6104da2bcce53e7f8a18d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8521ab26cb04de2d066b6a811fdc09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ab0824f03c29ae574351d19f173b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea9aff44b023b6ca69a44a44a98f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd40f0f27b22d8b1a693c8f9de69b40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd89e45d3eb83e6ec0afb3e0fc828b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88ae0fa5f09b75c50837f8f786df6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa8f7fc1f3f69bdc0442086064104738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05f7fc786845b9319de8fd2ddeddd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad8a6fefe5f69e0c4a3b7ecb901588740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f642e8b3c12306a5ac5dce49d2387741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd8524c5651cc28cafea58d083c36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6f50b7110332aac31dcf371253267743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57618773510f629cf0dffc127e732b6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88b6ba63b2d1cadaf547ae75e1185745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5324c1e9f3a2c9a6be53cf8a5705581746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25b189a52bde63a5d970c7b565039747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3366ed2dbabb2c3fa978b98cb145397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76fe11083b8619322a1e862fc2d0e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad632a0239eba61f347a0fee40b943750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54d3dc0cd58946e76a8185a37c201751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d5ff4a21ba75bda2845cfb7fe18ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6401d3837bade3ed479c93138e70a4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df710a56480e00af5c6070ee9fd02c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d60a17b10dd4c5e8b3a7886541a8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd522ad6e5ab965651e2e913c05581c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f01d83c24d9df5d5941b0e37b3e9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48989896d6f7436d264fab11b48c2637758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7087f6b9b7c78e36f523408f02b7fba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd730a574b58945d319e18e00c872760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a922b0fcbb11bce42a654b52d04745761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2a9b0b9880c976237e485cc4eb94762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664b2d562de061b82b00956e16b3629763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6cc049a78ef22e61a1bc7d0bbb0d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eddc32d11bd9405b5e20fa268a111765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98181d5177f18eff914fe42705c54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80103cfaebcd0855cc33ba9e4e722767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a941b98837c7551bea1f17f87b5bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d58eb3ea97d053368eaf63efaef0e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fad8f105765c5c0e044ddc7347bf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00e81aa1930a1f1e91c65a55ad52f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c44f1c7b5eb2c2d32b63fc45d71877772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4b9ab8be2efbc0404ab6df2033426773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a98d4229930a76e7f4088e3f5a665774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e1991373a92e6c498a1ee42e0e22775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082686ba7cf7c40e971e8b66e2a7d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb152747110cbf3e3fe3a18ebe8b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57cb262f699d49df9a2e36bf6c89e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02e66838217cdeaae01561cbfa14f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308855c5f8ccd2db29dcca45366c876780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f70f4b18fdbaafed5f9450b63b791781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92175bf25fc96c18483d879d5c3d8cbd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546faf57ed1cc3cabf582dc0605f2562783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca718cbcdf23b749a86004834eaa6d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680562f5b77922109dd97698a5e13bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5656011e691148a0dfd620053a243786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b8333529a1c89156ad50c2868375787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b660e23a60e52fab0d912ef9b804d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d7d033bd652876a5a0d7518567da6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076ba29ff5f812ca8c6deb9c64d8e2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc28d7c54b59ac4d88796e944032ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e7e651b6c5a4f2a851b5f256e703792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0518edd62b7a002711fc83ba48d00793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b449fdc3fdbb4be3f28f4a6102abb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3553528e8c40e703f57f6c2d178d3f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b65b4a406bef0f5810682acf1bd229796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e1a876fb427a1827b62aa84beb41797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516f12e6f3980b5c345738e4603a6c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740df461af6c80315d09b4313fc7f5d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d4b70e9caf2c8863e214515b4ce0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b54d1f941943b87b237057007dbf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac81c31a5fa3d5f12e7118c33ce90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1ce4b01573384576dbd268a5c265803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf1e660e011925ddd7735e8f2ce19804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91cde6cc8054492692d5c04d99aac8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b122a1acf40823894cb2e6da01da0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c2a94436c6ece4c980c45ce74192807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c8d478c1e9bc6c543fee512be47f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb308b5788632cbffcb5175c7229bb5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74ea0b0c4ae18b97a590dfd3927be810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9499f7edf362b1abb01ff5bc676f981811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eae858e3aa76abe4b62c551879f33812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf20443ee268f763c4114e2bbc4293813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930bd3b8c05271af8d6e0b1fb6ed80e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109f70882f225052cbbf17c17723c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e286b6f4ef7b2eec53c1a260248a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc789108fd14c881813d11541bd1c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71dc03da15be13564f98ebf1286f2e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ae8c7efd4c9e76c291eda6ee7e9f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41d8bbc755593514216085a6aa45e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f5bc1e967e367356419ca1562d6c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb372d18044f1c49614392e853bbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b5f1135956b41ef2d802933bb89e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae61420a4d1aaaf2e4c1ba69c1bae33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777377dc9424c02a77277f3b1b305f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b460c3909d260d4681854a08dd795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790620b4f3056f96ca74f0cad85c01c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffdb4f1b3cc9a75ecdcbed121e62647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011771564e9a94f2aa4b88e645dfd3188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff50dd6f9d6548e19a57e80cd86909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a37daf5c25e41c50a1f09396502d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f526be70b795b849c1683a5ef62e9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595c24f13c15a29103554628d46870c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834e3d2927d61d3ed695759026de56213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601b3aedbcdbc95a175bf0515f046214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baefb37d194c0beaab70c0c1e9c413215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2d31e79f4f5095a7510f4a4a074e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9254eda69e70f237f99a10259b5c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840add2d9fc0e2ae915c0c11e934fd0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d41ac30b11ef0e2ddbab9b24ef35219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccee20336b88b08ee428c620b5012420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da275f30551eeac2d41e8e5a5745c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3753ece49c21a934a5d0f72ec436622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e74f7c5f1a22baed0cd86807486723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1cd2495d907692f53b080bebe415824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ae4bd7e0a7606ce5dfe31a54877e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac8faf7ed19ac187637296b2927e8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32733e4de7136ad72be8f9bdc0a73a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d67796cad680ee267a14333ca93d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8fe83e4d5ef1665b9121fca51deda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c20447b3ec94d513f8d138bd6e9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d73e61fdf25c14f826209bb5e97ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e11bfbecda91307a0b6fd9166173432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e176a3708d68a205b3206cdf43a72133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec693da36b7e40fcdc4d719d9bc6ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a10cff109f9c408d9bb63b999a0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954244da3fcf3cbebbe9b6ab24acaea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b3464eba3e19e9c0a5e199b49e5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf371a85b91d4bd2b63d49f7d7f8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee296477bcb1568772830d2bcb31da239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b02664bd5779ee18c0a51c244654b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377c209c1cb36bb7f49b654e262c6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76613b72ecc71ef21e69db4ba6bd22e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d7f90cb8f5dc99c3ef7c73211e4bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6160ae72d89ad7b38289eae2b0cb7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4fcc55eb93fbf0d2f4e9d5330dad945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06880e0b2340e28092eab1e182b58346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60cbfbf58c4b8391868d679cdb39d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83be507e527287eca9789462561dde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb307964adb7117f9b6abd153aff6a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c97bb25c88f3703c0a8c2c0d63a7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0995b10ff8b7038bfa78943a5d8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abeeeea095ec79c00aaa82cb15c6bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349a7d310cc217b4a6dab98b2bc950e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da8c5d1161414baf789e5292dec0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bf90221b8ad55b936d576440eaf5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42eca6cd8602b3d26e6e69f290da8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc67967798776cba875b23832e0e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8364001fbb1be06e62c98707698fc5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc72917eddcd086ecb4fe98daaa1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732d88d8eb79038d3e988598d748d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe63ba6f6e2bed9b566a3cc6132c1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d67b1630bb336355c9e5bd17d173362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad05a173f7f46c4074aebaba67442c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc070ac97753ee852b24fca41d724264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4bb3440dca1cad440778c5427754d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349614d3cf274662541540f150561e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c578d9b3869cc65b2349e49d67c2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76048d94979d95a2002e9a50be0d25e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ecc64882e65b1b57d4a0e016039969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e415d2f33e4b259870d44b1bf8ce570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b806793581d9db3145de8f662a380771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa0256de8156b87159c2379a0145c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2b5e56a32e58eadd6459656e0fd9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2c857248a5b93d3909b078c82d2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c2fb424584041571af981f77bf9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286d85a9851739e1aa7082e43c92d4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646095048e4400abfc7539aef6f1cca777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abcdc0033331a0c189829b728432f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87530ce5b83171bf81d73996c46e2b2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c81252b80d58bde31be280044fdba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12f69a704b68cbb4cea2d59a8c283d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28708fc6275c70a275c7bb752d907e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412982bdb606f67776a34c09b335b9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cac5a4abf3c254b67017652143629b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc10001a14f7f7ba5e155879d728885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e2d6fb3ea0dd80eaefd0112b8ee586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c47474f4c540b7a9a986d1b16cf8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652630146519b689422cb733b23ce19288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d343a4729c601f13501e709da3fa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f09b63dee3f63e02bdc5423afa9e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192495b94ba2b01c4d1f844e69f3425d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1341ec6df9af901da18a04c941b3ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36904b4c736ce59f684fd562b3416b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f70bb3a5a8a10a18be4444f3a0ba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829d954c292212787bec62e7e85ccc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167f6cbde218206eca74c0fb84ced496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac55481512fa09fe262cb1344cf99697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828f24c5191287b34584cd46d12dd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffdfb48b117886cd54604e33bf0ee799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7420c138a613703bc16841d6cf215a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a104706ec7762965475fdbad18bde7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd73e0869c9830feff6611b716b28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82164cf295e446fddcacbac001b252103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716925848619fab0c4cdb5e58a29ec0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb145a32611444da91b6affad76d05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec569cfc400e9beee0a91a04b2b05c92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d1b4bf2fa83ca59cfae6f2e7d9fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9de9904a656751769b8bde3e25dab9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94645dc6ecfe9414e3fa8739257a5d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be925e318523bde7554f2f73a6d339110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41939686d0dbb798c5085f43320e80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfff749bd39e016655075dd7de0999112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe13082c9120eb8ad5325848b15d353113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c42ba7b40df4880f91d9f1f36d5be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f03fbb654fac8d8de74a2c29347d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6afc9428126e2a82bea2a064985c7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84236bf8efa29e9f3e6bda454c4118b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd4cd60bab5bd12960301522bf3ff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35dfee1d02b014f47c619476a00f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10480db5a21dde6f7edf65ff53346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290f33713357a65a0590088a4b3b15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da784c024c193bdc0a200942b82d3255122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a89ddc19608bff3329769967b4a8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf2d4468afa20b3be6301470c76dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5e4b9bc8c656e2840133321a90e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab46c003f62a545f0e62fc692ce37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c11b15bea21a69e4e7c9947288580e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c5c931a8d1063379966e461f236a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd91ab46b460b36077d28c2f4ad1417129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bff71d1412b8d92a2d4bb312f5a4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923c35deb4c77345bbaeb027c1a304131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280c5ba319d3be18123f0fc61aed56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e4f72c7e3b9128e9763302c42c66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe29af0204dfab767d10d560bb705134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79e1db4c4a2041186dde7d4769649c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cccfa3b03b331c75f4666b80fbead7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce95aa1606a0d0d9231fcdd0b5c95f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d866848a122d3da1556fc0a56712c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485f807e1a34286100bf949ef9078c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de761b87561d87f80cb0125f2e8c37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e54663ee07428d0b87ef6699e3f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593e790c3f88acea848fd235b5f6fb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3710d5601f95df87c09e57cea6f0fe2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdf5cdf9932eadf8803f1069f6d67d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ecb3bf69218b50a227858d1bfd42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b97518708bff51a497fe35c21e956146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743bbf41247687d333708c0f644b3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d0b8b21a62fa463d0615429fb53a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666814b808f05efedcca4a55fba853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd72df3a42ca081d6cd77e286b39bda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c52538cbf83b68a641ea8f78eb6c12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1040e113c4caf18446d7fc6d74221152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef897d7959cadc63a279a917cb3d772153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ab7a5f35d7a5bb256af6a0896de4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd47dd07648706eaecca5c11321266155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8784afe74d1aa63395b59922d336156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c37aec5cf9ae73f256b824bb0447c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd07e92adb4c2d1021dc2593d5fad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0a881e6522a3e2184b943d352f193159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7708e73c610dcd71b48711ed84e3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8c2bea1f79fef22555d73b8b34ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e79b5271d2e553f1cedf860d75c80a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d3b10283ee6590f6a683801e29211163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e333016652cf6db16ce430f9c2a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6ea8cc9cab9bcc7f4e30b79a34be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a41bf94c85c97abc989c54c2bce01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38a19ae169239299eba1262fd5308167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e49da787fc793c7ee443ab48f655168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76973c85bdc9f960f6a145c52af545f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886913c2d8acd20e8221d4a0c853ca51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86993475a79ecfffb2f841610d473eb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a13a2340491ea5f24dddb9e1fdaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad81392c73e894fddc43a4c6a5770d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b547ef2ad97fa2131ac25578b705a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205cf0488c2f098a755abfc4c381a86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78b512359c489e5d6c02906d0690a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a09e5faeeae7ffb3cda3b471c733d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acc981f79b70f3f289a2a4cf98e12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038e328d650457fdd7d1918b2f5c3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd72891de9e192de2e34082461a12c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894eb0723c32dcb92333ff8e280268f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c62626628ed281c2b2c9644441c59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec04796b4ef935f012a1643277fa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39094b36cd81fa55f72298bf93870e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d35c02b0e95c8dcfbdfa6f33e1a92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b2016a97ef1f16a4c6dd1b289c1b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfcd91e362e90676cb058119cba4c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491965199d2a2e785b4e12ae04b5a1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc6dc935d259d6a48963f53e47106189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041317fc0f93ae5faa19d49b53396ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1274acac1579ed812b2a9138a9be91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aa3ec6264d191f39bf15b311c08ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185cd79b69f16b3d1905681bce0627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580aaf50bb9bc08aba0698235c04d03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65fa8482765b836e0d97f5b073047f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edd014502be9814c246be318892be9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169831359aaa5d5678558a3f687baae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cad6b5b00be9b896400f1c82ca482198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e1b535668e4047a01a5c77d5ab1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53868f1e0b87e4cef44d3d0c6ded22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdebdac45fa2d948fe042eea83f956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70a4d382bd389684aaa335d1006a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e36e57ee6524e4b6849ad6bff8abc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d805cf1013a65357743b5465de7bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c4baea6cf5e84cbffbde85f8df2ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957198879432e81179ff079643fc3f85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03c20d07fe7e3007f991600f01c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa89d4c23f4bd4ad89e711661cb2107208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a228bf45c3ed7122e495ba37dbdaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b1ecda07a95855a737e8814b39f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ad4cde4972e310c0abb27e2077f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4e6222e1beda33b1db8ae56ae6a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7922691adb364d047117319e648897213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbab28fd42be832c41fad22d3a70d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfaabfcd627ba6d5ce1f5f1669edd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c79e9afe22ff7bbe3f0e7993d5752216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172bb4c262533c65918570bdb8a0f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd2317377c2d4d86c9f1637d64d9c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2047c7a304aafd80c1cfe577de00cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71508651abcecbcd547765ee3e43f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5289012ed97555a2f395228a8d6407221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db419d7b7f90ccce09edf1a2ee6bb99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2da61d508de4b2c46b02af319664f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559941403d2b4d3707661c4e1883fc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b8954f480029456f7cbe0eb88973225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b45481c4e45a022b83e6770eed48b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d0ea2407693bf2cbf10284929a15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a48fd0cc323213d189c2e1af87d6fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16454d17f66dac68a3b4106b105e54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71655466941cb959c59f1b4115097e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590890b73e66c486b6089fc72144e61d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6662ef287a8642c00444e716004b49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839ce01755e1acc19f8bd13162092e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563867bc19ca1af3605724b3e255e01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9202704f3d2c0e8b9151ae45435d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067a6184d50a0b3b7ac2c846207dfc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bd7867234cbe1288cc2faca23240f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b146d1533ccdab6454edc214685940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16efe8801dd426bc155d2775178c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c373a4f81093c025cb4f2e345b22b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ccb4fdb324a74082855e80bc65488241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34b72681e8d57a71594b113109adc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632dadeab8535a71c2596f50c31e198243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3645dc3790c56b54632b3649cb0931244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf9eec85a8714dd9e6b78dc18b5c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350595883ba65c3c709349a6f66418d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bbd2edcd9c02e138320a2e2671872247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2678af6bb30e330dd63c8227e363f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3326681018a7341c9b8a0b231b86fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf037a105df33d730a7039d92c141250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93dd9153831d531400623338ede158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3cca692fc1a80a0f33b27b6fdbb3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e7723e7a3d892ac6fc30d990d7834253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c90e47bc970f2963e47c48d28a9472254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bb9a27fcc9552c2e2b1a91e47806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40da58bd46b7d2cf4afbf2af524f6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f49a8b510a5fafd6fc9622ac0e35a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bcb27afe6bbadd0a971c07042ca45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067f683e3495edcf08c1eccb58f320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be297edbaa73573cdd45448a5b540cc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456273b7871f65b218d6d62e10df3f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b45910cd6732c3055c425d6f44adfb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a56e8ff1db2d57315cc8482ed5d85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932560c9aeefdeb8770de5c722e7c79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76457cae08bed09f863d1a6f7ccf65e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700e07a32e34e19d30978e3e0bdea3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad5482f8b45a710d0574a5e7670da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1b4284c560a62ea1cbffb17e78dad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bcd48524c8800bb09c0b48cc89e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5dbf33cd2a9b8ae9f16f60dc65a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f579a85881930778a1fbd45f61208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d174a65b8167b377a0848ade16ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe51cd1ccc2cad82dde7caca5f11ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fdef6d71ff9dcdd36ba7e67d4eb33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3956476791eb3e923297369d630b89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086390f230e140fb2c174585a6098d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec68cc967a484b66ec40b007bd34d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0faf07824756ce0f3baece516a8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e3be78d3faa3adbf319b380e408af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835b5ac31f90ad969c8b44cb85ed16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd00891dd43f6771534480a29ef072281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8fe91707fdecbe591a5f3b1a16b90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbc094984b73a86658ec1e38956844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e9e7e356dcfd593189d39fe76d85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffe5aaa06c2c3cb55b5ac36c46956c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0abfbf131c6080f4fbfc1339dbac3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318a8afe59c5992b73109ffea53900287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6db2b57b093e3c2732d66ffe1dbf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080052b8ad009e46f90193df08e56f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3047771d7ec7f21a707dd10064df8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b3dada82fc477b484bd9a5d228e12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36251dadc7275b03d36673b2c11e9dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e361a6a429422f1be8cd2a29f0e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da419cc58e2046ef60c9e73261d04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840106b11d343c6df3ccdffd4d357e55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa47fe43cb7f553cb201cfaff79a70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01b3813befc798d68462a170ab517297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b118a1b2a247c4af80dfde0244d032298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2cbddfcca6bdef7608338c9c01e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc19295982ab6361b399858aad6581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335769172bf093e94e8641a475b3706e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65786276a4552c9dc3f9f64a0e58bd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37014252d0ce60cf3dfb73e4f115750c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8f05d081799a53af29f28462a3f82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8c6c9e014ee7a8736d2e0c9d5c9a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861f70b6d8453889fca341a310d612306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5ca12f99dc6961280378414c6293307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a72ebc7c1fcbcf7d2c245a1ed2c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606132bd27fdcd0b58e79751a5a417d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa979f8383a994cd0e57c6e70c4b139310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77b9b9e9e39e8903acc5f1e7d42147311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ab3a6ac7d44a6642fdcda65018518312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db691cc3cceb43510543166df7adb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab9d70f4270ea0db2fc39f95d176c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb96f7b3884a73346debd923f46e98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38680845239314517589fb09772016316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70e1851400448c3a5b74e88f608233317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda1aaa18f8d9eea538b17a0ffcd8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eeb9f27175e24ec912514c25b9584319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b018414889b1ba71f94b47d4e0a6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654e5310f3cce61ee47c022c072c033321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce08a5b7e53619c1b41bbb09634f96d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6a01b379c8fe3de4cf33b3a931bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114711aeebcc1ba6ed7c6cee7e0810d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca70948c0441ef22cf77416e57986325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027d02f4e4ec6f11387e2867905aa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dcaab760798129385c667212fc44f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53047703d535fc3ae96b2b9d8056f3e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224e95bb028242f794f7574e9feed4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcfad93a705f69b7f2d10dd749df03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68dd586c97a379719ba51fbd6ec6e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d7a954a5c434bf0bca73f94c27b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575a29c05a95e60929eff86b86606c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79c2c2bab8438c70c18c695fc824f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7b3f5f2ac648922242972b0180ac6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb4db230985674a0cee45d0cfd410336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092f7454ba689a986e08861adc64bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d15a158527fd243d6905c3939c436338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50f3dda535ed8ebfdc8b1fcaa18df7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d340ba3aefabb012ef2f05267c4ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66432962dffd523f7d71af9079dd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056239a31eeff399f671b6586dbac7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1247882c7c6a7e98505c49f1886a18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b855da362971125668165eef891599f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d77d38092caa4fd18fc58ef632f133345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde26252048f6d0386b100e228d95ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1ca80474a55ea4f8784d534d4694347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6805e5f78e7254f22dae308b7435be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b0fb82d3892b97e56a67c4304c47b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8da13db77c786fbf0dbef20a55f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2030c92b0f94a7fa29789c254b5f906351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99799937d58b2d5d45b3991de1822352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b0e35358907989b9d38f177f2e8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117fc37a169b03c71045c4922f121e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfffa2ca58b95a36ee7e93c75e1613355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe18230ce4a1f6433469a6008df86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea07b3d0de0454e6cc714027ed7dfa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f728c61a136a8b9df78f86e4830760358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e10fbe9f5163121e97065b053129b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4423f022b76d91c8dbffc5f97f6da4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04843e481d268965bc4ebcdc897a867361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d8f8ed6adf38c35a7a55e34c4a8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc63ea1f86f45493c096070b6a2e58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d7c80fcc15cc767bb7b54b3b6eed9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa59594080b07e1f766552c4538044365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf5d6dd466e885433ac4e200f5f0d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda0fbf1e98ba2aaae04d8d6dc07102367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3085f4c94a4d5816d6033db74381a0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68fe63f38b11a3d523e3cbbbb511d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b20bcd0c4cba6ed73ea916f9020d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d6519b71aea446a3ada79063c1a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885de20b68cbfc4064480c5580beb1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54921842b8e4543c0e9468b3e1479373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb9a5f4b1110e880c59b3c1a08c136374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de9c7e10178f2676687179afe20884375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c387a2d6c00de62a935eea5dc8a0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5797e5ceb38de9bcc0edac0636b49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd51757d652a59cadf78ecf1a1556378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e940496921b818553b832e3af84258379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f92286232cf6c6856ef442d7ae17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38749b10ef204a6b355b2889383fa2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dc51f1d475273955ee6daccbd766b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b5fa40542c8a45a89572442fadb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7defebfb49b749780b668fee6089384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e279862dcd2c673edd83fb1021f446f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40841277e957b09b43ef5a4d1688e009386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3a569aec3e0df41625011710c523b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8de904f3da76065291bee5a83a813388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202d165f58c36336eaa49929906b29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749791ef4bdf482498bb19de12d53c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec3545b674677ef81c8d7a4638731f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f6f9d1aa9d382e00def072b03028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e3308132ce765a3d090f72d68872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313539f4622e5bc71487ffc4e00880fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476af1bdfaae64e3768c70bd53ce42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9039b88dc677c883ec5234ee14368396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22acff9ed66289ae8284796d4f338fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10af1fe97d663e49db92e4ce60ed79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb27b9f40cecfa01f858624aef9fcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f4f18d39aeaddf14d59ae0b406ac2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26407645adbc204ea513937e63a1684a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20a28de8fa21d5d5e3e63fb088b54a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c0ee39be216d1151b9b6ad14d816403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f45fdcdf3f8eed6f47468415ac9f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b97778c1fd0482681ee5d24ad1d05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2da92559ddc5dbe07aa08fde4aa11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccfe7948bf82d9a51147310b77c300407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e68d8c63e51e9be90dc23c02b340408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11e737c5a3d162ab37623f64a14ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee81f7f2ba0d0dc4604c8c7fa15e27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0248f84c509b973f557d10c532ff05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17492a344b4374048096e04c1f60d36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45cf58d8c18b9a3a97cc894a08269413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a9fde332bb2f9f5010efd86aa8c8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29de97bf5af71b3a279dab0fedec00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c356a104d229b4ba82f838e4fb2b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b975584b861bc2d84686f4af878d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76d385e819e22deadb01d176ef0698418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae354bdb0d2012790d5a6fb533a23d36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb56dfdf83a7d28c26400e33ce4593420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a708161c3918c96e8e91c491a7ee9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766c6c33459466e3bb3eb29dbc8503422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cab54acb53733eff9237b37ddb1931423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c3cd2e117363890bf0cdf58680ef3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb81fde9732f25bdfa86f4e9cb0ae4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b92d5e922a0d2a3ea90c9828aa64b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d7b3523f9f4d8a12dc93a8dfc840427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99748e726e69b5fe1bac06b6876800428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c8bdddcf2ff9be14125becb983bba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837fa0de61e88de3bf15c4eafda22c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead5f5ba36f2fb3e3e7492b96065e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710764990898e99decab0935a5fc36d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e890c6157e0073a57fd53e417c341433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d6d284389ccc4661c2524daa9560434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e21bae96f0dadf3e19b4334b3ea879435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9160e87a910259f889e5ff1fc4b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03391342096a63090de2730466fdfb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e2d1ad553be7db60aa6cb7e9c1eab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fbdafb25c7fde39ca6cf12a4b2b76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3872f253ee024f784b710b91d29970440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cce5c07862ef206f32234f17f559c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e1a2966a48516cf2febe938cebab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37b0871c6307ce0a836de339169348443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e64650627f95223c6240b5eeb9099444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca4dda9d47bfcb60c3eec167daf50c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0057bc803174a773de2ea80658d97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d67d7cbaa13c7dcf7defe6298775f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ca78ac016dd701de6b945a0234934448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31328adb06c942aaf6e52ec86fef1147449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607598a878ab2b77cb92cc12c06b9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448861404b67edbc6ecde7e5093d23c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a3a29c91621c523a8354114f8154452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540101190d81237733560f1c05d47f9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948947eea6791b2d8cbcfc83e58fb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83040c404c7ae4a47b1577dbefba8885455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127ca045b7e45c0f1f1aa0a9def71c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098747cfcd7cdee76ec49ffd3afb95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b76814233f5a263295752643a2fe44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94244efa79352cc9397595c7251d6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab4894395bdddbd6b39b15cfbe461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e923feb6a787e26e4aa69a7f38d9ca8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547521b76d9f618a3dd9924bae80293a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff93e17d8d1c721ca854390494912e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cad3ec8b4fb25076265eb803202ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058298b4406f2ee77ea79609279aaa4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085129b58dceb83ae8b921f96db7782d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf29ddec44526a68a9d0509379384467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd829f47baa7578a5df3b6547514f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957a8dc17d092e9276b76afbb20cc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c07014570145814343263427faeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a52efd453e984cc6329e1d8eb31bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdd06424e5df6031363d29e99c3668472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb043e5a640471fc99ea8c25ab15fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d3dbf47f23fbaf2e6c9b8992e988474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf54a6322299f724cc9c6625353ff97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9c911f2fca7cbfaee95b76624db26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b44fc0f38a19b843a4d7ce32634aa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de37c592277b7accb4f60a8c74a05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d35d508badc88db41eb91dc6e5e36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b6f9e691e0616b17ea1106c79603480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2176416aa143e3648c1670605fbf23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd32c33204a43beb7ea25aa7546bd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06387580501df09d223e189cd7fdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d1655bdbe774c49a4de46a3dd4fa6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17a7d1a96c578e1e41f9a58b798da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1ee080b3caac370e752d8819b5c89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8388a27aa3211e1591b4bcfb34fc1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dadb38be7da2dc5b89a6bc3c9b9f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7c473a5be56cf71fb766969f3629489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434126b092fefba43949d7381e7a5cd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a657706f0199f382a5177c21176f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a00336e6af19b42daff051e5c1f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d11909875b650cdce6e101b9c3872a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418d50f0a944e80a850e66a45c7e5c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b552a8a197b682f50eb01623543bc46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb0e5e4073beec6d60b2edda49b1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82551b8a6a7bb1f259c995312f9de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef79740daa145f73552edd4c5ab366f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5595e952be1eb50a69844e88295e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd9f56b1239c968f61ae9462a0fde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efbf90cc99296dd946bf2d9bd0cbe4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8c5c708d41b4f07dd1c49699d98ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb1bbbdaea26e54382bc46b680502503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece470d7ee77e208220af6117b6c4d60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf16c8fd3dcd70ba3f95d2ada05074505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0718067b680463f4e67e5c98cf51ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c813e2438da4d3137de314b3a29f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286bd38f42bc717200b3c3119e091eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b433e03210e7331aadf154baca9cdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562ddb3e1f4fa7a0aa56ea1d06cb3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce962e9c2808644f510f69cde4bfe9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a017ed79d22bd906fa02a064fa91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6683925359f3c9d2c7f832b85d68953513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9e3215629fa77ff8c4073d061ae2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f5c7410a4acf523f232427f3becc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba424a7fb61f5ea9ee28717611d39b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06aaa5eabdf2f9edb38da0b712c4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8806594fe8ee5be1311ea9b0128036518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad3d7a56e13561d7fafcfb7083175519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d0fc93656ed4e3ca7f458e396a7d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4661bcdb0cf52544612c6ba80c3f46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e02b4e80d1ef913426b08f2fb9e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e28ef4f9ddf312ed4b52cec80aa2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068daadf66da7602f1c9a7613de335e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e56963250a4cfb4b821d1c08a32d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f374d836fb577bc15dcac940e058526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9fc64fd3be8e0e46ba65d3357fafa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb71c6984e5907835ac14232ccddf3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d2f612b9bc908cdd2899f488441b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e51718541bd4b3bd198b9a7e49c89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4542d4295f4813bc0dfb2530c3bedf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12645090a1cdd41824fd0977f2c6c33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29b64cfee46dded830b953b5bd436533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2288fa05ae0bc61a6dd34a2abbb5f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca704a183ee3d12cffd43a3559afaf6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e55c22c48be7f06081c04ebe04dd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf884db197fd2f9fcc55dfb38018b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d147f55577f4c5678bfd6ce9e9a08a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4840ac43012b31a2e4ecf2c108f60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f7d39d997805b7b4401737520c11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675287c250e5f0ca89f40ee43128f23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01864b58843655cefbfcfa8391174ee0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a95339e42cac88debd7531f3fb07b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a34c616fd2cca076dc7e504f0bb4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759642933d2529a627e3c50b51ad87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b91bbe07ccc7d75a6b707c07317a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415d41e7a718d39702808e61c5567ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bae7eeb1c82e248b6dfeff125d67d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136a62721c0e1c936c6f4073d16fd2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b98b8d4ce90d72a995767158251016550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a6adaf03f75fa8d1c626e0375875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2036c6fe59745cabe7593f7545cabc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f70083bb0b4b242e7bab8b7dbc045553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372cfb4b94859041b4d8dee4788def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d8a7581c8a4fb81efadffb9cdc9ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a7e5c80dc21b797bbccd26c095b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea20f79d29cb6ad97e6b23a1e022e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ca8737472622924c58e5ac6a2e35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c67f03cc15c0809029074f5593976b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3be83c9b25847ceb987b520e4a6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d73beacf64f63323cf6ff0baf940b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5cf23fccbe802c50ca0ec44887bd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ea772d448c1241bc5b850abf4506563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850aea6cdc6e17ce7362d4738c58be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ffd0c78c4d3a8963f2e89e3995d0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189f6ba6c75eabd99577a5fd4ffe35c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055887bf6b6cb528bf5895c07307e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1c446c6607b341c6a232a9c93fa0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88502807ddaedd13857358337a90dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389442647eefc44f82e8daebdbc0ac9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1e3e6b651a4dbd484621c713f6da9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7579a71aef06ef30374e4ad309936572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4663d5aeb5c509bc98b8665f244f9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41f7712029cd5547d3720e402a8cdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fcc91cfa1e5f7fa698ff09975af63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412af3498fc9fe76e9216c007092ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce9477380cefee66df6fb2edc2ff1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1af0d03e07d975dfad9ed54d0ba55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719cd9afbd9ea8d8468d8ae38c650c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1cb164758ae9884eb97333aac1a75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d7e8f3a2a9e2f8d678dec87a1e25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abec7a42da6a7e924e4905d57299d5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7cb44d9caf8f1a00ce884031a5bdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13307979ccafad5a800f80f5a7ac7d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660216d78efd7565450a7d14372b45ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e1d482d6e7ba8c310a078922125af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f15c8d4cd48c76bb424f144c87d04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8b123f78d23b503c22682ea2c84a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c92130d2a2fd9454e1dd301c4cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbeaff4c2d87b9f3187cf2a5cc6c7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590821eb125bec2b7890610a625a1c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12ecd17d2acfeeeba22e94df865aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b5bc237b5204463b3a19a4bc16f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8cc48287730f3d92824033327107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd1d20a26430bce8afa228046d842595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48714cc9be95259e7d94843e12100ade596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ada8f037fd89b5fe6ae183d8b98886597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2ba6364b7f78e42c6547682b4abeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942ad7011a7c5c0b31a90ee55458c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5656287dc3df0f77940d72fb706606600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268f6f53ddf3ac6717cbbc3985d4575601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6d80cca13097bd6b3dd8fd3782ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d9dd52c8fad35c9249fd2f59d82e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514b79de9fc930dbc8ea4325c74da40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3da2756f45ce4b3623b600122c4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741a2cb127c19d052836b6592dec55c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9f30b8c9293ef3a50444f83ed9a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e8bdd0de7c47d5e5abd66accb498608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a932de9224b4542bdfdb0ce1f8c46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d4e1fab9cdbc0e4757a71a1fc2a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d251c853f096261948c26b2f2ea669611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd927e862c93ef7b7235af567a583612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a670905017ac6bc06b46d2f0cab4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49edd70407989c2db1eae158808874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a22ca9198c2d3453542906a5a5ffb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9cc6579ee9342ccc58c452459528616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a3cd15e10ca7a4ae9f85c5a7a633617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7423a27328d36471a0d3ba4be7b14b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aa5c39384e4a9333c82b696b512df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b88581bc520c36e1d9cce3265784c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574b6fce618f971f17237fe0af81c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20250c83a0485b79a44b536939561ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917eb2a76ca4023743bba060aec6f68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a82d9e00a5ff76b961f14bab477cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754e5447b126b427a7c1a169b50cc60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8784d87ce1ba91551284d334358548626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7766ec2db1c2fe94da538f8a06138627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68d352b1eb1a6065edd8217c50811628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a7e25cb98ed28783c17a5e65acda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fa4f6905d8ebdb85fda738810cda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd770012f30d5301b316e5ef74c451da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e8e01f6aa80e77b445bacbd25e7f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042cb66fe4a10081653b5ee96e47e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee8167d003af0ed050b5da002d316d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599831e502fee5c46955ad736383155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d86340e006636510516fd95b682ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72654cce530128d11a5f17b3826fbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff6cf5c70c3072aeaea93cb5139c9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d900b44a85242c4803f39dbe95ee65f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd886ac3ee274ee6d96a454d738f6acc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d591b75ffd224224ada469339df79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c10683b1e82ef58cfd77cf60ef0e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4034bab2e050b11fb575c0a82f492643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80f84402729e705d74747bc10ccb66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217476dc0c543f0716f820f27b297c7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecea25640c63652c82780866ea9a87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905c69aa762b241677e74462c7a545647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870cdaf12c07cf3dbf30138ea9e0b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90769587f59e35eb252690827d5bec9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf742bfb1f3eae66081a646b2cee761650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6462f669b7f383ab2d5c29005aa6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f110aff9e8e0f078d4cdd8f347c48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb278a3f257f17b29c9226d6a8d048653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99048791544dbc3b980f6a5a7e4ebb28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3d61d02059b94de64da81dbefddb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873148dd845a31468ee2e359d0632c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b115d1d636ad8956b60fb6b2af77c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571d5fd520b1f89697e2ddb8280741a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded4739b0a3433da8482ef1dd1b17c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8101d177dfc17213956bffc3330a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb556854050c0287974b300f46e994a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea13c10b763b80acb92685a133cb17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b865a6aea9144a11231c3512073531e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a9665d582876281074c193a39500c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06955abb1e546a17da4f982b7ba1437665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd8e3e62112812dc9135b9c4a0a407666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6128e56131497b61341aee9ff3e054667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e76c11601884b3b0af9dafc85fa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8c4ccb71b493542d6456924afb31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d905ba89ea4053e10e3945ed9a7bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e669c11b1e676f6efb48bbb0ce7c4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3117d4d43367f064e7b811e77cc62e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d2461c138ab59d2230efff3c3fe1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c69d71fa51d9be11bd91e9a027005674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d13bcb8140e3c63429f2dd10c68ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c3a7e20e17cfdca37e30f71cf0ad1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dab8dc45662a6506ff9b86a106e593677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b82a9b7111afdc3ee30fe7ccddfdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b9c473cc7b5a9202adc8ed367934679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d35d15aad665494a00ffada9f334680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ea39185ec7e57cd1e1050260cb9fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464be661e880625889fe698bbd0894a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e344524e60adc67dff3c6d1f245c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108511964c19f8115c6cba87279129684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab48b9adb01d24bd9bce8b556d7d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d42c525942634c801e4ce7643b7fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76151de1923957737cc5b5b5411c4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5b38ac89bf2c5d7ad818e2615a9d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938750e3ad110f16928bbb53d9604c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a0c900c96f593e80cb1b0de0a35e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d3658be6cd18361ce9d70aecb17e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7224c611bc6dd0864e8982cc0922b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cbab93f5bee68bed62c19e0940d38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83fef0f226c3e3985e9fb962a54084694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d851f3366d73264d8127d9dd830f1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067ed04db42c13a48ad456e239d7077696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8767e071359f5bdf80102c94b31bac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e03d34ceebff4e1babd748b0915b4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f48f7c009d26f670cdb33cb6515dc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b623cfa829390e4aa0d3645517eed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8484f01d331b9531a410d6e75d9063701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467746b60b5b8acec18769c44a35a4ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8516b233d24de81f8580f649188600703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99952b27b4a893c67eb54cf4f4743b56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0eb2fca655fb9ddf53189e75514a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be22e2d1a004bcc848628f25167e43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb476a913b602ecbe2f5ab3c6551d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8830a43a1dc31e6db2fcd547eb9d73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664f651dd1088f7d78bf2a2038be46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95280b0805c2864095a74d516a12b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8a0672c1acbd3e04c17e3f2cd1d75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9644cd2b430d932b54d1fce2edea258712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e9b9dba93c983bcf8822f2941d48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28e0128cc037a77b49a62848466af5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b638d6b5bec218e2b4d18dd9a4d9dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dd6796cf127cd658473f6d2c5a461716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ce8f46853dc8c21e7ab1f3bdc45d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd446511b883e6f50ad26714cd05e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218baa47292c8d859be529564d9ad84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736b691449c9f0dc144fcdb54425bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d57be42b427a913d13f1a25cc74c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2562320ca95b1bce77b687fdff405722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ca15db696682ca8031ce138a0fd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34e83f705cef0a3db764924dd1aa7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665b17bd2b1ed5732d58fd9a10ce29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08768bf846fc4e12068fda4d7c6a3449726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd3229f89acb73169462f0f768591727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff9f57f6905af1aaabfdfa5a2e2410728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8285d6a034eb5abae842310b7262729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e7b18262f9ed3b65f768fabe1506730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f52a38367a5aac07595346b1927ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd2f1b6bae96308e5351d65093ea27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325348404a339d6d3ee644276589d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852980ff30ea0bd3aa20b470669ae93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971856fdc74c688858d114a0ca14f3d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5d793d77946cdf561e7a2242b0b5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea711022cb00f0da309a9c0202e71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca683733e70ee595c40dd79ae65b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3fccdd03f8ccec498903c08a02061739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a1b5b9790e1bdf176abdac1b1a515740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2e59def04db56cbd6e24adfed1d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3a1723d60c5630b3316d8f31d3e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e6c9d44bcdd92ec934bb16b36ab0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b2dedde13ade4b24693e024a2d331744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe018a254a99851551a7fdc2bd51c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa0d4083351ddbcd7b4d744c03641746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078ba5884a9e6c25ebc9dc9bbf33f74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac30c98e5c33079c1c855b774a8349748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480da44a88e2a51575cb779ecd1e391749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc2bdf142db05f9b2d3399d881f3c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a039689e8769fe83835f37cacd3eab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9efb2a966676261dd6b0583935c99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd7b8e2df67043b13201dc22332a61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2ea7bbea5a938c2e19eb7e2b37d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a1fb13a090888a18c3c3ca58c6a32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242f3cf68187b803d75164c4d886a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1267192e4be317f1d2cc225bcb771757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8a9bbf6c1ef0026c562111e1116a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d98af12c056d296df27ea61f86f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45364004b5bcf6ae68a3b84d58234114760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436bdceabfeff25f01d8c20a81fe54e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dceed98e089d335d6793b6d1555ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e779acbaef32f66b0099c1ab78698763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412501352136005f6611c5f7d7b0d5a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a723fd01a27e79036254742b288dbf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554817394ebd4bd69c2077bcd0bfb600766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab808f0a852331685fa26d6319be140767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>