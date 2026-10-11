--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc9b095895e7e2796d39cfa0fad831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a93a3f7457fd827472c01998a321c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294f63d90f1e8491f4c51ca7ff12e9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47575e576ffac9df135c6b8aed19de84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514414d270030521941155cb025b91d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65565de92efe42ea9fa0812fec30636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd57ba9c7020d85150983749cb079007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5ac9803f921943c2a6971433c4e7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e9bb475fea83e93dfc61407104b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba35cde397268d401fc86ea9cb85db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00ecdbb965827813d8e530e46254011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7eff1b6790f0de2d1966653d1908b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5b039dfbae26f46bf49786bd6b0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3425246d9f8e1c4f50f74251ffb9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b5f774b25b193ccb075afb66e5d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457d68ecb06177dc715752787ad24616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987a8c0affcd0b4152ce71dc9092e3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7a98ef6829e18cb42360a60d25b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b9ef9e6f3e3176b1924a5f4af1f0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6908ef687ef632b0f84a8e6fb56a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200facdc5aa1f5cfd4a309c9307aac4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bdbb9929d560e7f5c0f388cf42f0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fa4ae6403f575d93b1b80d762fd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f53583c5d740b6c689edb85cc64624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a64aa073d3c3f2d820a1c193ad9bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c318782e55ea9fd11f7925fb543c98c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16850f4a55cc53d7824af3888d669b9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534364503be29be2003c55ec845281c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d001b713c39dea64a4c3a9d40c55329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92106edc4765026671e8170b2d909a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba61fd6cbe95ea56ef128ab8009ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b79e50412c118b0fce87317c542f7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191c673552bdf9a3cfdaff9f0cecb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5db772dc938fc6ef80ea8a2d8857134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa743d1a702514e7fd81d172aa3f4ef835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c266415431c4de7c8ebeeb4ee0f9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d10767acc2fbfb7597c989a503e0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b47ed4f2f038b7cc634763396245d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b63dfd7224b756bab9ce6c904dad639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49107a063f55af4157f9e3f7d3886540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f867f173385a654422069c78b6d98c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24228cf2c67715540fce4c1d32a1c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b69eeecbcc045fa36c167326773f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632029a94bd55c77ced948de367380a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa416fae35c5c9fef4ea22ab501e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c504f910c7b3338eb95127d8cb9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a482e0d83a958b53610489fda5590f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4bbd11c7fec0e6bb2a964a61df5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df27d9f4cd1880526c99a777a008b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712ad214894a2d8b75e02b468f70d5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7b434faa4365a680daa11ccb7fa4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190822e287a58ea434b679cb53a188b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4197492d7822e9ea535a9191fc8f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd97269938f0e4d1fe2226408d5f70454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda494184b961cf768c18a3df80681555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19c5cb0ce3b99f1fa1449b7e85ebbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60d33e985da181db55da2ba1951a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64dce52f1e0410603356ba1ba063458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d252e8cd7e96837f88c534202b757959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744de00e992a7d3c0904e982032ea2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb80d0e6a723c047943ac44fad9ca761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085301b9537fe782cb3cc887a1032cb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6736c89b7f273783c8ae278f187c8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad509a5eaabc8eaaa54d0ca23d1dd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5eb383025c612b21670776a7a87c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7706bfec60e471f38af0b2038ff0b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbed8d24f9656cca9cdb6460a3ae6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10509dd7332dc18a9801ddc3a2e3c79d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748f68f823e906c58d8bd60cf2ac3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41f7a1da26e371af7c56844ac6f77870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e11e435c686be8da420b4fa0402771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8791d997d7ea4ccfaa97fcdfec763672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b09a25032b1a91ddfa5d774bde1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bba030747ecb91f847bdf036052cb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642642d3e1ea25e52f70f6366cafa0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b14d8d85b53885013d54bd898de36f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5288bea139ed834068f93f760c7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6798e035bd48b5fdb31ae53521bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959384c4ed6ee6291464dba5fe42f8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3f74449aa2b78afeb0c6e477e92280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eaab3b075a61ce1e2d962a3cc623f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028622319f355b06b6206f2c5f4678a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde7f050d7fd966ef2274eece9d19e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dfcd82e6a5330fb6f2a17d75a1e8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeeaa1c637eeebf8af24a151fbae0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd1c2617f0470e802c0a216397f1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff49303e8989f125f0fce4edd59f0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dbaad5f6c25512c88bda496f6a83c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e451ce396c29fe06327da4d1670f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e624d21e3da61c357647e9e3a8f26f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37422f79d8e9126f4721c7c8458657491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4847a1e33a944f787c09d2e7b1c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f418df709c7a16a8923477d2ae682f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837096d431403d3addcf9490bad8cda594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dea56f423c40d603dbc43008ab79ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ace92234f1c6ab4a7081f753164d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e0a113d3b17067d4e1218fa8554797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602295c6f5ed605cce162becb0550f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e282abc7cd4a6038fec0ccc41fea399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf452a6ca905ab2968218dc2bcbf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53af20b6fc359000a9d18c7c3bae1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0188e60dc036104cf49bf5ab70ccb1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11831a033a1c31eaa0438aa885a73a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fd93b3ac245ab97d9e03839f4a1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3054ec302f89fd206cf8885bc77a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4154e14ea28c723cedccbb0a633b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ec7c0cd586e6546ce8852c5b8d1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416208adbbf6f83bf7bd8fd8a1188fbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf32fc3ee52e2eac22b76c8510fb8f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d535abfcfa2b525c49fee33c2f424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892035bbbc8fa13a45321937077715111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115da73ff54f7750be49cc5ae053589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22b6a3917622ed6b599de09e90ccc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3eb92f52239bb37760f482464e5f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30809c85e32e3354a3d672588f9fec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae287430d559400ab62c2f828c29a42c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db3132bcf6eb5361c98765871bed66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae1aabb9ddc2fd882495aed355dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb79cd35898f42c71c0150f2240c16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e04fc79fa9c18ccc662fd3477fd1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a6341b46a46dacf161c44b514487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d4997a38e27c320a2b77a9711118122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd68bbe480a7baabc8d549fe7fcfc02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f64813ec39cd166f688b2a3d93cf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813810bb0414c93be977b07c0dce810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542906b8fa9689f0de2dccb8c12179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040ff2fef3d532e7fb48fc57ccda56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf09df83472bdad00181f30d2a0e9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d40777748a0d481a88f4f3a6b747129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a80e4b6846d24eb100236d876c29c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a27b848beddc75ae57cf9bbc4ef0da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793d9cbeaaeb2a4c2d6cef5c9f94dbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2632527dedb7db82c2980f88a9147133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc688046298bf4d454fb93b5a34604134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2bd0365caa8c64ac6c581b63e380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f132ba442f8ced6fe731cca3237ca4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f7e7f0458fb4311dfe05d14d9f1eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca310ca98c9210ea2701c41a8d3bd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd99ed21a196225a7e161234604d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0671c18fe6d42dcbed177a8989fe4ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b457a0d277397022bfa9bf62668e2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d979baaf0df95ebb544191fbe054b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ceeaf029952496296df64825a9da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80da9d7427110a36d005087e145a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd5eb1a6ac17b28088594d429dac7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0eeb44d2b24a61484363bf90af31d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd24ac10892f39d1c9bd622c27c2bc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f4ff255e8f0585e2d1f409a540c0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b753861d832fdd1f0726133a6a15e82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5d5856afeab8556d60000d34123b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d2e34bb3a52f59617829c758a123151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31965d8392040d1e9574aacfccaee69a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0b28f3173c32ba764682a3c42d4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebada7eda1079abc417c9211a5abb1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707ed863727447f897a6cd91d6bbaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a4d49e1af25db23c2136eef027417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf7680f77863984b2b4b7f89a6382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28111b3a627903f8fc783fa944044cdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc83e89d3e2d77c4aba781ee02b9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df6719b4aaa0ad2beb955c9acd77e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410cf14578a681bf81c08b8ee1ff28a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c7d1867dfdb7a9cd1fb8d4840dae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0731e46f977f5c150d20f691ef5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be7f5721d3a93eb0328bad4251e16b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c55483a6a7739c1691eaff4553268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e524f2b253af2f490b7723cc8532bf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194b5bb7bdb3483b751be69c1593410167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc2cbb09d9f7268dd77a930927274168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad94fcf014efa4854447f00fb5b9d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87682e71768d4ebb1ccf21acbd9a64e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2431cf131a9f7f13b38c991a165524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f3c32cffcd61730d7a95cc4c26cb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fe2dd9587cb624f750412009e4c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4ed6377a3cbf82472eff0c07ed92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdbea8883f04e7c6498153f3de0265175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc367b0d693d20dbf647a44e4c3aabb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc01190a2571e83c29ca948ec8f7a41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfea632c862559ce25f979ef48e08f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e4ee805532a2b10f46975cc8aafc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15fec6e2f10a166c3d0fad3fa03c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a8d70be6978a3dfa81d54bf7b94e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c24dba75c193f5b3dbafe6fc17a60f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392805ba97925b01750212f71de5974183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289d734e7ec1a1e652d7cf308e8d24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c0965d005b01ff000db3d9a95154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bf65e9fa1220be9d66b494840e958186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4704759918c84b930c0b6904988a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1dbf7efec545bd9e0ebd4782eba23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a48bcc659174b5d3e476f60d85136189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7620bf59efbfac639b15ccb408162c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7700569c02f8a86394d40db2fceaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c9fa0c4ecf10a9843e4972bfe097192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac324f6ce655cb5e0f0e7457f3d1b37a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b8d49faa137631970cc9ba0ea942194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f31f1661b0eb4a894e9285d97c295c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4ac22e0e25238928cf69f1d45a89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3431dfdc38a8a9c4218c220b9acfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af819621289e1b81e4e71d766c507373198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe8db8f656a7e5bcfb02e43dfdc20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383572645596b127965075139402d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005ea589e33661ea897767c2279de1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ef13b7520fdf667a5e11f6ed4f1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf9d6c41cd1a89bf778fbbff0c113c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e5e3b37d0e9699f0844f2af0fa36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50f81ba491d1c446ae45add752e40c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c80841b1051f28c9546affbeef9718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da63259e0e079ffc326a9b2ed93c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e150ce8dc718c0507b936577c5642b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b6aca0ef8d2924b12c6e5c240a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dbac4d2f9738807d599242263ecdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d3a0e56a399d52eb57bb19061a4c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307162567fb0b66b68d6adce0e6fb1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbd1671eae59e58b4a61577df35973213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987e1240f441563e0d4e0686572d24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48480e826febb87f0c3e4f901dffe148215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8106e0e869f2279a5f88853000e20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d73c29169b0581a272c8d5a4bda89c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae11ae643d55fe6f6e30774af6660e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc14bb143206a1a6c1ce82833b8ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495703e6b59f3c9b2805ede091576a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a008b5c39bca1f9094d314f18969c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13344de000bd8444a2a3c754852a3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517236e32c55d4f3834afe16ec074b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df47c0a8249890b84428659a88c87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947ef973d57e900de40cffc9693427225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff11189dde42f3c0598219424162c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f4cddd72d7760b189360078cdf054227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee6cd7eb900e9c8410ff6ea9b771cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7d3e9b37f858c23c0bf2c83192c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33ce45096915c940c68ce6528d16c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca829a6667628943f74c7517a1be7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1062c55faa1e22b4e1b3f8d9a55b40e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704212fa61372753bc3940d93f8d6bec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b6575f5bcafe8d290090b1dd86d5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c84eaf56965604155a413bffcb424235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804ee323832d1ba587e65a7f412702236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201feed135060e3b8d21267d935056237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce58d66f32fe6c77b2b419d779152a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da16f1d78333bdde485bda60753d16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d4078d907d801e8c5cdb0b4409aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be17c24e607bb01433e9dbabf965ca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01696ffd387f692382a7fe846654b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ad7994f12f399a73608eb3228bbf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe120fcbb887dbf6e83addc9889f8a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b2620dfee21129e08974c6773128245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf551e84f111daf03c882edd8f608246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc9a3910725c96c37282d06165ee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b474614d2e1f2f9d514db951f28011248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a19d94a906e129c3f58bb72cb79a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be29c70305f89c0533e1dfef2f796250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1563daa19d083eb727efae62b6c3ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce8f5f3b454d595928ad2db12ec4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daffdba11ba6f2966082a8be211f0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6dd17ee2149a910db706675b1aa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de8419be1384d43e0f363d5c5a3578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae8e664827ead04b9feb7accde5738256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb139520160551c51ca49fe26e288ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098b3510a1e4788d672b0024515db6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486661c631ffe048d3d75b7cc6915a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d143c07f73f1e2a8b5d61219ef542260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5227f00cd67d2e85c1beec006dc22c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a9d36ddb485c13efcf76c9a5ce5ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f4c59b29c2f2ea27dffa2dbd8eec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d56f526b32002c48786c769fa9d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08dbf528c5251e06fe5c7f5fdcaaba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f51853744648801e2964e08bb6e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e87e03ef291fce2519287a930c1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf2fb364793898ef630caeb4ed7f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6f89ac836f49865f132f148f07d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1bae99c4182834ee8ac18638316ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aeba50484ea48673241e5ce85a30a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d0583abb7614045f6b7c61493c04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f6ffbe838983a4f83ade2f7f9292273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f11ef45db9dcee84dd5325e9e0d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac6a4c0defcca1f345fe581c6c5c27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5909b2d8bed67271015459db415b2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be042acd19599f011864232e0d6d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190fc55fd23339cfaf965dbb9d5bd30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d59acb3198966d39264cf5d31ce5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c77f4324dfcbdd560da6b293f6cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a22a8b18e3795865f6a8117cf7b90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087308741ed7816a2b29cb1d1b605a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019088a10ef6bfacaa538ef16cdf4660283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e5f52c78ce40e8d0b85942b61112284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb734b15eccf45c9500b63a5405a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5628997433f65968e5ea4afe49f1a5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a54d9b442ce725505ecb9c5c0ebe7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cfcb6f8fc51a774af2158c0a0c2b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2bbed7aed224e58d868f8b52647ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfd6035f54567699bd6800d839f8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f3b7b9bda14cbc032ad30492e494291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad05d5f4355815d7b2d5ad28b810cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8619e27f4d9d551fec7dc57735ec7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1304515ddca16b7a1eae30812fb54f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8127b348b790cf925b82cf0e616d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e49279f211dd051c370e6ddcd235296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81013ebff16c97de625797204f9227297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8bd3a9fb49d2d2c48eebed2c991e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffec192b8d6c1d5191e65a14cf828a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b9e654ecfe7934ba3a48d233b6a4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686d0a3c4e079527f81ef83ad508ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3f535bd5dc68ea1b874375dd67037302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a310bea360ee27fb4bc41940bea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605fe2284f5e6c52731a36d0dc0a520304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b598c048f5a76cf97d432c82c6fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eb922447c6e72e742e51641597246306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670781e38a760aa919f4aa1606fa8a1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a97d9907b61981ec993af31d01895b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132417388b56075b14231a45eba83b31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26119dec82fca5b44aed6f4c94a2fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ad9fa64cb06e8a466cc2482a56726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b638624bf99e2e20ccce50ec8a311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5564e9bc0bd506999b8153c755849f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f0d32192166e21a1fd162af80fd58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0dec69f9037185129e33b5f6b04d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294899eeb9adc6d965e105dc717b6c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70eff04b19a6407fda028522f335d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d5d47502b2f17156c8f181f53a87f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77424600f08fa49cd94610a198220f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672b6e65acd24aec6610433487d7fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19216e15d173dcc375dae3a5389be981321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58582c41fbb87525771ae8de90a18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093848c2d6e4a4e54b61d0ff9354647a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa001bca4d344efb4a23ab927b6340d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b2905ff31ceedd1fddb9146be94f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c90bcb2afe857a56afdeee5bc57f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37584a8b9abdea2364108660397e04c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dbf365fde67117649667d0a30ecdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859079632d28ae7e72543dafef4c39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa64c98f3bb512f95d425fda41e3253330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcec80372a6b96858070dbaa28e77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316376eb4d64555d7edaf950a6c6c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85523cbfcdcffc258ba2e6813be42dda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f2894ed35b60f72cf27227a612be3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3bd2066a57508e3063272ae7eb822335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19c027ed72a474ed4862dbfcab9dae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af154505f92c8ec0ee101981995d38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deac7e17d93cf3d66442fc11623d19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ebb1e1eeb0750ec9f1d1dec2b931d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a78e6f257028747d815430283120a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0fa95a493d75cbc592412c97e568341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d40f07e0df0e2a83eeb6165a457e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180654e81c8e0415c4a9b0cb5ca121343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d55fff5877954d85e4ce5874b034344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1dccc1f94bdfe667bbaf6f468cb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f53e215c72aa2d088809266ddea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34225ec01281038624294218d320e021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa1e115431367c7e72e85cf25a91f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a35229438742d1a43efee1c709966f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a786decb0a60ccedfb074e2052e935d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1186ef3ff7838fbc4cb2e38dfb98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11986c5b42ed919784bad066390406352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3006b4e20cfd1e2a62f240c6c1a8d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42be8fa372df870501a4c595c1c7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30b0f5ac101b778e34e4de5629d59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b2ce160ee420ead96c35a55cd8f52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a1a0611518b8d867e55d98db1fdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2324e5af414a7c56cf0d2bca28d48e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39954c9f5752cdf7b483ba1600a29cff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741619e89a070fe006888a8dc8075e84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dfd83539dded688f336a2033f7469361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32bdf1b172d60420c22eb26fdf469f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83378c3fddf77ad929ff312ccd9102363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e6498314c0c159caa4fc43e08f0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1623fa9340d130b111f2d39b2b131a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e9b7e8deea39f1435338ed4b1501366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e69b97d9f2851d650ae81d8265b01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051482b673c49790f1d04fa3b11d63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8df7f4cb3e5c2d1fb86840645324f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db02a11538678586ab0925b8f28bc0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed68d8e7f881d609e0e5ed7ad74c70e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d7edbc101c4cb2b32c4e3de256ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740a396769b7dae86da2f73e195c80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee2b2e4ca546a1c2a7a606063e2b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8923037f65f20d0a78b0c45202514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e00f960d1aa4906109d1e57a9ddf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d3a1607de27b4372aa95118191eba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec280cf943e436a2918bb713ea54967378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170e68bec8ac0fa9b635fc90c700969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8107c9fcbababdeaae448d32381db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f01c5863b87456cdd177367b77f84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd996a0c3de6e3f6345b2a807ecea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3053a1668a112636ec29989fcf8870383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bace675855b87771edb75c3982833c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356be64927b5a006c04e0227bbd8b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4389437d87d644ce6a7435ed5849dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a71269f34057acb780cb1af69b18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5cbf127e0f619ae9684f2e86e3928388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c275fe170c8aea0b1c2906764eee0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e971fcb834745844f6df7d7673fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ae942444e0e70a332822e23253f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57527af5b02b7e1007ae968b6babcaba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0970e8151bbc7cd33f949f3a2ac32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e62aab1a4534ad17ffc96203678f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d477d465a19a006d7914fa64d5fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce82686d8f161430f4c99d5c08525396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5d7a352b546016dc40d5ac41b02d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859774e788630639d4ee61105c4ac9d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b199fdfbe915f533705515f5406e9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4497ed8a5aecd7f415681fab87a173b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb74c3c56c9c21dd8aa3e2a03eaa8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e94b7adcc814b247a1795a80cf1e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fd241b901f51f05faa302fa8e978403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc3b4e70c03f28027aaa9ccf6a40f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9371d635b016efc251d98b198fd0c5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c39bf061778e1664f5b74ca9579b4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731401c1e0de43e7452425d39e22576407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b000917ff9ff3065efc3df827b3a6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b43a6411833e27db92a227696b22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a4fa619fa5e22671c4852bfdf448410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f837d05a0418cd0d81513ea96c20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27bbf7ee61d2373c5b978c5e051e7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a07e7aac2957b451d3d4305f86a8f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc41fe34450a6ae9e420f11ea98143b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc0bc7bbf3cab998cc899a091cbbfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e70b1fedfed99bf8056ae9a8d91a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f176154f31354fcc41be002cc5f95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31596f73152b94f8885c8627fe0f89b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc32e304ae945121fcdd32a8ebfa6e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fad65fd47f53b629b0197187b00252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c560de974bd3c11f211240c1c0627f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4bb458dab35d1cd574dbdaafc920422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f311fbd8159b79e6b595ec06f933ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d3a1ea471ae86ece6ba05ac5a18e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e470075d9996c8fb4ecb42d9a6a6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe36d71beab1350ea7f43f8f001cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96ec6b9287af59a448972973ba37a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31a733c3d719955c9c571084181f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d21209d8c0c762e0fb9db379db2bc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6ea550b6774fb1880ee86e335ce7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6efc5890c89a0d1b02176237686d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc357d3fae7f431baf474e5520bef34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609caa20b9fc8518e529077aa9131b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b21e90f2bc27fedb6a6ad3559280eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82135f30ef9086c381b70c2615081e1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483960d2b76428c85d9b5fb86ab1f62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe19b9c72a7b3a2f8e13c33b014727437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83731dc89201df1fbb0e7f052c555e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3abc097101b241eae82ef8e103e7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3886c916df92e03de16c7fa72b9d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b58cd28b5a748ba0ebecbab6b7c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1232dd5c3911c9904bbd12a56dcdc3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791cf23852a69fa13f52c0b78e427df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596971dc94a43b4f7d954807a70fe0c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6505b41434e763ad3cc24439398232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ae0ae55101b0aa746ee078495074446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e5ae65e2154f3ede995370c85ba24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c116daca6e7234fbe425f502aeb6eca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed25380d6199f52b972ea5473f439f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c325928e0f2c88483cae078ff103e2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d9c88956fb5dee882e9bdf26b4e3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed266527121683a680c1178fbff285452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f659243fc02d8d804b92593a50fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffc100a590f4efe8d7ad406c678dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488ed113a066a1e02dd31b5483d88a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f6778b00707532825602dd41c4788456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac155890ec1ff71e8ce5a5bc5d6b30b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770624bffb91c07dbaf3e0b93f51005458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78daef30bed90f211804fbf2b918495459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b58f40b4d52045e1875dca4a9214460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a212883d97d6634cca9fc9a09479a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6bb15e9aea0d97ccc8f71320a7ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696831ba702c81cf9ed78351581ad80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bdf799f3cc00f91080bf1700b6d02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43745d40bca1519c4f0d5aa9ac4ca9f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af3d6ad432409c4875b8bd9e07ae77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596472961b5bf35e3b78e1c12f39349467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9f43ff41766693ecd4ebcc1b05e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a485912cce3e820023e5333404dbab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debb33be2cc4326a65604fd6a9ecd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a785da82f3897b1d04f8b8e2ea057471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75912d7a3f8522f9894903aeba8f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d22359c445efb96e6b7771aeb22c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e107b68ae8473d0d85930e66b1d674474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1bfe5c577856a8df1de66273cb463475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbe89a453d5f8e085ae974145715d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb6bc0188b448972b24ed5a09392e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755455d38582c650c6d56c5536fcc49e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb559c371dd2747e1828665d7174f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16361c9101f82aedf6a5701b927bca7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14453aa5452f040112aef35f127ea9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e069f9b337cd3bed725b6cb512945fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63c5ed54a7320d9da9c30d3197100483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb15003cdcd6f760619a8d6417b0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b2cd75b1e7ce56a37564c7be4d2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e684f96fb2042bc5463dee06e4abfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2fbbf1841beebabf7dd7f27ca012c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30410df2da8b64403045d684168ab0f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f37f6c9ff5ba7a56f4bc5221ed4743489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf58c9ede7d7ba7eb8be4c7c2c853490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885bcc720778e5351bfe54ace17704491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8241c3b105f4c2052a25cea853bf3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549855d2fd6ea6a060c1d2697d3e00c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dee74ee9b82348bcf8b832dcedd07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a610e46ef42ae68464f05d55ab71b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c1fcd50aa8fb5daa7e1c3251378f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a740e30307c58dba53467d26df27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f651576bf77a9a0609f173d58eaa9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1c4cc2eaf182e3275dcc64b284a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44bec1491f19a9da1b91a476a1f974500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf9bba76ef1fbac8df6c72ba273b55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9522a6717c24baf625cb1128a2b709502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25931f04717fcf7627a5cadd4186b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc45682d81a123577d27e4ccb6e48f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85dbc17aed82475295901d4e5410a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8092af49fca29df92b8be9e34c0215506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636ae89aa532eb33de2f6d133b42ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f05ee0f84d58ea34577e9d574537508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d10c98a511ef34e4c98935fba6af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089fbcdf508d4a9d197ea833d0ed38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ed789761f3718c07c2eb92437895511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4055bbe5b0f025a96cb8348955c1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c48c79a85af9416c108b90a826cfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5acde26ccfa20c22270951088050b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc29476cfe03c1a742c97fae2ab7d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4796828ad2b4f251ff18a83a4dc8d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b4966510ff7f05573f15f50ff7b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3281c807295e1d2f4618f77a62cca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716a0252f7e31c1d64f218122001f29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eaa02a8797f64445595c9a31c3ab7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f3a0c69f1a35c5d84e9cfe884729a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54a623310ae318bb3e4fd0369bb4af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0fabdafc94c9ba34c577756fb3bb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406bdde443fd0be276f970230a50c67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80188a425237601e0766b400b104b5fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0c6d1516a10ff2db076949190839526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25725e8d0d5e1b91a59ec18a0f0bc5db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29c8871cfb21d3367903809a3c3191528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fbf956ead5ce2944e23ab1e2e50ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf038b25d7ca702b196bdf087945a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c0c28198db1f2627bdb8f35536165531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca39e667e0ca13d93a294bbb0fca35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347e12ac2838464dfc8dd8c6e82498533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a42aa801ddc4692a4a2d4c0e97c800534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f246e58231e7169e276292eb85fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbccbf7726ed855e8f5386c0ae052f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49240d92e0f9f0675bc39de197c567537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e7a86f15a17852687f679e5a93499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e14e5ad416f38aa284bf32faf226d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cb68239de62cc2353795b0cb9c22f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b3d9a1d495e80b6d8b9f7720a5b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d6eb6870c00850c3fa7928836dff9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd815db0d849ff45083d43081949371543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf4a3317e28ccc892e770621919e8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb169ca5e0ccf289ee4bdb57d1026545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b1714e4259d839b0d9f24c6ce271546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e8a73475881d5abf6ba52b4354f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4936c647eb7b5044ad356d021ab7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860604e1dc47c81bedbcbd47f33b7f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4572fd7d427de00708288bcfba993d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7fef0e84789eb39b59cd292a33875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f3dcdc87c00df6a331bebb1c08e92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233353834bbe8632756ae47b9319ffbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eb2900e09c5219620c09f2509bd44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6498c283c18e54d41ccad7c5519335555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170421af135f25d947c39b0f27fdb5b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd86493cf7ba8d68812d90e3114bba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382c00510f7634841ca528926dfb9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad51327ef66a82c03f4225fd8a1c4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be206962ed1546783688cf1ebc509560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a78ce2d97f8c84bc974a36bf2042561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19523179a93d89c06b3bdda5212bfc18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a9c0c2d233a776e8b0af15706c7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d6101d94578baf2ec58f247d8a98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d441dd9f3fbe5dc810eb75135338d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd0f7d22d7cfefca2361768ac4ed36566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa4050c8b32d29cfe4d63b33280133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6fb5fa6ccf311ce81b20be91e8d86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9797ba922abb0b1a12a131f32ef12d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ec8ac3f5195f190ec7c0c7c465d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadae1641dbff7d08b6b7d876d562c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3188f8c7bce53c7c70f8a8099810e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25403bb8d7cf4e3b75014c9e4dc8fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaef196d5985d12ed67f3f50001cee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e32edc41683a90028fe59046e487c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941a2ca7568e2b0372afc38a0cb93e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d0c487cc76918b567c9dc73255dd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bd3f59af6bc8a3117561d4b9cea28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afacdd3c4c3048002f122c8e4767d6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc00cbf9ba0ed3883776b0d0bab8da6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57611d6ebc71d600fe3720abab39eaca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f775703769a24ece2f22bc706560fdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c128696f38a2cce66010827eecdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259829e08552951e211f160f868a0af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f38dee4a487bedc4fc434fc3c4af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfbcffabb7d71a428bb22ab1a9dcde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911328308e6907839404b6a0ece4bed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a11f1c9becd95de438cc379d3c6c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde257c2913d0fc34bc12ba374b8175589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e7c6498341acb25cf2f5090111fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d7dbd4e9f233b6dfa011d4d4a6adf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51af6f2fee17710ea1df2371fdf62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8976165342aa1c582c4574c48702593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d1f09be15360c98f5d3bd86241192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0863daa7696b144db4c2ce5590700fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3173ba90a41d4992bc4310c9e761bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183045e71d8f0fb95272f6a125f945d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241be4d7e6bf0c79563ced61afbe57d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886e32c3d9d353c4672025b70056c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b96466759914956523d5053d5f85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d932b3e2a8add4d3262f3b9414bd25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d355fcbfdbd058b6591f8c730b9d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f5a295a039e6a08dc0e97086ade5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdecd7b12744d56749163238433896604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b504df23864ff84c9772155cfeae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d55601a805b7a8e26a244aaff9f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d3cc514267526c0ac6de2ebbb396c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6acca7a7fdceb40db3b34f72521b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a5848d6d0b2204cc425cfdcf863e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff613a190556941b54c921b326acb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd183d5603c8059f6e7e30e468f094611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e333bf2bd165b3b84ceeacd9d353612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ca9abb064f4037beaa86ee50e225613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737835d3f5379383a41af606edb0137614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea5749dfad722dbf2f7b5f89996e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134b1a7cb02c6281e773461e95fa55a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6efa47344eb3d3d18d15f198fa160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647717af0d9911c7e7ec1286728605618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb86f111a3ff0bffec02fd19bc70a8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456daaf17a6976422fe756ee0f9e66e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9ca774ea7ee272827b7cfeedd4bdb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b13d26ce00757138b1aaa512bc9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01cb5b3b4af0f6c75c33ffa69f96c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f42e972b37873c4503a6484200d8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5fb8f02ec5b8c00c26d49ff50480d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9455d6b6ad89d0f0d034ef598c04f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54d23e210c32b5a333c09f9f8a6e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894da63551fc9329e912152ed9ec96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf91f76e65fec884e72d23812b2a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018a7dc9864c7396820bafd6213cdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e51c256117c5dbbc8cb1c43eee0e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf550db7a8f9d2d67fdb0fb2edeebb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded33024b902d4073209e490f677f33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756330eccc2087081e84d611407743634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49d12cc11760e3f4c07ceedded62ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccf45b0fb9caed4b474cdaabfb1fe3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb155319eaef0072d1697df1479119637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd150698681e89da64b36c91f676c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094e1f6415c45337839a773efa31f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42d536e79a9a7df6545a80be0a656640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16b424b44107f64f48080048b1af2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4632bb6b19fba6a6da1572be9e52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40275a467e0975918eac21e1b6f3bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f1e9645b83b96eeb74bafb15b1653644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286b8059b37aeef5e4da01b7d3e58e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b0061be8c3efa4c0e2842f0e048c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aca41bf0d38a75c01510786148b4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4563d09fc41202b09d777b165a9eb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb23aac8b9b62234aeab4511176aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e78792a087dc1840c80fdb2e61f586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b806d8fb9156d39b38a8500060a2f2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9641b237c343c6fa42dae42180998652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb10511b72488966b010aa4a3c0de2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb6de14e88ca7366b6ae101b9eec2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126109fd5894e552c62e4877b969ca61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c13973f811e0cda9f7b1d3291587656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead69d7acdfc217678d90e44f944efb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd6426daebacfff6863082dae3fed5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a3b94e135de8fbbf38225b0906c33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6f13f78bc8844d4ca4579dbf0517f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eecb3574317d194987ddb615053eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a672c12cd342148cce1f20a8aee0b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e06f55c05e66692f0f1fab7360ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa62ef1fd9a365295b573c989fd29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340be7540b61667de0971ac32089c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921590b7919b0d22bd68be44c6023e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e624eeac7694e43f2b898c58052c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac173ae8eebe37a1cfc4aec4f69ac2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb6cbe637f1a3793cbf1b5b3f322bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee5c59b83a6ee0c7a59643a6b7828670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e00752aa2e9c76392e9cf637b8508671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea6382e65194861df17171208cdaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25428af307e5a6f52643dc3765ddc594673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5c8b5c9e36cd01e17470fb96e5b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110289c7f803f556cf2ee707abbffb0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a4db1eb243c209c83b24d7f067931676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012c7b2cbad72661c4a6052c75693c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684e8226cb0870a6c2905ccffdd0033678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fce12d6d93d421eb95dcea709238679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9994257085e01f8ab87c4191287e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd05adc32228fb59467b8780417eb01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db251ef1c35688722633fe8a6ac239dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc285bfe28c182d71cab8e6ccd61984683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f3a007cc1fae46170dda1dee544f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d782258c9eaf56ef36f0aa4bd89b660685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda50cd8191fccf1423ead261f284a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb635b66aea8e357eb24312bb29f96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edcf813d59073afcf6eba6762af38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5d8ef8cb215f3abf6c3c9be08be7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74f07062af8b8fbc7cc890e05201b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd64c983062da7b244956938ecf364691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d7a4e02f04318f7d56f41dea82f57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd861ca9d716181f583db1d4662dcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302cff6c98a2415013fc568ced3158e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e323ad803b638a57812e866d7b27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560e5cf98fa667a1eab57a22372a4d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2438f072d6d3746c2b08399344297697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb7a2fca45ed1c6575af8b12177cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a45fd7869fbc51b549572e5772ec3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d0bc9013dae4a78c2ffb04cc73e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9df48a963d5a921b90a844b10f7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a93b2db9e4792c98f43bdf15a4214702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d96547037f44737880d5061063d383703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15794c09c522dd8ee35e10f42943313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f4e5cbbe32612c43d0e09dcc24260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905bd1ef647569f7caebe574313936c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88880be25c72b87ca6180bda70154939707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8049d1113013459ff9f353508aa32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b22f28d961055739af4d52533da95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3710118b050c60560dbf28480c256710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e16d3efaa69c0f81510ba191d97f5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55366ddab22e39c5058bf075d1c239aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308413a111a6000b03fdf0da3ac1b68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f36844fb19e93a0f2ac0981696d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae07ec9fb50c7fe4e6dab3d19083c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c2ee2e4eb026f2b4512506183ff3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae07bb7c3c67fa42b522a5d7687eed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e36fe310b7da4040f7081d1cb737718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bbec44cb47a0dda9bce13d24d1766719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14072d173981ccfd2cea24b631d2843b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612575802dfc647b084d8e8aed26857f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c7387d360392ea596b117ca2e623722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452812d291b4b2c940425e87bd19fc59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c371c346087664aac92783543b70f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdebc64b61b5e8036ec058828072c6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4cbb682d075d4e9b97be271afd242726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45daa8002ad3831e2d20773bf6f9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a3729abe12c88d2db0cb9e2fbe2e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada49882af48f59f5bb00d46e52602d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626654ead03dde93750c60a4020afe2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e08072bf0850c60284fdf2daf3ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce90f1adede6a3f84e8532e975e15f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a33b3b440be4dfca306cd50bc734733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe70ce6c2e05cc6b24c14c0393bfb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc98182348ebbf453bd67e96eaa1b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8571c6e16e9fd7befec4d56b96c02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a00977668dc5322fd5a721aeb190e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac983885f9d47c6ee7b637be3c12b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58feae85de67c97c3d9317428e2924739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddfafc252bbf09f08686343d876669740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee25930dda418e3d3f892a9bd66683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b9216bbb1ef1110cc64c3c4ed7f07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e344739b9ead9f4a90b1e6b875c046743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dca66f85565262cb79f19cb634171744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389a0c5fe027b2307bc011c76abc2f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c60ee3a6042d0af80d1645026aae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1b8bb659643e252cef88ccc20616747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e6d2deef246114e5ce061c2e4ed54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8bc11c69cb8cb11d6d8abdc0d5389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa436ccd0fb6f5d61e6389acb2594750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf0762f139c6624aa1cdeae7e0eae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e010935490d672c1827df8d4c7a43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5bc9538ea14697ad9f9d02357a13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089394e3f4637d10b2ca5ac6968c71e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364fa45edbf66aa50c1a593105ee148755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dd660402c41c46c236c114717109e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a672417ae05f2a02463a0d8ee460757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f6a2bb62e91fabd513aa0ae47a5eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c08cb62579d4979429c729f84c37ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88939454cc40e8cf502e4708df974839760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4320536b405c982efe59d93f4675a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789be233675c4957d8cfceb46220ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5542bea6ecf37198488a0610b9cc36763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2013e9da54aa4d30fde8160d67ded3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569ac4615709a3dd179b035b6bb48d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033feb7ca7e6d640cb612427aad680766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9ab83b7d8b4c6cf7ea677e6b70384767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472b1301f2cc380d8abbaf1b9e3842e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f498f1ffb595ef442b0a541305318769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1534d8fbf54cd1944d92de35397198770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c1773673ba44895fc7c2da4888124771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46efbba57d337c1ac295cb3f81e89772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d64675de2927f5722ec1ea8da3c18773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec55b4f007310ae17243000c9a8056774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73696dd8ed901df830a84b63c2d26f26775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae5ff80bc705ff184557044f7df99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5d4c9f97e45c6ea9177c57622767777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a29bd6a17050c2ad87c365c6b61a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103b3626a73d80974f71ec7e5bd90e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1290355f5f65aa1638c599e01cb4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be97221c077002c911f9bd7be24398781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812413cc190e10fa7a4daa22d66c6fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96d9f25eb6eb79bfd90e49e1c4366783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f9bdb6204417746523d67b3653c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5a7c51a6dfb58ed89c18bd6a541fc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9140ea3995944c73d7068ef6d147022786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95743fdeffdc1ae2b432a521d9504787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4e5e25ffb36976eb0da16d2c54fd0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f5dca9c6d022b0818c3edca991ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb76f192d7cf2f3d43ba4fd2a11910e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188651a403f23d94946dd0ed545b6c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dce55edeb8abfab0f54cc0ae2e04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b807a7252288f4472e0e25a7bb16793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163da761ee6d13fe653ce75cedc132c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6301f716317e6e8575be782738dbb4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea161f73c1c31a2d560253a05460725796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dae7a445e8ddeefe7e119dfb304f9b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe142f37ea439947384b985abafe7a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d2f759266102bfc7c74f8caaf186799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6e43d328cc9e1be5a6f0a80ca96f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8b574143c20a9ae97e9512359691801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ec584020a91fed9bc05e2b495bb0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807914723d251466c49c96769669c2c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771d91e7bc548678fc6bae266fa49dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711be4b7f68170eac0bb0c37a37384e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48bdd1c226a641249a0397584804e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0db3be1ab15adc43139bb658e41dd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7e32e13195492995de8df8a44cf8c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e80ce34fc708775973602ddefd94809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3b62da44a4eb110cfd08949929a9b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c44b0daa8173d7eee6df8b1b4785f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce6e1ab5b00c5dad8ff0cb973c863d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161f918071a8975de44c02ea873934813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a95f08148820e1d3368b831f87064814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb2045570ce53a63a4da582309aa0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f241b05e31b0f90b410524f4277056816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41173068d5f8b04ff354d4ccffea82f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f39e2bf5eee206d998fdd5dc443a69818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ff557f3fbf5c557ceb959a1812f1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4400ecbfc462c40c4d899fea9bc5b02820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4927f07ba0d9b04b0f2b4a9814c084821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422160a8f8bc94f73f0926664e94463822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2f9e18869afaa1b716a6d75bd2b71823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967a63da4719793c9451845812e3c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be7b3ddc2072d902fc1c9ea85cdec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200fc004189da9a35246698972f7581826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a204f122cc4769113050627fc481d5b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af22d05957107fd19217d00d5cdf85828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18943800cc805fca30bb6674b99c307f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44cf9bab4f0755b06e8eb1ac2148a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042054740d4e790d5aad409c85da5233831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aba5e579641601e75d4018298af3f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c69a1fe8ee496318c3e2564d858a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea50efa50453520c9fea89aca45dde834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51384234f7a720658f9fd625b0b4b9bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d1ecd5cebc4a08f36f7988117a1e3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b454adda5290c0efe0c0f4e1e1b5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c09d53bf96d692859b2fc00e169ec838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e128c18e5d6322f3a71c143b4dc4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649b9c24ae6951e16bcd8b0c8bf5f29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b735626d45de2201d172612fd4df12841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747945121783d785d237a773211e8d1d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc12829c424d44bed000cc760ab11c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee17d0953ecc508e6ffb974dbcd0191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4f1e6d7b1ddc7130c1d20f30dcc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff603abb044bcdd5227158cd16e5b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef93c2b803d75996a281b985daae094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2db478e7838a13fe8485dbf821e7e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d882642b874a907322e214c93a27a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff807f729204074fdbd72c0dd85157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c168cf35ca08e00a08883fcc9506f798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc152d997ee06d9ed607c1e49bf10969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01eded40596e4b36b868e2dfc68ee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524893ee5fa3cb7aca2eae7b5aeb50711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c6a34891011fd2d219b4f0f5300ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319a160745ee2412c5f3718145f95f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fdb511afc48148d7b3c1f8cce8e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a24f67c48e1a3f1fb1e38f39766c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da1b7f123d69eaa082c89b6c9ed66116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f979ec535fbb791b931c786ab1bb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cccec12fea608e478da843eff0e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96054d3416b44276daec84f7dc1c00b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a30685d156d7664802455cee12a0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45941167688de450e9b4f742b35ed421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a435ad8351f39a7c847f0a2c22d35222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464b7660acd8508cb5c282f288542d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea80e45ef328caa57240c4a51b7220524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3356bda030df396858ad797f0195b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a0f2b81d348d2411bc97a4484f5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe04e609d0567838b2960f52f3f7bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa257ce03cd9722d6619cf375506628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd3edf94d0aa7417c51a4f7c3a16e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7be39b3af1726e2e3f61769969c5c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ec3bc9b00bf28eac83d74d64b12431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86207a982f76dd77dfd854c911c3708432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b67fa3585630373113331f512074533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ebbcdc2d2f67aa1d9de0d9ee2bf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8d1c9b44551eee8cda523e1c9340335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fbd9a61d4da374da22cbebf27d4bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22723c0e8af339745d3df03203cfac4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba8bd0088f8acdc1005bfe6c1d319138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812924b211cd1790e8ee1c8d7eda6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e57a2f4a4f138192b191923902a15d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3215eac9955eb20d5c9912e3bbe257441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83f6c0734192bce8c15ab4bd938cfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d10411ef4bae5c64519097c8455f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1187275b55226583b765fc2c7c4a6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dcdea4cae11df104d61244b8e65a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b17c46084a964bf4954f3f40a15946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f29796a10e3dfa62a57a6f0857d0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f932361805a5bc3a766b4d00cac0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507afd49ddc75af51771838d20e6d1f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53d0282926fd345be3a6c03c1aed750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79a2ca3e41f90636de1cc1f34754b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2a3dd2623611fc318735e4ab8ce2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354cc86b16d70d40b2f22d3f67f69c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b013f042e7fffc1bc274ef5551781fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb3b4bda53587e3fb179e6de6e795655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed46a113b2ad9420c3ce5cc651061256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c0aff55f4a7a773573cb5ed4d1ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790653af9c033e35975b4f6f50fa90d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc95cf34cd3a4b572be8ed65717f1be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e80380d60f77aae71626db7c5570460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d488175d7fadb9028eabd37ff2d49a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5d1ccf8bcffbc560c55a7a71171562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc07a031600ee0c4cdd15ff2c868d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d94eab3be6fbddd98717789f873d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b016a80ccd249879f918021ad0fc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc9657b41921624859eb8aef382a9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab8b3fd910d5ac86856b04d0a96e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18991d521f43eb3fb12487cb2a60e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dfacf8c62ac8ca72fce480306816669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f45224500c4f07452e33ef4e233370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2921e3b3b13c73c44958aaba00f9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba4d68ae061b09b0fb5d5f35a8c0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af09150a34c63a88dc4915fe79393773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3f3f0f7329b735feb99e98b468e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bbd938ee005c0885b3cf00529d1e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4992e7ca364803cdef28fb3bfb64476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b66f39c7c00e6ceac0e97b3ad656b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b2ba4119dd1a0a020add4bac63c9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bd9bb2776adabc1535a5d165ac66579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204aa689e51cca948f46da012fde6be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc77c27f7f7633d60aaceeab171c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d41675869d16e3359e2594ccccb9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf8336f5828bc1119b52c9601208983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0a0bd9c8b602475d4e5d2d716df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c5b02820f9e9cf430fdd667d41db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd6fdfbfad8c90b7072339616ab97b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3888069cfd9f6c9e89cdfb0c045287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b512a81d4aae566c193d199e2c85f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906179370f81215fc2fc3cf265356ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2ce3bc0fca838694a9ba986bd865890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dc4744e77177cc33bbb28756b771291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17032d69d84d3c1663cdc81a5d08a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93897448d5b1da24c12181c05a5477a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc79969f00e878d3a6c16219ba339394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f1af83d240d2315cfa1f2b75660ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208921d3b5eafbbbcc427f54d2fdc7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f4b290479af9623593871b7ae82397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b056f27995f194b7a2ca9221d7ba6e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d484a6889e303ca13b793bde3e7873099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fbcf36424c7b91b07a1309bf544c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b642542c830e4ec71447a82ab5f9dbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450230e7aa9d66a68159f6850c61028102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa66d3df72407b16ebd7f2b0d72cdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d354f5f620eb27b0f040ea0b768b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a68c2b9786a0df636167cd83a43ca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e894e48f1162c5186bd7aee60feae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee93bf4f9d856841797955fe788d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd400e05f64c5550b3640eb3b542e1c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2b9b249d614488bb6de99191f113e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae4a8aa10aa78528e7ac610e52b83d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8cd0c0907827b5717473aa9ae8c11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44f4781d4b3824d5ed1d8b381d687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a0facdd5398a51044273a4b4fc301113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380777149ffb976e3adaa1746956475f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c2e2b0c001753b8d69ab7e6938e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee62a1b469458fa6daa6c53a39827116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5156cada1667d63a6ea3abe3fb46e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998057cd4036c2166b5c229b8d7334ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148c6de31db26bd49332ebc5825ef0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5b4352aa7e699c48842451f6c6155120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3921cf4e21218a20d1e89057aba981121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b47cd0c4f83435110011fc99157ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929a9ee3f6fae3fb4e44053cb0a3b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7d3275af3d165f8d75a8bb950a08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19811ffe5064bcc4c829aaecea54a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fdccb23fe3c394fcdc5c5833d9e55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24881bb4c083f4fedc55f5efb003e0e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50bb53cd68f117b0503f8646ebfa4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f652a8230c385af29b97aa912f162b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866dc6410896ab69a3ee335e102a379130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a33c28119665b50dce590e407f4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e02cc668e9048bc18588c49824dfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a6abcdddf3f987fe8dbc2a52c1d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006be4c2a4482d3d2ce283e3881a5d71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beb6dc3f876f50e4d8125b245af9c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3459780e08a47cec37800a8cb633b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4216ab6bf34cc83225f34200eedf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c1feeabb1a372378346daae7f2a17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779cb1c75e5259e177e4d0d9f4bb8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8735d6e2fc915095063dd42689f28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4dd636a15ebac1b063493d087e96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a392588b7226aabd3b20428feb02b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de982203285396f15cf44e1a7b59e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fcc1bc392a087cf85bf53dacf42bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a10752564b84c2226b9ac3a20c9a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532527c335c904cc6cc2a37d1fd475b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ea8fb59a4a2c75fbc86607ea95b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2413c58c78715a155e2c3b13d5a3d86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a57cae8e75ddd2070c9cfcf5788c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f8784189d5101f1e855750c0da80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fca4f7a71ee869c61df999dd8f75c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ca20a0bbb1b3537419c6c0e837a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4011d9bc539e34bec4b899359813b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2e74df0203f5b96f28b1cc71afdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b05534e513938fc918da23a7eb72b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c12ce6b84bef6e3effa51c26b2fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c72d0c1740af58168c354503fca2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060ffecced3bbd4ce1aed79035bb99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60896c08f8de9c9ab155b1bab497a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228be95693db6700d6a2e96332d09cbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8fd17d70ab7fe4c18da88a88611e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ababbf1128431517776181c5aa83b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379b3e60aa8897b8c20b03aab47fd61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e27d48f2fec5511d7d8c329f31c92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b37b526aae21b4769521ea2f7e993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f470224fd1bef921fc9b3487cbf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97128cffe44fb96f3aa8a24887e59a81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d597980190493a531c0d6f6af7055f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17aa8ab2995a6067b2d6ac5639454a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf9d3f9cbb915ea52a67a4cf9a705b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72672de45cedfbd6c14590f7f825e3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f6b8eef7127b89a594bee1e33939b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe18ded80dcad415c16789968b341173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de5fb27884861f458eb4ba72b6c89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4304439295d36c159f103ca4c0c735175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dddfce42a919fc9557cca0f4e31aac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0fd0449e8b9b1bc648e44949df34e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415afd171dccd410ecf9d44a6cb04f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995222925815dc6d10741f1f4a443808179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ac5d41f78a7565415cbf6131293d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84dc51fcac55a27f29328f9fdad469181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d2bc40388e96839d8e7fa5f9e6ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7302d0e29b02e7e20bc7328391856183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ba62810e67a109041789b12b8d011184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3158f190b674d8e6e8e705117adb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f00c711fa24ba125fc2245dfd5037186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e1738967926edd90522bc42f2331187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eadde9648a34a4990f6da9b1ca4d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4353f1cfc2c99d3fda5718843f81b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d27938807c250efdb00e3f0f5eb6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0aa55796dba26a7a76814df740fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968368a0962c41067c7e88ec451bfa46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e95c335984d5d63d5675abff192e8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad23e5f123e5b2426c8ebc41c18960194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f62bf346b1c77e59258395f5180a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf649e9c5e6b32ccd03744b9df175397196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8904a148fcab44ccedf87ffeb5999e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e076cc26d2166b29d94870329bef35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87023118f715bb10e71d622c516ca7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b1e21fcc5e7c2f5da95a5c78c958200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea34ec31df540fdb2baf81d0428e350201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba59eb1c3ec437cf8715b0d72cab70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5a080a6a172094f8b693d36211dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a2834cc83190fc23e101cc11ac15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd3e9065398bd53405d611fafba38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bbb897990d2831dd743584ce2d4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5445e53b53c4c23d00b852f3a0f34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a39635f87a1cf828fc71954e39455208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01867f7c369617d6e3cc7469b847c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9583679b8a278a56ae88e92c6b74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064239362fe3fff6d91aaf25594f6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4f1dd8523fe1276a8d12f0e26d76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaafc091ff152d548cd909a3c1558e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c870d7aefdb4760eb744a54feaafd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f0e1dd1abf862b35427c4bc0c0c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69017707c1515277a21c9dd9f089b9cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a3ead0939ed9352b35c6787b7f9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d1b6abf940607de5f12509c098554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25728df60c62f98ccb75698cdf64cbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7040a3c8880b09fe80cbde808924220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5547641a071752751a7172c034dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a205d1df79a1a3557f16ee24b87f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1be399ad7cf9973c16b1f63589bc2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688a7a244bc34bd4dde44b2b5af1462224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f6fb224f03e171823502a02fe9bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd41a39a563c0c6b0b3406be6a126e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51623784a8a2619c3390ad62d5c5cd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7245a52b52e5f62410dd21c8abd9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488f4f99fb89a614c3cff815e0a8fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157aa144553909202700896c4756269230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a5cef9f0153f3238f9427afdea327231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce127cc0f7e3417cc65ffbf95b2b9e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e7a4a1aacd66da464518401f58c73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592187f5d2bc10d212316f7997e9690d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82766a503252b80e11da5b1c61d5f558235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f58d49894a3f8c02e7ab0d8b1d2aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe392bdada3a26d23ff80f8612008d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1556634922ffff6f4cd650dee5cbfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018945332044f6bc6de6d538d4e15211239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f75e2efb9aac5bfc51fe70593b8f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e1069613d9f04ae2c797bf93041f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e5ada21ee1d2e3633636e0b794c32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f21aa3b61477b650f996caf7a23c32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037701c58f1efd41d990c3d595789b94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1784bcdf45908c94b11e942ba4c9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423331661009d4f27269f1422e6ff982246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169034b69ac7076baf102f039302a67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acfbd2171aa1642f76e846049a7372248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7306fae718d3f9ea89dfd32961278f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bf1703862065080c84b374174685a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa22508d02773d7c137a0bbe9cd2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc7529288a07ce5d2443501dedc456252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdb893c78ea2625e781ffe22782ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5eec4839a26d2242107ae444f781b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc0c7ca718c43be5b0d372611a3ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0346efff3859c2d9d9f6eddee911256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c18d35fad063cd0cdf56d996862f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890eccc1f6ebcfbce98df713e27c541258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e0f19f3f51746d12c951d06c7e06f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b8f5f9e847151de303023deb74ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441658c1fedab0f61e884088c86c78a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118dbdd0f4911666606ca35d6319a7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414a6ceaadbf736952c387f1d82ebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb26116ea7b06a49347fcadc0408769264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce816a9f7751877c74e28e3c53148985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce46eb8ca003a525fdc15d4c8b12a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec302543bd63fc902c9f295d60c36387267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024cfac2752c9a18ae8fa40c53b041f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f831b3951a31d2b7e8394f90845f70c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894bb557c24ea2ca6a8ac5cb87d242270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b50b6b19ecc37222378230c409d58e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a96c4cc5dc3e42931230bdd0bb828272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc71fa29665d1ad33ab03ba95c569273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148ca5fba1cdc1e984e4675d3d8dd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc221b9cff641047b94a471f3e7f757275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafdcec22dd2935952187f4b3acefe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f760072e00fa823497de6d2c79aca4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0955d2b0f4ef7ee743af4c029a47c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41322981a01401117085433be1272efc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df457fd3cc38e9b56ecbcee71bf880a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ddd790a20d98389b50c4f057e2ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ea1aa6258a5b82c54cdac7681a6ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2c57ab59c8b06143ffc0039d2131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d93cc7eea6bcacbe301f6fb46e41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdac3277e17cfb8154dba8fdefec95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d90e1bf74cf1503633982b1e731d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0649fe5c335e56c89cf3ece4423eab8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2449dc1b1ca38614a86718e1281c8c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18bd3c4f05e8e4536383dcd2e74ece289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81e10dc8a41f8d628f57f9cf4a7f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965141f117950dc6cd9a217180dbcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770bf32fe4977a471aa4065e424052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385132a6db26a8bc9b8449cbcec8839293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527cb351e410ea4c6bdcb23597d405f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98cf962a5ea597c5a4959c9280c17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595f2f00bf8a2a5a5958d97e15014f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5c520867919554f31086e0ea185c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b571298780d317695c4efed008d19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a884ca22b568ccf3e54606bbbd9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2096a4a71caa55c962259664e33d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f228ac6a318ee8c15336aade679073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7cb2b86891c5d16028b0dee0d5be8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc325977f9da41871a6febba511079303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd21939154855cb57ba46f8fc4268e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf5b0644633b3b5a234fa732064003305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cecab1c31a409ed9f18199b4ed2c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63ee064177a61498d148da38e05ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35414b74ff2781597e0b387755cb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5a5e031a46464886c240eea352bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7243596806128306b9e57b89d43ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6f8a7eb85f9d5d881039762731ccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94584b9421204f315a27a38971866d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a533d8d058dae475189478a0a22aae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b58de2102b62679a0bd72aaffd4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c2dee396d8ba27aa416ff45eded4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02afa66010292c3884c8ee8ec89f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c8d2e0db5a8258cc21cf42ef7611317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d24dc57a3754ef48af412a2a36376318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1ecf9acf650fd4a6a5c277a9ee5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265198b6ea951c6745377bf612ccc777320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db02aee2d98815b27c86b46a4792ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5eea844c29c0dc8bfe3aa23d95995322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d47f54de916856859a975ab37cdf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6528a4275e04321e83d7fb8d12a51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb1853be8e877f522b1d10c3d2783325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1611f117d95b2c626f678998ce0c145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9dd121346fe138844f834904914a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61c33574722126b9bc90d72698ce0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b9b3e20811ee16fb137199b24c48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a2c161d6158034a1498bef8e9b07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba6527ae38fe5956729c09438a1823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025b2fd42a4b0ba5f05b14a5973181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5eb7d2ef1801d7bd721600b5d4901333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8450ef469ec3bfc13c874ca77dc89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae735fc28480e17ccc59c32e539cd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad529e841de958d5da8a411e8d9b1a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca0fd1d7e3426459f4a6d8abae76e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9a04af8468e9b9350ebd6563888ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df6e0d77ae092cd710ba2f6d149e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60637d85fe377787d46c861ea57cfca5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e508facd23142ee8918f65f7eb58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060e174ce1adc54fce30f9cc2481de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e433033c181a3cfb4343ad7a91469a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9be8a2a4d722306d3aa6cc4804e8c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66cebd8e000f7cec4ef053ca286bd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286313b871c68251693f2ae8ac414bc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c10450e9ca12a33b825f124e1d05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe15dce6ead06dceffde18494951c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce419f1482617d85bb06c5881c8c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1944c1bccd6d3f0d5487abde2f9bece350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ad692a698a613244439e9dde06a7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f8a4667eb0f002fcfd5740774719352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ec08c8428416b38b73049f9ee7e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83cb2aa0b3298dad0c1e9cffdb8cb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca0ea2c16d9a8e8d957902e646940355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730ab4b371a5155d2d9cb5cae2d35b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2d70544a328a8f235f93dbafa5098357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeece8f0c602e681f1241cc596dc72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18348fcf9ad5e9cd6e2962ab900db45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528942dd248d307f56e36947edf52423360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b2b94c36a6aae5ef9ba4431165ac5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886eb9c2fa645d0c03fb8b3884db546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde57a1d774916efd1f31fe1fc489ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087d04046e36beccd0c38fb0ff28fc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5060c019c9641f8b75b71d04984114d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25348f90f0fa807b9b80d163e1954c08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7660a216f63bc1a1f2d3fdbbc9d04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e95cd5a701c91b1b224add2642aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36456c8eca1be8b5028163dea7bf3d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b506efd606d89e0bac54dd4fdcd9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb86b799aed4c866463731aa535dde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6432f0536191c29aa68c91f24b9e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21fc2119d87af8c4c9e64104956f09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb41863947dd71f26866861484303f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b242462881a28599e207e516575c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944592769cc7ea3af267051e59d78d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d363bd88a054f98cb6284772aba953377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e7001cea0eefa11f32b320edf3548378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab9868ac04e28fa50f79e216bf5034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61f9d43b286e372083e60a2dfa117380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ed1b0dfd7ef19250d5e225929c79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e176eac58dcb2fdaaeb4d880de6c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526d6c1c6498c086afd41119016fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e775f32c0617741cb36565d2512f6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abadc449a95eb75d036a45d229470c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f52bc112d98a039b2e691a0b3af2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1fe001cb5bb002725c40cde29d19c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83811be9ffc9e484dde9221c3c68801f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eeae8a0d553994da8bc937d6f60b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b41361024f44f49701301bb3185825390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c94aceadf1a45e67aa687dbc3333391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609ea37548428fd083b6daf38a776cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886795b9fa5ab63ecc5756da4e70fed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a91d58d9c0a95d6ffed611392339c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c107244f21f69e83424db83125c47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc918c609682c66b95bc4b334fe051a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d250d8d5e46ceae6e0fa53320289397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d4af00d81bb1d401ec049e1e898ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affccbd19f6ce3541db2cd028c42ed93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79374f6384c1e5f2a856b81cb15cd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5829a2d17f99c54ae52713af42d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77133f131f02828814948f902a37c16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07986b0b39dd7be3093c402d39e961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82f36fc452c5d23c26989c1e91d4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c033635127fa548f9a4c9df4fd805405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533aef4a23bd0314d668f9569929a0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9369b4eb96f86e627c4e6f32600477407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429ef1cee6a53285368e2de5ab8e93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec05480ba3f38f08e2ab514bf8e99ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8685613c501b370ea08be4f3476948410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7dd79daef09e5c34f4e3101ad8b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e70c35880b89c6f4c4aba391591b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6fc0d36096c3679c71f37a1d06d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719afc2446f9460239b396609ca68faa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea30ba8ef4e94a7b9094757f5e9a10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313cf7a0e37ca005928767d12d88dbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fca911619cd4f2faf9c08be96db9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7760eb3ec63863c215d12928df5262418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c17a6d496651340be361b0028a57f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9546388a294cd26a7e2fd33f02348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3366dc0872f81c70faae3de0e6374e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55513f51429704f4ceb6383d16d6a98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb6a93fe5fbf572f5adf87645b240f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f3ec0526a597bef755a1f255fde49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12d3c721cc102f64a5c10e229e98a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227cb9bdf106b26f53cb11f6ed465d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b727c94f2499f7ef2c86c318a904bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86529a2e4f3c2fccb7ec2c76f1f845428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39955387443ca247367e667ad161bcf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46124be40b71bda02d399b074c300c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90637acb1872613e15730ad6fcc96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2392836101981c28bf14b9ce7681c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e70fdce363b3b8bfb5955265c22a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdb2bcbf47136fd3e8a18b2dc9ac12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f76c7b1565e76e2f7fbb6f4f1d88f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e99414e7fc0d94bcbc63a673e0c717436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54591e914c1c47a5bf21b60fc7214187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee805d0e426adca4257ab4d4c8d80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703cfab045c482f46369c9bf26311c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea1e98319ef295a1602d71b0ce1ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c96f41f684be4165a7a49ec5c35999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad91aac0f5298e422f5319ec6a333b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766f5b8f8697a43b2d0d06bb53d2caf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df2f1ca3acc8ce229a158b0dabbf36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9851a1e1fb220d0cffca15a4ab7a046445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614af9644091faf28f296d6069563a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15460b1a1e46a8f75239fb03e31354447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c05aac09107fb046b904169cdec68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a74f4b00984c2f4c0dcee8bfa9205b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe6c788dfa552e905382283a7a4e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691398d441c3c7f978f25bc148f13f9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3cf475b52372bc9eeadf45be3787452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a0c46124b3a8ac2fda8b006a0443453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc47c04a8601f05dcddcf16ba0bb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928cfc2bda5d0cfd3f6a95f225c4a0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee180a7083262f0064fd401c0bb8ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36653f7f873ef7fa087e8e4d65fc9b50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73064e20ff40e7540963dc976f69ab3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3dc854eff42d7464a417bd122c69e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c5a932bf2d7a5cc1164c3109f93fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f18d3dea936ea6ea5716656f1b42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320fd751812ca557a12ada215388953462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa3a82068ee508d6a4030ee905a17e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b089d52f4904de17bcab3413cb4685464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86308982e0d872e66ec0a9156912616f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb771266b1436834e4b65f28bef0c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba73f2aec8885b9e0072b8f9546a00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704bc52807d60a0013cf5d31195b99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf2d044f26edefba78dd7270d4059469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4adbf854bfee59b8f51432d54652a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43191649734b218e883e3a6094994a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd13161b899f4f9d8cbab52470b8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cc25c51a3e75cc3b8750d5fc4f7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4f6b01bb05a78058b3a17aad583c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049493afdb400eae419862dfba61a1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54d69169bfb2973de2db0715f234c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aebf4512f01e9ad4b47d0f212b3caa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c015ea81ad86e86f3de232b9f24f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616b63b066dbd579f6cfc1f00e4dbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c110b791f831774bf8cbfa3e9812a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f02b8a0a9187b3ab9c37218681e29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297edac2ca001b4d1cb3c74b6c9a649482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd75e5dcb43ac38dce0debb80e75a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae7d08480483785cdfb212f41bedc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4af08c15f2f241696867bd45848b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bafc8b457cc6ba65a2b4f962840f4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce3fb950bea4486986c6cae0384fd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e483e54469a9e1f313346f4fb04abc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507bf3ef79359593b9c9ad78e4e1b67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e2b6d7ae3d40a4311e793a23f39b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6cfcfe08a1e35ed0a65525bcb9c32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1527c40e72447a7614197a6d2db281492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603bb10815ae16aefc79e30e87eb78c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9446188ee37a8b0edddf0c777bc81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d34a3c79090aa7bdffd47ba5100da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ed73892f654bf57f0cb2e4a0374b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd04057110adde1684060fd02c5f0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d512413fef460d1b88499f937794498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593c3930365b17f3a7063dfb3b2109499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05237da5f3d00f3c5882850e3320205500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7855079cd2bf268ac7dc1b4b636f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff3fcaa61db797be4cb07a5a378822502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84c36fccb1479cc7c6f1789c9e41bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701356a2dc07ede84d8f4d390f2490ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e964b1e441dff3e456061097b2160f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdd5456f8d5ab93c44673354c91a54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41fe8f474bd9bf6527f33232163b5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11b6d8d8a40010f33b43703bdc654e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f4484eb1ec8949bfb1395ab308064509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa97d1b698dd481511b7d0afca5b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f975751d73bf3510425e726c937cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba9e4ce5a36d102ad595d4fefbd871512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126be72f83625dbe4f3fe13c830899513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5207b3f801d50545d8bd37b2f151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d77c8cec8209da61cd1f4c8ae2e30e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910508be137a0bc8dce4b2cf63162d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf8be66afb62580ab9c66d7f24a76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c3a4d29c354a365e6c9c2f724e4b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd66b94759bb5da0daeb0f75dcc9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae5e895443c7876c392b8430b86d45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06baf82e152f14fc341dbd065b39928521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b780dd1294105e53da72746934fb2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21aaf85549c274343d023706a79b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391015862e920265c0e7ab5f3c92575524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e093e9b2603b25f525890ab47bf8d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f85a08a3142b07ca03422b3e0c31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177daa036b90f875f697996bd8fcbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfae14848d218c45f4c303a4bcb96c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d5ee0fdd4c54212239b7f0943e7d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2735a50ad1327cca2464d03c3b45f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd3a7e917f079f7e83b87c8c298322531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879c59c5582bb3fbd7f4d59a70b974532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533aa56163673d755858234f2f8965d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5516ea15c1ac5951a62148ceb0a730a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f46be225d994c7c55a43b8ab8766535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7c5be86659c724380c1587887f81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408da9ed69c1dc7c3fced48527f224c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e511731f996cca328f87ac97e77ad7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5193c523e254e92e6bdbc431af1ae23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ac883230f939a9fc4aef25c63770540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007bc9f7fe0b825450bed8d1133908b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb5ebedf3655825430d78617276f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd76ab78aee501cd86609ef013a89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f49eb4dbe290e8c330b2913b7234a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f503dd9272b06725cea14171af1229545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254057c18577f017806427ccd294122546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a871d7a785e8f96f8486185d7f46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af3c41bdc6854781787a62f7aca8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f731274a8083435de28ad279e60958549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae40c653eef14db60872c753de8aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9d3d6f224b0b7d4ff60c5cf92cd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c947e54a6c4c426a7ba8aaf9630721552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290a779635611140df7fa1703eefd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20859c04f454bdc40d94dcf2a13941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc60e72d53611746c2715b8fd67558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bbc6fa8f4a1d188fa7ac1fa15e467556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1acaf6ffdcbd0508554ff5d9b94dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39213247e9e06a54070f31daf7490d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b3692d84cc5d459c21d375da47dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd177c6bdb9be1d1be1fc2fd3a9177560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd2813eae032ecb1afdaf73ada1ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a46a1aa92bf3268345e610038b89f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871a9285b83a7357162c1b6e924419563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0076d045766f0fe644f5e0b8b73fc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baafb230f010db97066c98658a7dfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50049bcca12bf96d99d314db71633e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ab532412ee71e5c533df019701d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6a916db7e4858e11c66c44b71d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45235378d8bd12297f3bd1360f610d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ea7ba8c47ff6ab0ed4f363e37066570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9cb7b041f2532bb42ea1edf0044ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb0e67f4c251607ce23744c104bf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755272d67e8a456015eab6255dd2f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ebbcabb6cdde03794ad710df2d1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d13bf2d84d70350f1e71a68745c5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7069bab1a82a4dfd9d280b441730c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d467da20a3444c7a68de43810f37a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6696178b6c2bf806e42460c11ff16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d02cb876e4c29795e908e9a47130b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a541256ee5c02fb9764feb52135e0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d36123c6051b238095ee568594c74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4771ae3cc728e6a9854e1ba88d4d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0f0b4df5f2c43b72bf99d380b4db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16bf03f6c6be6872b0eec4f510b2f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00caaca86714c89d8e6eb9580e05d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcab7861ac227bbfc28ab6fb0b8d97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411beaf41b1e30d844282cfc2d107641587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe3db58bb0f60426ba05c86d0948c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b3a19860173510408f0571cad738589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3d7c170ca5e50904b707920963fd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971d8df7953ef090a25b29f023d1d68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb453074236ac46d8f6c12a1ec46018592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291ca30deca24c8432d27f85303657593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a12f63dd379dfbb32eebabc4f37c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d996daaada85117e6606ea3489ef9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3402ce6400c260c3678a7a6807b64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b661daa6ed8c72f20e482acc087b4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0005ff9347df921299d216958c83cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1272dea49eb5481d6b865d89a2534599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5027a12415904c9aeb87bba345ecc1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5be112ff05279b58869a5fb54fa7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946dcd883cfb9ead2708f4d556869c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d45bada30908bbcfe5579cf0a23ef5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ba1e11f7a93b8e6e6eb49e0be15c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1253e7c95910beda99894586ef26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc6d5b1ca9719eb5ccf803638e70d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de7808be62882491ba76b5b2b13d20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d1f6936612fc9aaaf8de6ebfb35a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d84e4718bbcb738e0f2964ef415c42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667792ded603f63502f036c1c21c8a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9326f90364d6fa598fcf4a0eb11a29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873672c9b0eaf85950bfdd63023aea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55433a6fbfcbdb20aa113a1227703d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60a0a971f637d27fd32366278e432614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecbbcd1d78b0629e88cc916f4f8471615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac974a305ad17582d7f956678582f6f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2a9c7024ea33f63929d408ce5b595617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ef8c8d883a8a0dc2e2c304fe6481618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006444666d3b91dd6a22bbe88571ee3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368064ff3b2d1850bc049ab6888680620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4b14b560c6d57c958cccef4bb4a64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8447901f632a2dcaaaa39fbe162fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c1bc3f3b158e2d9f9cc5eab3d6d6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1263c923bc1f291129379e6b3b387624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b323cf3bc2c14bb3083ef0ab38279f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833bec589777bf5afd86325ce019a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8624bc7934f35f20c8c4ec163448f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e8bf0c48684f68dcef28ce65e3a1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60b684ca8c5fa2512c3de78dccfa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c59946a702d7798d09df210d84cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e157a58b55447e6a51b3560e15f222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042cea850dfaa42874ecff9ca06fc18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1668ed1b0ac143feeac1c5ab2c671633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d9718d0bcb580d0e0167f54690fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e3dabd55d035b34197d898bd9aae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2230ed6ef98004e46280588f6225636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeb568b57fdad7111d29231ff22430637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5f0d33925945ecf5ef3d234007bc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea390aec60d9c609eca45c16cda4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a39f7b413584925c5dd1b375e6e49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaef0728572ec5c72ad2becb598f3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ceb05a3b0b3f865e932f2ab2f60fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42ebb6d007d81690e7eaffa7085774643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb40d23797c4dea099b99b89ae73d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf0eee3b3db76fe2fb1dee9bc3f48e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05aba86798e11e76efab06ff83ed91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3a8e3f2853d7ac1e7d0ae3f349c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a767ddbcf497c18b83033336422a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681256fdca8ae2e7a692d7607b089f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90180d4b3bda8ea1fa1fce1ee206ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d97f033c185a61a9dfcecfa9932c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c4a9f9d89524a7792301ed99eddec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f156d7d79f2a14c7cfe2a31e302080b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c44fbc55f804b9f2a60b6f2882c97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2371644ef34c279e394e3d9ec793b4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f56ff8f41bc02a51f3e1193fa4d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ecf6c18393e2fcc0af6f80396acec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146012d030b410c661fad364de2143e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f640e8643f1167e5f72e3d2e79b364659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e6b578a2215ceb892606385611ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d24c5283616c67862ccf8aca4fc0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4db988645e9fcfd77a2bfc5f6fa83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d60c2c29dd2a35394d4e2decb5e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d606f6f3a236c437e7ca92cbdfc26f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36cdecc8813726baea28061af01e29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3ea282cc8895c52a8c4a69233f83f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032063fb0c25811229400e29ac4a1e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d714348ac91563804d76e889571e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f3de8e8fecb78401bcefb2391cfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c80480a32b4db7f66f20d9b0fa42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca51f3354e2fe00d04fda24cbf7ff8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4843b5874fb0dfc534d4280953fbfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4752776ef1647e84a63088ad9b44b81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f7bd002d8996e367ce603f4e7a33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a9e5e66cc69eb5b15c5210909d6f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6584c260bf66308cf4949087d992f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4eec753696798f47c23c59e6aa3f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b79c0e598b959ea92427bc1649e76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6737d1f48c81ab24c1585a350c8442679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e309ad41e1315239fe18dabc452fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e15810539bfde7ea846faed96f50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd1e16d1b35948125956db40624d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ad4fe2d60bb779de228b1f5b9f8ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2a46fa955fab177729bde9b43665684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6e5a59627d09b3553abb29a48339a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d629b56f58200b5bb956de01f461f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860edf2d2890997208554b9b2320093e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c58a844183c49940f79f9baf6d6b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5952f455707e7b3212240a306700990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903755b4e91fa99b3cd4e04f0a9de7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acffc7a01c8cf5f278d791e3d80bbbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b9235309cb69bd99e73788fb51b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d02c62ccfad4b7129c884861607d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baad100dd6e2f953f6736a36bc0f375694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a73512bba957a2ac147489614b6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78778f8785e719ebf3a9e8bd85e97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87431f12bc23016ec39330948eb68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11633ad7a7f26850ccd26b148f51cdd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51da93891f85774c1e42647534348699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c3c7d9b06880d34c8b1c1c58fbae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb911e17a5011b26e4117a6343837701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138fe15832db67228bb4b9b17760d36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0438846f64f79f396639f2bcef48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cc3df3d3cd71813f7ca4bfbb810e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693aecd1fa677b085547753807512c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c878f98f1d306c2d13451a12e22c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98094e67e03ad867c02c929b4543046f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad28634c5794b995560b7b185c202e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1ddab27365c9cc63ee4913e73211709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139630cf8f587d068427853a3c21a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f9c5f599b49a1b10126574a3bc66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e2194bacfac0a28302a489126d8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa599d29ba3e7f2d05976632333aa6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b78dbcfd5e319326ee6b5ccdf419714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce3c9b139b4e38241eefee0fd9072715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bc5d509943ea99aa625255abdb928716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977544839d24c9ef76385ac63bd03ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e8a8fa7d38af9fade268fda643e5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2647c539e1a57d06ff47b1188da9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81ac4e2aa123b0066e758e1b20273b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf0a345f04e2e3dddf87dcc623267721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f67f9c58d8d3d14daacb290e73f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe70785cbd2b86a7cc6c34deccf9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876cf93a35dfb5ebf83af4e86edcc8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3c8ddad4d22a79af84e2936a470b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b644fa893758093d333069fc693401726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55905ab20f5ddc8ad229a242fbd69846727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d8f3bd7114aa4a5dc066f6b10aabe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece7e0cda249b189144d21bc841324729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8eaba777c593d0dd82170b181f5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665835ee4bd871682223e96f48d156a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f0e5ef81fe0a988085650b5760426732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd960ac06fb35c2ff8a0e9be8a1f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b659201b1e023690c5ea75d2216485734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1d93f3b18dd40652c583d990511ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d847c175bf2a304e74e75849b2a84ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043d1c190c045cfbdba9aca33a743f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca8967e7d339402dbb539be8c235a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045050fdc221d0e1e7ea687714cfda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0d71d13bdacafdaa89055ceff4f6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9607870be8f071360b2ddeb6bc46b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fe7c92d9b41756baea032bf90a204742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3e4b04c110e32c8c9275bdfe916b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36848cef1dc4c96f491d97c603371826744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccef0358df88fb696d873717f0d2fd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9cbb90eef5c409e50c851ec0d709746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394edce8f35e8f02c1cd1a309643524747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899715913679ab386d19e027bd6bed7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29462a9135d1a16269b2ad8e11823090749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a142fad29c40bedada143c67117299750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfa558f9537e4a9f01fce8875a550a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df504998270e2e6c3b835d9ce8e9282752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4695c5cbfc481e84043c101c750ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991346b804f3e09b135fcb5e543c9ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac609fcf6436a612997ff8155d36bc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43315589c0b1eda8d4eefb8b5aff5e81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296071cd7266d88d762099251d84b7a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672ab72aea72be8b63e535ea55c1486758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650be3808b00c5394d39da2a0b74d56759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062850dd611f6139541490761a39ce1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf4392ec7dc52c67bc79a94c18415761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75292998a48f11e9ba14f1122970bda8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0140c024a6b75f92baf39eb6144941763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6fc0b32844443fdc121f14a261653764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6207c47a6fe27dbb760559d38a188765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542db37e1f6a39b93d4273f7af62587766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55643633213411dff008fa56f7a95c3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>