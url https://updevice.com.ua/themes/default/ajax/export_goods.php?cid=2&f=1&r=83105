--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961e9af5d489e3e28028826823e86131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69620578b523c2262e6b94992d65142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251fa654e71240f21e79ca120283e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56f4e1faba7e628933ba4ff9952034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61ebefc4be4bc7ac01fa39b7d0488f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a05166a30ed16175753c4931fb88e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f66c3bf382a16d61602d5727faea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eefd02c138497fbf6187a87b705f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2dc57c6b8d9629296e6bacedf440f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273c79009f17390a9e56497a700334910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afa267611b73009330b792c0be08ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c037b27a46874ea9182ceca93464212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f52093d79e02069f18e74f02f22e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a02527dc236cb603a4995a95d05af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d64868548d5586eaa1fcc3000c5cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ce2f12717df91c346452d32b802a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77882eaf0e3b1d5a5e19b3d7909338117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd8fb282f50bc0c82e1189d9df880118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25956049903e98834c62c0ff64863319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8dd8848a0a598bb35293600057c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d415690eaae5d0ba6a20d7230af33321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af8c87ee9ea43acad68876f0b0ea1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a5ad92ed7b45ba831e435dba9fc2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c142eedc1e217ff2b0ba7896d60a9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3bd65d872498b8729f3cc4485907025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af613d5a5d38688bc0be4c66a8732526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82559753a48bae86c25b25aa1084ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a6bda6128721cba02df3e393153628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b7bca54ed0150fd33264a34cdbef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75324dfe98734d3d8edb96d66c72c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8100b9168f04515987746d70f8c1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370dd95ae4cbcdd8969268a29ad5e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb3a6ee315b3bff6f1154d99ec8d1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582651b292217b2e5735454f8ade16f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6708f85932cc71801c68ebacb182b5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5a560292f75fb79b7484169c517336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60050cf7dc33ee70b580b94ff017f8ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87df21efb96ae6390bc6218fc38ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130fc54c1d66ab5c8185e9e0bfb66f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcdde651f8379d8f1c0e011b223b3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b3944e63c09067b6888603aa1cbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979922275352c478db42b2b9f73ea542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8324d68c9f0710a2ed43a398a69c7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa4efc8d788429beabef7569643e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b850360ab7bd6d440f2c5fd62ce1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2fb875c81fac4212d280f23ec3ff846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fa4327b7c17e252c17ad88b77340f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272229f98547b6f89d04800bf28303648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890356aa6e26fe5613a766271e7b41e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225427e6867dc725b2251282acca9d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e9d8c44dacbcf5b5cdfdc8f06022e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8480f43c6b9e97e5a5a5e827a2105652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1aa87071008dc82c363bd8943db653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa487295ee006a6f474ec834a9f7452654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0307ecef8ef48221fd9ef6413ab9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817687a735ab1b3cdb6234fc9ecf41d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cccfae00e6a3af20fbcb73ac0a8e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2f0a8b9422613e905589f1e7ac3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253afd57e8b1e3068bba8ffbcf977b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203f84335dd50abaed99be000013c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9eab76af85abdf90c4810df74adba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a3b2bd118724198a68dea6a94c1ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a4b43fa4349ae45c603260ffbeb9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ba0df452497b83585c32c97c152cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1605e6106a7ce02c35066e56a06565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05825ecdb42e07d0dba03296dcbd40366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2e0d4493085e184577f80c00c4ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e59fbfa2637bb0d09c2b062b0ea968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d420ac67dc3d671682453160230a2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b80df6b42fcb624c5b4610dec633670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700c06d1415daeb743ae03fd3eecad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16d97893b3042c3aebb838b158ce872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca210b8dc53695fd0def03114feb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6748ff9bd684f3655d19175fb106c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97dd298f48874491900404457e31c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c41931cd7574b94f8b9a4b1e4ffae976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c24290da38f76b9df658fc863847077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad96fb3edebc7e8f5b6b1b2977bae7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b12d1b763646286bd1152dbdc97b4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90045fcd02dd622d9f04f6699bb4188e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0872926a97d06ab3412b6d6d6080c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412e63549084a69ee49e69baa9705282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213955d3cd5b1709e6c5b84d6b9434283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7cea784b276b36c54448ac052059384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490533cfb48f2e0fb9016d15552a7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ee1f65e7636112a84c1dacd2ed5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54c52816f17dbd080edcec508d2ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66bb78d245b862452e1a54b26f74788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b38390a75803bea6c9b59a0f8083789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51a4efc76b8a92f9a7c46d99e27a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cffedb1f32cf712d6d64b5ab54fe1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05518bc851aa0bd36748addcd566207192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d212b8cd1197ed4e368d47c51055cf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a738f3cd95690e3c1867acc6f9cd6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94194cecb228fa8fbb01096684a605195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b4e5c3245bd42c0dc59c9997d30e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175aaaaf34ca4beb3e67f070424dec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8bc8af2e4e0fa0557b92ed0134ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526b97e0ef67f5612a7c05d5a3af1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8c161ccbbe4ed895810a1305b2994100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ba0d0f6129784bd51a946e8bba86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59ae8a05e2607b75db659b89be608102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c4b10355e42e19aef680182f7bb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9339e4a91aba8aebab60ad5c99a791b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab347742a7591bcc810c4cea2a157105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b076505ab591f0921664c4c6b6f38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef56656fa08c6cd628f73dd7acbe5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83fbacbc92fc49cde4d1792c85987108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278aa2cb15cd6c68de4866c1c8d0222109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180c2c44475720752bc527f9dbebd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a7c8a5c8b9db7dcad770ca3bbcffc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27669b0bd4419c0b9829d491732bd3a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a9981ffeff4089cb2aeedda557b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e726ee151885754c8ee5a2358920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d503a7db1a78e8ec211ba4e107cbec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6f1b3aab603f2a907363dff53b46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92dce67ee6e55b9ae0f5b68fa8543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11732d2e39face9f73cb89b65e50717118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26731e7781022a3c176bac35b8a8214119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352a592772215ed389e23c7c427098e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04a8d332cdc49eeaf171db53035a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4eaa2db946a747849b628d93b8f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33f90e0da82d588b1682087d2cbf07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d123f708d33abaa9492f174d921f4cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac632a53d9286c5f9dc0f9248ce192125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b1a542193a8418162ad31ee8c7eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca5e02e3437bf9a9bc723fe211a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436e851b5652847728a8f74cc89ff7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02464b769a917174829f88b060baa2a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9baa5984dba651fb7c5181d9010cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe45279eb9b5837a01752506c61b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d617dd6f85c726810d8e3913f851fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1d9f30b83a0d79d8014c9b10f4c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745830ae5cbe446787033cccec38da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4eebe4a3457e908315a1702d4999f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a2d9d3158683bced8ae8e8e8354ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e392ba4e11498cc05fa63fdf9e2d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03ecc0d1b691a88d53f048a22c7f66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1e6224514812b30c1e2d734f8cc31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d080c9baaaabde9eb22c4302b858e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d30b991317820a61a77321d5b990141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d00dd7eba1cf0bb524b661e91dc268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4c833406b9be245fbcbe9ed0bdd41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9b9b3f47fb56560a944713e94269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2417f46981087ea4714dc7ec87c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2053b02b31c4fdcff2cea6e903799146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84f4db1a606ed3ae5973e33a5c5f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad0a173b9da417fab9433ec1a13c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42abe760c4f219cd601ac222bf3b1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3dca536049f71f6e80c3202b577fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847991dace81c2ec4d7c59e29dcd95c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182613e77d96e2d41a2bd8ab2fed18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9c6fcc8d842594e46a40aa826bb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42da0b8ebc356d1ea0fd3154decb0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1302f77b0c4c036b04e498e1ed9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90452b28e9d22393bfb2d40a5852d34d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00fea9d7224c0c63c427fc8efd2a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a344556a8c3162a0ea6abad839c83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfaa8db851f13a9029c3db30aee87e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eef9df45e15c10f5221948b76c4a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed5c1f7c576ec5fd8fb33a2cfb39a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64296ce912b88bd5a21b88bbc396a9d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edc836227a18b88fb8d76c59db06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698a7060c890ee4592aae69ec97d1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb683ca208b5779b546115eff089b20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895001b8c4f64440fcda0a14bbcbb89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026691fe936d99075daf5da46135f85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872df6e602367223a15aa4909729b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b5262fe0488443c8a15e4342614f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab785c3f940c04d422695e51038a173170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb595eccc009bd76ce0df580bb49f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10060c8533d9decc0d9c4a8423d3956172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d17be0bce56c9aff82f1fdd827c1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef0d9175ba1a328fd3af9e292c7be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96affe65a08a26a55a5018ae8f266bba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a651d1e2a2d2bbaac9d9c96341e3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205cd46066dad0123fc973d3a2b35e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7990620772fff2d86de7a261c394aaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a2fe603f19df0d6b6ca52c16bd36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb471e9bb357e70ae57e1b70b700de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c59e61c9b89eefbe668e45c473d59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7cefa4b280299e2e2e7b22c12f94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57af75afcce08fa8d7c68a515058fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca68ef7be7d93bdca4ee10ebd045212184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f23bdd816e34e977e95fa8adf4a48f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350547366dd0c1325de56e76fc8ddb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29434bd8c83c0f31a3151315f4c0596187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c22762b6df4af7c781cb1c9b69bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31c446bf274d2eacb06a975fad4b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87744faa44646f205f34e20a9e5950e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9cf558813bf74159e430394d76cff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d3c250fcd0f714aaba7e2b2165e8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e4540f416c7529c09efe2de565c68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec52671e06ffc54680bf46ae855b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753e9ede152920404cf26688bfdc44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ec5cea071676bc52fed4d3224445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3273f94452089282296dc79efd3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd800bbcbfa5083f069968ec018c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436f8eec198453ec67dac5a5119468b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de39ce0a92fae22cac93975c9417f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091728180a5b8e37aa8140678b8c851201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3b4ac54d50d6d9c789186f2626968202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904392665eafe42035dc628996c720a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c261f4192e1e60b99510a1e7e1e54b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c900c4151ef024f0f843f0b1cbdd94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f662edb1d2cd0fe37f26048ed9769206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce59a0f09212aecf93300c827978142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57965ca7101ca100e1b6adb50fa6c5bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3af8736cf9167435650d2b3781824209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c305bae2385a1b0a9d9e1ff11429210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d689135a6eb5dfc36e05600df87457211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827560bacce50afca90ae6dff6d3434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa29d1bc571a7e780f04a18c25f76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b70eed5f6cd322e9cf1f994148b81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba2fd8b16d311a857282e48fd02e48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49559ebf8bb21f9fea5e8270842ddcab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab2bcca7f1e0e4056a90d7c1e8d1ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2edf82c6ba940f1f27562574bc62c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008594dc3100f3e103ee3d095428874219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8507df86cc3715104da27340eaa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681db79659f06d2b37729e67bee619a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48affe121cbef26a6783fc88b2c6dca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1936fb7a59c0cd22b58aac5ad8256f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3e401a999bcbc95455120e6cc6755224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6a0cee7ab0f61c92f682d4abee13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587fc6317ff6b837016c27a2862a0ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9813a8852ab784679066ab3a83b16b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be44812c9a4bfcc6b1dcf6fb14b3a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50de98add4ddeb38b7d5afa2f61713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665e21ddcb022fd4e3f4db1dc475d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d9d1667359af0ff7274063450ff5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f83924128dcbd6a197f731d2302ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae892d7074593b9e99f2b42989e6267233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cecb392b8497613dd80df47bb57c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1931a84a1db3e8a60d15d26685ac7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1230c3450fd6e1669368e6fa07d83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab63871f39240de27d000038d733569237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af9199c90cd712843dc4a3f5db1947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb344b5efb1a7ab7f882934634d2377239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065310d0e4a2320242b7648ce2c37a61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540645c136a8fab88d2b4aec19dff4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06732f80cd0eca10a6871a9dd52b9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d12885bd6fa22700207cc8fbf9f05a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af6b3053741cf23796af10ef0754b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08957d6239c14cfc11f9069c46b5b19d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabf1c752e69136dfa858c33e441d61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c846d27da7d830fc0b73ae40a40a256247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623283ee4710cea382081f54122bdfda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9ccf59225b22f57df27a65ca053c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af184eead83a230b0f2e3f3fee6b2c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780901e683a1dd3645193d81e9a978ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c439b5955c6f8061ce8f3cefc2c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80373cc8a4632fa798c257447808baac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1658bea9ff97aae7daa0746183fa9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6cf3860e48c1af1f5d9eb64c9790255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f0f3a617062965a85981ba824d0ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89832e3a3a1991bc483af8fce448bcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948c4bbde30c93d219644f0eb30a76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0cd29083f5900a8f6fffaf544fc10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e922d7fd6c6ac9981db73fb21f081d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b496de89ad21f55948ae3ccfecfdc03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd2f7e0ed7fe6ac0d48245ea07609262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c6f59132d437c0b08252d512e3f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a3f3dea773933785ed93c87594af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c2a14bd6b412f986cb9921390709265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b13a0259cf55533655acfa4cfea56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f94d6f55f4f4675b19928f814a778267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2bad43e05313a6b776c4fee9dd2a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb402e74f073801bab7dbcca159cb23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc97e0f5b2ec593ca1429cf201f6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f3ab173e938c68d002304c5b773a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8af67852362579e0e705468a076928272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf64d5d5a81a892a8cf9a2ecc591135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819113231b013be6a4faa59cbe044d46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e23234a7253ca362b3842b68da3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66bb7fbdcb20884327682a86aa4d11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47263c88ba0357c3e0fe442da38b527277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615180c5b370fa5e844b6fb5c9f96d83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50c534a45781ae86a0151e244f987c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7cc1d132f89f8283bf70b843a1614280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad632ae7aea824778e0ecfdcd41c5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe318c41b5389f4a6f121b3fc066316282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc3f1d0bf8794d1b21c69d042762c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7290f86a9554880553e248c05418f34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e0cedd8ef147b94b97ca347277e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ca1adafcd2b189351e5fea732922286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db4bd7d957281f3fd92231c7ff187b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a468316b12700e68065fafe7da7fbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feddc155218d2ac22afbdf638d0e4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb3a88bf9ca716d19ef8a4fa799e8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116da808c9b4cee5143cb2326f860be7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883627fc4b73dd93f83bb6f6948f2ffa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe6b8784b36f3cdae4a933e321d96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c731c0fdbbec3f0e9a827bc07ba76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771822757ebb9437bc908594d1fe5e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d0cf6c60737854eb292592a5cdad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0883832dfcaa3b40d5d3893e503938297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135653360000b7d56aced8a8827ae2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f24b633a3379ae7ec70cffd6c1daa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae28942f4fe639607157c596991d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ba1d5827b9592b27f3294fe210e80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4ad57c161a7844086027e1ffa6a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa1f6303a74c79a8e540c939d4047303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20798f16b25175966a814c7202fe256304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66831c6b55c495b19707c5688ce08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698562397d43eab3b615a9222ac1bf83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe06e50fb49920722c43bf6b245f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489349f8f8067109ba87c72e3b0c0151308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065cb30dcbfe37ffd741af6fd671883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1403a00400e3d426e56ea95a5ef1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948cd8caad43098c36beff4b1d62da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbfdb9cc8e5e5fd33821daca00cd73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109db3b55682b93c185456b5adac7c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af02131387c7948807481ef4db5110314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d543bdd09508f96107c095fdad99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d636f9e040d48ab7c4669025316cd69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d99be6d97fae57656da7ea892e319a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e547ea96ce675bbc9ff93c327c7d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ab16b67b9a19355e6e7ac0a11395319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0141cf5d2978265f66dd4bdcc8279320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade40e5cb74b97fafa9c23d8dba20dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342af3c9bca8aa84d9d3a8ad60d4b6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313793f18d6c824890c317d33cf230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141effd49f19b2205b074a22fc4e7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e413309534369b8c38a6036dbe7d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a6226487483092da546de815f518326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959143b6b715bdfc02eed542c995a195327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f5d0af0e617663be09b1b513ad25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed12f1f877336aac74b84a6b7862a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c667622f626c034df093e2a1af9b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4ecfc6cbb6450fdc4fd0a32e9d95b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79934001154c0a29d21444b92ff0738f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7034aa51656ee8759a790ffe3139333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f78eef1c0bd327470e02aa9bef029334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67fcd84246612cd2c51e5c7afc42d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3947a200fc04594196267e6d12300336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a3e547cf9dc37ca0d07eb05675d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1258d1d0d8add2c8c20b3364f5bfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab33703f584365297e3371cdb634b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c906235be630b86a2528c698ba72d7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeebc7b1dea92912d0e8c9a06c8d06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03584c4b22d33f202f7ddc95446c5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc271a3acc853288c2450f56d64cba0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169840058f8354f3736b2a5b500af5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569b63fb468f9a6a8d1daf686b8afe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d3f0800ea7de38a1f23278eb6e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234022cfdcf6aa817b1ac124b1d347347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b6ab278e7840ff679d539985f0428348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761e58bfb8a286bb703bf44a9f2444349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7acb51bcc3f63cf8e0807cbede3653350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e182324c82d985112a9b5f70032867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0779d857d855d131aadb3fe7bda7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ea177650ff32cb8fcfa15413cb07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34aea6b6effae696420dab73eaa656354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410db71b986203f62ef9546dbf5ed4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ffb86da859da1440e70fb7b3505a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3717960842c0673b9f2e8ac9015cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3a96475d11e7921fa6b7920e8678358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3a2ef1cbab2242022baf3058ed6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aaf9766c1e14fd495301f50c90e3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010126b9ca9a7ecaa3167451d91b4d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f44ad4c3e5cc1160dd447f72ef99a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0a0d6a6cc42aba7e03644a1467bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822961ffdddb8150a625957c80e24ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a687f1857e7814ec806a3c2b897ee3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5562776678e6980a9747619f6290d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142a0a9579659280188e4c321745dd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33ea53e8e3a7f7b25cd1c4335e9266368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7ad4ed4c6381665e10f2ef05919a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bc56c3faca2f2a8bd35f1cd7b47bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae777a5c936ffb50cbb7bc03b8cafac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c45e551e95865eee7abddd18e07d42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceef3d23eda24eae071f4e225eb6d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3089fee9df38233da96885a4433fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc8febe6e5a48551860b4bd3bd5921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e866347ab8689307633ebe0c0389a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca0ec69260f5a34e1d424d5a6405bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf4560b0c645455cbdec1912493e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81450a1a1202dfc51037ca825bdb4d6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2121ecc3949072dbe3d5bf4ff3e59b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238838ea2f42a213e31f5f68999987dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e055f3ba8ce309cc642ac766c2b04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee745286716b4dac3f879b2286042fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e5ec367e7e3d180720873f6306ec5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bdbfd4d3cc49c57bb11561f51ac51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d94f00b376b7ed3cebbaa72c32fe2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1b8c166f7dd7f68257330c5907b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ad27a94f448da9cdb073835e9f0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f6876e0865ac5d402f34a1e489e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d0da3be7820b4f52e23140b0ebae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e16a81ebdebc6fd661c9d781be265391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397fe75dc9d8d2686b8fba2ef0a766392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d055b8ab3376fa9aca4dea31bdd56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e53bf2595d68c1a559f58341086b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290fcfc49cf0d4e235631ea70f6fca7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ff8206633c6c25fc20836e6372d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4de80e226dac5a7fd9d23e75d06d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed73fdf44b07ff4afab81278e744d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11283fc472abd8e2c686e6295bda2279399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6315063af2f3d793d4061935b2de9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c9acbe2cf7c1a9e51c61893b197c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a74756dead9fb30e91232be23b8968402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5c21766f0d96ff8b57a4a8204c33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3d08467220a187bd9f650c956c6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce116dc53b179e4a37bfe2cf021dc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8c1754823183eaba7e7b6c76314c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851aea35f148a703c01f250a6fe487b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304a5e346d05860e5bc0c74bdc2606408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4fe71f3d4c46c1c5e68a91d264db6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa1b7e9a13069f51886cf4613d639410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e3f855232d1e65b74a8ce9736891411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92259d964d9746210fa4755674b0c63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa0d98139112308372126f13077212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5a23ae5ac5ef58e6c437056c25c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9b24dd64a86960ef2adf671a5844415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea315547b44683e117498a01ff43691416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8315f13ce4d657e7fc01b18a9accb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912366c155846371a5af4d094d59504418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48e1e5714a1fe7f75cc281e7fbaf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009faac18ab2795b53634b632f88ed31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc34ee03bd8af94d3390c87097e12fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73f39b93dfab8d1662cc3673a6670f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8022457bf141140aaf56cc8f737e36a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec15f7b811ea7f4cf5456166085309424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8af783045a746ee2240a5856724b92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c903836cbd3ebba2b8c1185aa6b516426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce4af4aaf7f99b1cb35ca7f239cdc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbca2c0616759fa145cfa54b1d799f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3379cd6da284db5085a2cceb80785d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c0ab9c6ccb3a3d47252602e5fe65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02498e250f8bd6c4c72a10f37b7c12a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62e018e29240684bd79971e0a196fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad9e395e51b8f535883865e65400c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474628df1672410299f20897feb6ba7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56756bc77524dae92138ea992bef8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d940b83e841d5df24c8d34b914d3056436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8663048f95aabf7dc34933e674f68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a1f15183773a6c58ad3fe43ad2ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9bb6fa545901079cba3ecad355774439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be9ba3d1a67f7b44e5dc9a61318b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d2d21800c1e7fe79ebe6b761b7e97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a4d8382e6c7f913e8e5f3b5661ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278b9a4cdc0e8a6adb217eb674b60a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce17cf6a734905b0ccf67c344601f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aa3d51fc3ff29d83203bd81700b1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20b54da7a65ecb5a3dee46c0d49e5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ae5aa4e3294b3fbe180d326ca6b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990940e3b49f22f9455194cbf4239d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c81494043f4450a6a25911e46b588449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7f15cd5dc79f5b6c8155f7edccdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9c4517fcb626e927b75f49144faba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b357b65ab4159fd0feff0c9c7eaef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea293d179434c936d90797e99437fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889802ac3968c522591b93d02acd1f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da0d26f1ded6b2ae57fa1083187fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa155a1a18b0e8376c8427e7c11274d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c67624ef4611638d6ed3fb0b811fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2503c6602211cda2cd21956b8a0a3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378bf144f0a54b034d51ba96d8d137a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc861e6b28ebd74e9d6ff14778ea6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0d70bd55044e07477497f7ca27f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e317a12210f1fc0aad86d0649a45c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5cc209b7baeb68f0cae9f3514c66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19e24e45d80aaa3b6c2f6da5f01686464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00bfe918938a3194a4978834fab4af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce1322557a70cb30ce0f73107c0e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a046c5eb41f05a2dcaaae599e5da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88876acf1aa31a4f1820276c14b6a42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f073ae3b87291a90b7cca71036f12b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0293632e5e39d6686a90ddb3420ec07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d581135cf34a135858f45e73cce7170471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e0214202e8188f930dbd1f118261472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b36d4335e241df50cdeb34a488e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c534fe6d11ff0f3e1dfdd9263ad83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e3fc81f50da93314c6fab88fb3d63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b808bd9ad7ec1a49d809f659ea19c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef11a95e40abb1e74a21d5ef723a663477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479779d5cda4e72c5381b586ab608b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b3f818ecf4d584b736d5a226ec02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f809bafd6a7342a06743f069d3f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827625dab535936e9eaa60556dc0161a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879083d6839038f3c17afa6fd638ed44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686d4f4dc4d3a4e8be29b2e1803c024483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d541633e4721616ba86aa536b9ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64020ed4fc4279f990a3afec595c73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e955444b97e5715e3c92810438043486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2990383da2765629d1b111cca51ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668995551466ef88af5387cabc9cbe5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d203d3c2dd1c047ba428f838f6dbe7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5cd5dab8d1621f368e2664ab4cd00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a254a4f144b781a989a1d476ea0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0144e9a7205cbd10a07fdca753b6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30880da0f110cd0c269ee473d7c67f94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5d683cb7a76024ed1f14516ad5cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40cdf4fffb4311d7317ca24fc31a86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa675c9159c4c97ba217abf489e5b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f023117897087d0d4f4dc259df778497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89f8319fe915dae3e3fb48787caa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f682f2458dc14cd2c4b063bb03111b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf1abd3d200497e9217b44bbfdf987500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9705966bc74ffde30b8590ca09e8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4de75ffee26e3b6b12ebd6055d321502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187232c2988734423d390ce373bd09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb610c3bbc138b6e184204d750d6e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b32d31ae8b9a16a936940462632bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f301950abce2f59d9a5bfaeee1e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b180ba0900de0721e01af2326b233d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d88a0443c0bf90717392cf881556c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378789797fa36c87caf7662b2720b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922fb3fbb48303b848ffca1273a488510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8b0f0ab99e2aa9be3658388c74e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ffbdd9656d248f36d4dbfd8d5965512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026dec6206105882ac18a30b2de720513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bf12cf2ceee54702a10bc1b5e5cbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52724fff45a6541365ada504506b3543515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab107008d3727924b2db2d57c7b86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ef48344963abaeaf6bf34ccadb39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4a89022249ae9c0069121d01cf16b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198503b5c040e9303c44044d52a3de02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c159bbc82e6ac027036eb0336e57aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f8f55a23fd1af421ccaf48c26119521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a428041dbcd696e9b3ae3686b61c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353901b48f66328d50490cfe965a9bc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc72ad1941f0af439dbc63be5d6abd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177307dc608e06840bbe2a9f1a5d2192525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddee17d592a579305ba31b68670cf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3870b1fbdd78c07e6b396b8d7d2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8151210b9e4301b03b41cdf141d9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeac04ba2fbc1d40fd7bf7a5cf8446529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f9bbf60b1633dbbb5b32e1e67e2a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b896b44e61677499d188c4801e2f3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334f1c86f826afa5d31417e1db7d9ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbba9a3ba5e248196031fc2fc9d61c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a655ab365f6b5a354f2589557a492534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113069d550f07b83ce1f0bebd9a6ba6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4bac9b86fda6979537d7d9170a528536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a1d06cfc4c0022fef93758d650bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386071859044e247420e86d2a70cf56d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cce7d45a11531d8e2ece20b08a027539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb70b05513c5ff4c82c33b47f40e614540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146008c49028f49b512bf9a770e44de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c2d1341652baa5560912e79da94e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a3174293e97737a2c1aa56c3a0b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad83c6d1c6440d49c5dcb8ab282f8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d5eb641ef4fe8c3b9b6723d05e72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f46f56b219f265f9cba5f4f6ade22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc81354697e122cdcb66af3d8d582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc200db6b57be6ed10254d4ce1156b1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cea8ebc5834efd7ff770b63bc66a27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d065e415586b3a36b18d0cf962990550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092de0c7938b369409bb0dcf1afb91f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2e0d12b62a77d918d49520108d42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83b4f8e6f1d7d69820866a1b87d61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650bacdeb0ddb1d16b1f6782faa655554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35737e135586a6a675a1079d71d3dde0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516a0d2643891944de84f831a9fc2a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f861f3ccbb76cab1a6059c595de9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365301542112a91bc65e6e7ae712e5c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b10d1c32257c10d7dcae2ac4f64c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d131ad93c8a2fd3117be82f127b1d0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca783debd80a64081560b216e9bfc96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c3b619bdef31d4eb9ed7010be56e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb568fd2c2c01448e8ff56f18ffba1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c3ff241bca145de03e40ce6bf51f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319e539732e46850cd134f0f4a5d9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466821b64253f42ee9f6a7bb56c8c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2daa30ab6e0012ba7c289a1068b815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d689758e2c27328aaf26f377e4f7801568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d082c1b4fdc67593be586342bea80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff19d5b1fb398049e3a26c5363d35a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fcca841b62d823ea75f537d25b524571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7204edc89c396fc57af67ebeb8410572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff798cccf4156c4ce518f2e3563afd95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e1160617e51923ba5ca1a27005f35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987b9b4ab87e47b3e369a362954626575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ee0159369cf50b6197f54588c583576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169cbf5c8f067d1c142ab4d37a8c286577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10137024b01621850f64199b32bc57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a45c4f31a5528350191d013654d71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d786bf2f64c3dea0175d1e0eef4da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28601b76a9ce7fe9d65405f6c8df8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523734e87db2b3c7315f9b0361d937c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003fd8f2896cca7fbaa508ba0e7f3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bab802c9203425d91c8e8d4232efb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a00efe7021bac7f65ca837c2c0c4af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a0a5a8ded2e431e517d252602395586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdcdb8679329c261b3e667e96eeea6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e8cf7082da2262cda81bd0fa391cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579dfac444ef4b49d889d0befa3987b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49b60598976d1a7c2174fd4b3df04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc306527b0c6da72cd35c69a16e9c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2f50b985a48d295d213b9088b2532592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72371d6f5ab52de7be6e9f08ea7d7d62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53066cc99ee806d85d023ce277584040594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885de6a823973f9cac01f844a8ffb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e314540f607853e98c4cb0a04251a50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9130491eed665f8561d602781347d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b187cda8951ad73b0f228090d19995598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b800f1646de98b65694f4be983d5d42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2432f4ca1dfb12f1e547e2e8f16e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107269c572eb7c1dadf83830f6db691601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e6f897157a8f4122fb855260784c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020da2a5708a05a74a2b8d59421e1821603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf55d725600887de5185d303ec7cd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d82227532f7cd4e15979f59fe7783605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b88682ebb6541b109374dc0735c6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6708430db17695f112df15e973beb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fc957faa60eacae6cef7ad37477b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73882bf60755b32a3dee2af33c26f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd5b23f76a4f6c881a94ab372ba6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34043529bf50beec0755ac98d08a2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81901b9f9d38f41e8a7b2b4c80edd7a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d27b3ea3184c7da9ac7f8503fae4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5adbb5b3b7de4831086e5185617c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff4ee2061b2cdc524db0efe7d14d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28de355f6bab03ed38cf8bd295e57b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ef90fedf2371be4dfb8d2d02e428617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b56c30f439d6c06de03ab98701f07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eec87633be5e8eefba643ce99af21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de3d09cc3c76f7df936782c2d5edf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376c8969dac3986f0926f276cfdf54a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395bbda0b99095ab8f89e24a2a1f942622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e73b6a2de34b40b747d3a32e26052623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67235a4d5820935ca7de553ebc9c29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f75c2a5feaeda34453324bbdbfdc48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ff38cfecc532970bcc6fb32ed6d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889d97b2cba1c837f8e8c762c47bcf4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867881f68124a5e42664f68c458a646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0d923ed15c3c4511a42b0e6798058629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ab313bdb6ca5b9d57ba072b928d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64578d6dd5b0232310e2190e9b328056631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e913ebff0bce50a59531ff65bc7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bb9c8cca07ef15d5b478bbbd5551c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c8b14506bd574fa6a52b4b67b1cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6f4d376c2f0829d1b0724753d7d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b313fc4ee39cc7e170d7edfda6ac90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca39f4f5b2655b939f558ac340e519637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f87b4001bfca6cf6c88dfb9d1342638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf51356ebf00644a5d51bbf6629ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0eb5333dc93b8d5167940958e053640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb395b3a9e0355441ed0d6720f61c54e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372882f7e98df2772abf1bfa5f00f457642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d61808e58c4e3ffc213f502259653643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b177fa2ddeb1128b19d4eabd293c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe323ff49a2cbe2da3c7dbdfc5383a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a943f77ad28222e53d636e304f1683646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbcce1e076233274080d74f1556e08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae182d9d7b41938e883c36e8f8bfaf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818ce33aa58ed8f426d72657474954f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a478647cc196ee685653051e4d037650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f785f55da368808a99f7c7bfc83dc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547084f8c37415d846b5becc5d3f457652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bcd327b402ca485468bcdf5941db8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bee8492672e094750cb1d2694db011654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073971965b3f0e5fdb0ffcebfaacfea6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bdfb0d2c54e8f4d7f2420f584abf6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272847d7a29a36c7207a14ae942787b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b198c694c5455209e7494df2d45b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade70787eaaad13dc444a5f1a8a0c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3874878ed774e77f03c84b312a79b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd69d28ee4e4d365d8d458f76b1f72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c774c33a96187883bb138807edca3ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16733e29c98c0f23113844d4d16959f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef18577249d07325340e9d92853a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c81503726f88c6f4935ea8f18e93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ab3559eb3c3682c6db059e28cf42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c2eb608840f23a8ec6acaf24d862667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352430e08255af221d84239b33a94cac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6172a81683e888b060631dadd1134669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b29bd5dd40c06a4d525b0c35a1983670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586729ca3d47e789de5037abc73cf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ec97c7c7df8cffc2c29469900003672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178700f60014cb2a1eb78ea9d55949c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6f6a2cdbaddd4373fe09deae3a901674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aad878793b3ec62e58e1f992b3cab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5881c2b21cc13954648ce18d8bf16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14beb867a26a261954fdb3f707a69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d250b67b532d029b5148460d17ab6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b276797accf55090048697d6ab8a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569547fd82879f1c9c29083e67130f1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf863730ed2e4914746eff81a72d19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae372fbdcc77ca82fd06fcdb856d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d467a9e44dffe4b7c0cb8aaaf0ef1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e4d77bff7665193ce65c5b0aa7a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f2d32d7d27069ac8d93eaa965712e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08302858d521a7929e9c392a2b914686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f6f0bf1ace5df0ec2f8c80f969de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc563b6be0bbed0288b7034a2e063f41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bfa410e1d28e78f92535a1a03063d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff832c242896985b74bcbe4144e89d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef9fe16e9416961301cc04cb60244691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa181278a398362227b31c9e32c3c441692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b099a504afe056af43874dfc7c077693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff229bf35802c4a23fd03158f2321a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49efbb6f0e562a0d1b6a666f42958d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a92e1976b1bdb6813d365088d0b10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740d558fefed7061f57bf1ff0a55a44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760c392a8fd5259285eff429477ac9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cce65032312faa3d43dfa0a1a418d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78f13e681d0d5e486b8fe7733f6b75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252ddfa09301fe0a3efda24ef2ce073701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d1d3bb2ae9b69913d3b7c543be8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542488bde4560ca80d32efb6061fcf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb64f2b400da9f532b47840c6d16a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea450da52e1f7a294ae37a48090f35b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b47afb1f9442f6428ee5a5f766da5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6db61f932df7a4a4487d2b2f7a3dec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36483b5fd0a6aecfb490c5c859ef2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece88d602d76a23cf6d0b3714dd1790709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616649ba6ae2e8572e452ee8ee7fb5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1592f8f4a79bf38aec1dc01c55b1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4cb9f63e1ec6569c629251e5dddf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24612323d1f73f7215634bb1773ae98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa02a3f8610d393a4cc8fbd296183e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549489bb4160d85b8328e8d2f7c135715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be8c6bd0f5d19a19a63d9c395fc4f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95221f4ba4ff26e88a0d011c7bc9369e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b1f4276de20a1998e1be190852961718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b920bd58f71aabf752dff8976b564719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c02e6a4f0462fa5ee385129300ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c70646ec4d4431cc4e04417ffd73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf52696abc064f196abd10a331d3dfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ff74971e9802b573d14e2ed9836d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d00fb0f52cac9566ecf6e617b707ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473785c8bc1650692cf1c4fba0ea375725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87211cfe2fdfe6f6c6c3736327ab50b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a300c8701d68b8c12811831dd953c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340ff366c2fbd79b56a1737607b221728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ca753e239f0672a9a31302f5dec6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b8c2dfdd1855d2046c35c1fa915b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88874b32fddbf99b2c6dc18e95de58a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acdd4fbf035450cee6203a65a7fb5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8cd112fdf969dde05bcfa26d5dedf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b01b14871644257b39573067b8bd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05277db31e28dbe81ee6e03b131f9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed521c72c89543f8c36f6816f162ade736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f615ce140c7152c60b34e7d157327737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6835eb9bfa09ba8ae5e3690c09137738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f4df1ed2ebed578dc4bfcdeaae22c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd99b8f3d8d8569d7e3a97ed211ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b7e5b1698454eefd0d96dcb77ff0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23faa5b0401e49ec66b472f776a33e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537b0b38df636f95fc1b3fcb748dbf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0279b8976e2cdbda2c0e4e4b51d287744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4181f72cc3fc24b344ab64ea776f26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fed9d93f1998c2fd2dc65089791af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa320aa12d42a87b2306583f66ffdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416a65140b115686e91d5e3651e2a87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db95e0c133cf5ebe2323ce78424859749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e92457e1b74b2eb2d860dc50db11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be1b6ee15c05bb382cdd9fa837a5eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b77b98342a98bc4ca52bad2a6d3d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc38693a5809d4c857b0e9fd9063a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e115863b7e114c7e204c604b997a5d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5917c2ca8471d840c8825a981740b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb872a3dcd0accf3826a0ac9ba56ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1ecf1d925b79d4ccbb39679114c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144142e6bb2e8fed6e0339576bbdc8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd98043cd92a1175ec7414f07d33cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f6a2e629ce93e84a17d2ff5cd487760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cc2a65a7c7054d8976106ca5c1f70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760b6a7b502039239dd8b7f80a90bf9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fb386aee8a66bc0fb4ddd26f4ea0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8842ef3a6f92b3cdb0b1f0b939f30e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848f30a228ff16ca8d5be6f19e80c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c94f92e8430cd7e6ae9e2d1af0c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f0f95b929d5ed9fd81e056a43abad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b4ae38a46b7307f766c8bfac4ae3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b0e53742b2a75f2b7f2dd907347d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46cb1e9cae5ae3ebf2ca62a8a5ef10770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10780a918050390ba66b1ca94c1715771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a325da8088f15164ad2c9abf33d70e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197bf68726403589f212fa6ad8c6dc3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230871927081bea03c7e4c295c62e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e1b7f37a668c2887b5c8de6a9965775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb336c7e00108b7b998265aadce830776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50bd51ae08325cd90ca341c41a1a1777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48c2374b9d952aa6dc82aa3d5d3271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fed38cf6d164c28b8687019bbfb0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf7e4f45cf53cade41c517e8dbae23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6b955b76fcbb4a6daaf52f0257a494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1481f1eabb318a93d4e5d71d4905c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1f2d0a9ff71d8fdc25fb6d9691d1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f5dfd26a7dcd40f87a5ee11ca80d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7aee1795831e1ecae626150bed378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69b2cc67155d7026794cf868e8dbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11674c4dacfe6927a725d65570e1e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8aa339a590723bed4e36f6a829fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da581943d08cfcae2fe1539462c6cdfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25f2a663c001436f5ad3051434092113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd06f675a7ce6f8de6e5139b1c071614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e9e7d247d805c8cff5619044ab6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f8e7a1cd940187ae865800b7c69016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9414e84b6344ef7dae7f08524717517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f03525d949324d0104d26961a619218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a50a2bafa94816870d8576e0751a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d78d2c68276e2a5705865328ac9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7cc7a42b5838f8fc5db74ae2ed7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e53128588037632a851a10911d5b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88421aed2a222f17c17bc97b98fb99b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122f433fa4a9855d4486c5a768ebea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a10b39f0fa0484b004e823350aa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fc750f8805a5230f570cde06c52c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e72b995849ca26bf9f0ed9653ff1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39f39742a6e47dca2594cf760609128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ffc820449ed15dda69faad1cc2b2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1f9a78062b696fb47f94fd40d64630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5b21ae870a5b39890deb9f175e9ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4c56c2f3314c2446fc77edb87d3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d3b695b5c9df272177856dc7218833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faae2a28a6679498c075cc6e031f1a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e0ba1abffe93f4149688f1fd8b37935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8eabbb6f24e3ce3e77a2c4199be936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee860fc44afda8b8ab0bb1a79469237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6dcd9d9e22986c0e74f39e93059af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58bfb5e714678b418a18a302094bb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11705d45eb652876f4354bb6778ce59640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844489a7e1a5be2de98c22f725d903041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514afdd02beb38bb91c2f1f5558767f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f64402b3f23c4ddab2affc7c4ed143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a812067e0bc5fffc439fb8cf6da03af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed108811ff7f6f47bea46c582a16e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ae92917dbca4e7bd83fd6fd22b3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d5539c035599b9f2ece8f4e8933e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f0fd9f5a8b5e809aeb3b1f56774148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f71b377b58f87c33de6620bf3766f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22075c657d0896e950dc65574f4beb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6398a8297033931090c42790f25f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc8b5c7f59ab921119d1cc150bb9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d789c8522bf1e20ac8bf35fcc5dade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78d9c0a5673fea7c5a9896f47ed5a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408d5a0547293d87b91fc4945b02e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f419ac5612a85f7326bb0112cd43e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e260e40c44b6055beb16a73dd69fec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16cc9756c1f50696d1809d2635d36158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540bc678766250be9ce628c419d49fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9134cdec3e0b4957e77262e7fc6efeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d5f0e8007c8c5291ec766957c807f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389dce4fda4fdde33d550840d5574c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a15bde0d2ab4bd9ad96fce6948f90a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b9b43c89c0f9ebb0ddc5c8aeb05564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2eae4ab88d327b418e054b735703065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508d7570c09d34b05dcf06e3583f7b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60fd99957b4a4d25c93ffe8f8a8b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdaabb0d412a733537e04e7a496bb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e62850fc53520bb2ed2acc17ff0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ecbff14ac8a85d1d42399bd9387570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b4b617ffafed203b7ec0b80b7fa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448dcf471e554239f4e6b808a6942972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ad6196fa33bf2b7b2066e49e04c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec024a3c82624caefa148b72ed7d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c8619b2ea3920c7dec779aa16c2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b90925235afc6364a49d5008fca6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b895f1e2069269419476c8bee3afa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d1516a10203b4d042df98bd4701d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0382fcc7282d8bb2959504dd8e67379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514be693dbea99058f915993912a0fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162fd54b966c384f65d3b4d66bda84b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c8ecd2d251d804896db04a309149d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560297c8fc0bcdb281e139ffbbf63183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0f7b646cb4d08384ae128951e8c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3af9eeaa7aed4d53ff70bb33ab88985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f250274ce04bb91e620b00a91d2eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83263c785635b62d7e552af76c5e69f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae53c6f7a2f65890f74fe0e209b6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663dd4cea58026436e676a05ddd93a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f055c8c1227c379dd346ec699a778190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1f629c3d9dc2a37d22d7399a6ed6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635fef8259a5a8ca6f633b038dc3f7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeca635239197957472d846e40442693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa8ec20981af76da5e10ae63ac03f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7efcc4468d0a7f2cfb3038dce1498095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117291d03cb630921dfaab01cbe08196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3e8d805c6c397adb7df2dd4ec34d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30727b8243275d570c77d8f94737ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefbf4a5bf49694203b43cc8e62281f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14c5142d44b1518b8111ecd787d0a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2622d5eb58878b97d3cf1a1bc99f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe5fcdacd7c3348db66b8bffc0fff6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ae8722c14e86de48d25c3cee32ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d5b4251e471e133aab4ae29e57eea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35956717833c7b122b89009309952d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0229723eba73e31998b5d69eddeb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3003887b18194d8d5d709702902f3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6df2b28937f8bd5d229bb53fd02a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b908634141630a0b1db675105298b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242ac68160c73d4d7d5a6966804747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b1015db3d3c5c925af6e06f18803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766f99de687d699baa3b99bc497d74c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c63d2b6788dfc12620f58876153b89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515bec0bb5e090889861cac369a2167114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1146575eea08eb5ccf8f3817b554d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e95f083ad3da8653a3c3ba1aaf6aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b22be247887afadd4d194fcc9f81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1913b7df821d5dded597aeb1b5ac69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e825493fcde47c6430be07ba77491119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842ca06714f9c0b489d34a06ad351c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f8583531db5a52aa02a50ec203e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8cf80825477d487c1634047a775e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035d9aa5eff233b7f925226ee080b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a4ed8f8a3a3689a98c76d1f3f73ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64007cacad7da48dcd96c089734a72b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c690b1bccac63722d3ad78620a11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba8b8235354850f223e5a6a740710127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f5335522b92b1d1950e19d7107be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184fc01012ff6d6848fde03f832fd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14798c3e9cdb55c38f5bf4ab20cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6624f1ca3ea1ea0d306ce1e86d53d7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a827bc3ff895240cb21b5d39cac9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd16ea1b26408b0604afe353a64158133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe361302970f6d11c049f12f64c3884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008322014736f9e7ebc694dffe168a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289beb47a6f93dc9941cf1079022791a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb50b3f0478f69c12d57f7f8dabe967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1771bd433fe6333753da025987a10ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855430abb0b357dc9fcf68e96558b7b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc90c03ff89adff082cc287038626b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eddf834e1aef410cd66a2ffcc19a44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b83a3d86420b8f9a269053f62e8282142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190c6556b1d50192c29c9f7ae0bea09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec09068f7aa4804a36dc2cbde03d54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f32bf4dd7c2df9135e4d42673fca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244853ff9742c712f3578d6d4212c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdf642cef38357246147a5cb27e3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e1a442112818add418878c2fd50f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e5653310c900e7ee29cebc3f9dbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ac6389aeeae86af25c0468fb64f05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91254eeb7d1c71849c6d42651df67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb8c9ceca9811a3c40ad2afd0df008152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ea4e1219fbe846aacedaffe381ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10b9a4c0c0a09a6801bbf39f3a28b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961414677e41f2a58e5914ffbf8081ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ceabcd34436d3f5febc32ec6ff792156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040f5ad6d4c4a144e6166fe48a0eb7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f4ad8b673bb2ea5d271e34a040db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395d68bf113ec0c19d46afb648b531159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f3df138f4850299c8fa034c6fa7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852e8e53ba07d8557a6e3f2097d239d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a2fba947e7ecb03da4d8a02d1afc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b53a974da2aa80f9b40cc17ad1b7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058737890f6a30b688da61b8fd1e1ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dcacf50bd970232d39c8dd068023d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826716509ffeed948bd0de34a3c2654166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487eff7e0d1041a631227ddd56b9d3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc74f6228bdc425f1f1d10bda5819e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44815a8c72ba6e39ff4df4fcded044169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d4908dd8dd3bb5ff1da815b9ddc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f42fff40a1ec35f78cbf145f4600f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b48fc3c67d19f59ef084a206982ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e9941ee661765c47f19a898913b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75918c18908dddafef9e5d8faa5550174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ae613e9139ea1a667f71ad5c1d7a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6606909a9ef4f8904e4863119179f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732a1339a391d4696a4a7f0944c75b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35a53c1eaa2570147a3a91da9c1586178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee5c90a014c4fa70a461751e66877179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b960c9ffcb8478022d550d087a78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0954727ee33719f84de42009d34fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b899ccdb3ec9a554f9bcba8b87a7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72635013793ccedb77622331d1e57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98309aff6d06ab1c226c7c30a8e2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48281dd2f266c12b9d72119393703ec3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09cad52eb4a65ef4e969d61bd6fb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d699cdc13ef8db54f127ca9dfb1e97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c64d8343cda52f9403e1749934e34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf1052a208c50d6ca3cfe6c4ef74f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648519c83befd9d02e1fd35ff43073f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd77362bc7d80cfa04be55b7c3db99d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079e7a6fd39c605349584f4f38f9746192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd5a7062dea23524329243d02f2e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa8f20d2c38299f046f60ee69f9f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23578426fdca780b6c314731e7b3827195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22713f84dc6e996b64dcda73c70c3b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba648720d032152d8ec1a883de314197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522fc1f6ed9fe3688f50f62ddbbb3d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccad169d5f151dce961f3df891ff90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812b67bcaae9c27dd1db5ff5526d891200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438511bcd6767dd7a463a75482ee82af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c0f188c16ed2778f0de3ca0a59b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985872c114a933e8510b24a77f0ec4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbe2635b157a60ed69589d423fb208204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773d3a71f80fe04eeb5f7ef29e99fc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334be3b48c1404c3d627cc1cc2fe3f69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f9ac4fb76a2d08b51328712ac649207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55fbe64fbe64a0a65f967791392947208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48da376222910387660130cb316d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f679db1b6d2c99e256a9e716cfab7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f486e9130ac629a2e8addeea1c38d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde492200ecea6976ad8ba94177a8224212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807e96e7758b51be8d93becc78d97d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952297f5d7656ae6d2e6e911d828c680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b1d24415a3270b8dd2fe25c1d6e02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf819ef1b2c32f11bc24b8bd2c7da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793c6727bc613a8017a8887befc894217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95671e01e4fa7e628490c0dff91225e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d21b4ed3a97742fe471a24b3a0ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6482ad1d581fa1f038abc508f19ed4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a8738c80a3f425a716c1b143ccab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f6a80a805ad354388eb2168695b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4bca2944f64b8d3f3e3e2bca221f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654cef3c92e85104a530017eab56bab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53de7c2f88807e4d3afab6d0562cbc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1472f7c84a6e60a6707dbe7b64d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25512dbe934c80ac20e0167a961680bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e65c5d3b3ed4e57de9486f7d8542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994144fecbf563c89194fcd80c9fe7de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca35553ae4820aad3792d676c680fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5556050ee2b91d0b83943e2eada4e28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8edff4456fc6eb9db776028f9c60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366fb81c593a488b73a378af2fcd8a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f575ecbb4837daec2940342005f0f78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bc6632a8c265925892683e875b519235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d687eff51ebf12460aef8884546d3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6011e0c6864dd2093e73985ad2e2b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d06ef4089b7da7caae4de15ff8c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcdea2978dfe4d72f4326c8777cc90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f720e9c1a626c450531c1f7b33d7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fe322069bff0c38769d80514426fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3074ad30688004a41548715f03d64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0aecae386f24178ef0b2ab597b8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dd7ecf6699cfd72ba3a6b7cf89329244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba9704128343375911ccff01a702dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490e0f0b6326db13ecd6cf66ef9ffc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a53b6ddecff5e59a08b731f8ef46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb24f700412fed09ababe3c0381af6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd003f8c501283928968003a1099c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161b17e160f82122c2b5ec67be1ddd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22fc4c51533883edd3507d93f2ca49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f813f816142e9413d2521d9c2d35e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0212e3f09d888d2164fd6efa9c320e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6421175caacf2df904212191f1736254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070efcb2fbd81fb604c5f150b863bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b68edcf71ad31199570de1f0ad9fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d9c5a94f9de27567dc432d2880df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39861bb10375ed199de6d1a455f4982258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90248abdd34ffeacb1df6f1643b549f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f563066a554c3b03548546c6af0b1a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2f6ba9113f06bb832a194b74d6db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07148b8b865bde9ad9ee93d3b12a0a06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc480a2671666cc8ec6862e17502b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf082128e68a3ae008a6aa2dd5c43f7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a78d24d7c9806e650d2646ac9d5a7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef32631fdf2bf416dfa273b5d1a25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59203a97d77dd7cb75a872b0dadcad16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b3b9185424443d9357585db53656268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9db4e48ca066ab988c2ca06c9995b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7fdab18f00029515579086a7b362270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2022e2f94b2dd5776dfb6aed06eee1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e6d6cf0bbfaf57918b02a3a1d6e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483336e53f8ef1c42d2eae203b1ebb57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f6b0963da757c245a9c97502cccf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db403ce0c07149db9ce986bbbe990275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d03954093b1aa3a9101dfb51b44d04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983de3754d324d196445508d6181831277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d2226186fcdd17743b3507fe54b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb350ba515bde93ffc39a434660e91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac94e65d7e1734a04ace1c1b35bfca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82143993f1cd2c48e1d2efa9e7212281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb412d71ecc66ed1746d3c2ca020a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1c5db8bf260ae7109940d9e8bd15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669be007c41e633c94688262edd936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b614dcbf2d250acff1bd40e27bd4da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672bd197aa69cf7abc66f49f09523d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1757869f850c5a2394850649aaa423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9458da827926e75c58f1a8b19239c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dd15bdbeb079c5683b0f177f713aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e6d2e26c700ee257966a08fa6a3ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3680e5ac76a151564a468494ecd5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef91ee3b9994db6db47ef0566687e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b4b58a19f3da26a585fffa11736ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba40f8f75910114711085514a6643294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f7232c5a0c7fb08c772ef0541920295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c1282ddd5245da885adf0df4c076296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac7a74506e35f1ead94eb3f31c2f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f60bdc215ae00e92bd974fe825498298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396e8d59721dbfe4258a0a02efc5ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138cc7de29dd2ed57ee87904c535aba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6873e77e7290017086d97c1654a96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4dee3d9c9d9542d574f72a7260ade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c4cf15022b82fa2ce789fba62435303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a688c15d9bc917fc694dca7b13d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d91fd10f48ebfefbdb798a9a1037a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049370e861b68e236f1f579c884a61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99127f13ed45d41537534c1854082f26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa7fae0e4c442ebe90654297274a44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1365aafcb10b2fc9a7b58a21e335f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d858c08dbbe6ba4e0ab3448df62a33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb963115bc1073b8d47ca580172275311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d14af0a85054236340a7f6433d1d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e288277880ba65e08ba84b9cfa1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc02736508bd5f39d47d9906b155e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b987ee946e4edc70fa43ebbb150b7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2aca9848eab5e5eda6435f4964dc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bf74c474033399178a8561f9e3983317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696594c051a1d5c8fb8eaa4e7189a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab82641e28edc0130f65848e8f6de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb22df10a1a92b0eb38edd2da991be6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c77f3412d28c5539cc5241d2c6741b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c828a3ba96427b0be8a14162e5d64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c0dc2a50302cc00e0bf915e74f83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe65bc38ecb1b670fccb68289e57498324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc111cab661bd55a66786df045c38e6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597dc5ff9d8936d7da139e6a1fe5cae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58303547468aa1a82784aac631eebca8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a4b29794c01dca377e3436f81643328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d0d8dcb91d4deb30d2f7bea4c6dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6383ab2c8f8a5ca283e019cebe3ed3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3c9e6bad6301f4c68b9c0abcc299c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b4ec7dab271c8db69a0080a3259e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed042271cad0499594dc783f11804a6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db13cf15922f0ad50a778b82b1720334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba46d9882b4c1ee6d5e744d3767586335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69d12f0b39d4a64a82c90a27de37c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae02b9aa72e632d8c945892a69abb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e82a7d6fc5455546f60ab2400383338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e56ef9b679c2cd59fef4245327f26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f0d0259fb8d1443ef568806f4f85c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa00e7f5596cc01938366e93f90c25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb2b9923f7c5dc0aa730bfc05b6808342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9d358c832195c54841c9cb4725f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccbc5ce2927f027e8138f12f557742344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38f97724c14f220090d6ee5c9cfec8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bae5523f4958412c96f6f528c4eb8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910b195bc3c1d542d2f65a13de18159347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1862194d320d272615d8dc2353529348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30116c2eef7572b7f10bfc37928d7d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995e543dc8fe4190fce5ef028cbd74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e19d3c8402a6ac3a43f3f26a1131351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e80f07ba405f0b35c7295e4eeef7ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa7b4a86ac9d13da30bf8c60dfdb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502547e6a652027267b08f2ab41fd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bc5a028d65a200af63f0db69d451a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5806d6316f8a0ffadd2e2800cc9c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b52b76fea9aa95d9d4f0a33d6513357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632fee8520ef41c5cfd93a1f36c7bdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55f3d61d991baef8e2db6bcfe7346d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9ba14c75b5171fed3afaa4347cd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8dc16491e865b404892291f01e1c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400b7de581b4cb37d190fbb319c748f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c88791b80196f5af9d301df56d7f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a8429c8d93d49577371cb1c11db42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf38cc45d118f1770e4d9f0e5eb98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad561454c6501b3d48bbcca5f7270eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5558a800d2dbd0a0b9a02a113de9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1541ea962d101eb284faba0e15d51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222dcbdc28d3f8cb8d123780a15d9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d4909fbe560ad22cf5bb33771b0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390d77e45535a9463fdc0bb252700e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d855df66fd9817ea3fd6adf4a926e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03619ebc8a61d6c8947e81a53674c760373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7d469b1a15123ba40bc688a6f33b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b4931aba20e824377d7aef0cdafc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9966c71c61c8c19a0f1275b8b503b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d28979f1987ff3642e4fadf380e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207fe464c8e9bc8afc63fba51e9cf47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474047c238e53e9b110e0a8b5a285a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cd01c988a01a1aa785b1c1f172ea5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004c10e0117efac202783c528c38301381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ac998a66a356d4ed5fa1c7176e93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43389c90ee624d6d37a21beb0f383383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b9bee81553a5bae171f3e108e6ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1cb44c8d49c9bfc482153784e212d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4dd0176d8edf05adaeb34929f5e8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b723a3af3c288b49532a57d129cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b52116c36656cbcb5191dbc3de84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab2e45c420ef67788135c5cc0e373c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01056b1cbc0681112d86ce2d457213d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4af214dd3cbdd678f7da0c5432b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5825528ff367f00c43e99a6b2c15837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7605d2f1abb61735646035af5567393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac339281fdf3ed7ae99215ffe39106a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890c532ccd7b8834aa1b19a1e2c486395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc2c38388e74fac1e141862c468af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c95a43796e315546007cf5adf4d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84e2b4d8fcac88c0e6ed2afa196fff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38664853dcc34c7ddc7ac41b4c329b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681f8c23bb7d2a936b993679a58b030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591ca402a67ebacc1408e987bbf641401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884ac06814b95d3b2aea998fde0b37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d713fc5f57ef4470dd4fd24b8bca2a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72a8bd41fbaca8e971ace9f5c4d26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78936a794589daae9ee126ba474372405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c33e580ae12386f07d3706bac2cd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eccb2b0c407a284d895f7e17ddbd85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aacafe38e4052f0ecc64cefc1e6e50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373b598872ad2ea8c15c920716e5de5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6546a24ffccec76cde66775b755dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bf62bee0ff99f3a8d62f2bd913511411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e7935153ae6c5f94297edc7caccc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300958fa01083847c33eae15c31d7bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26284e230d5270583667d73c6cec6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf673cd59e680ec2ea4a9cbc94ffaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee7c644adcbfa8fca26bdb4c02679416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2b97659456bf3d33c43466418d432417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c40e931ac6ce27f673becd06301e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117d70c6ddef592e463dfec5d229a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41796b7a94d8869a35f2d76efe9bbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262235a880dad28532f879b4327958421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5bf0ca8642e1e5baad07ff566829422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a6cd6a7f140ddbff00410fbb14ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed260bb08fd2a65fc793d8001dd00574424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7f54473d5ed79bace26c15fafacae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62304cdd5b322ee3e67e07ee71215011426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1c879d8c2cf2c36054e644aa8a9be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50cb53ae049b23dc76768b1a0eb221428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f6bb56ef47d231c195ff30f8d4f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3db152e34ae78e760a6257d330f4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86652a4f091e36e82fac368bde5f0f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab45a52b29234777cd232ccecf321d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be906481890ca33ff57f8aa4eac8c2e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5296353432e91608700dccc9c4fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ece1247a9b4b7190750766a50a262b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319069790a16dec4c4be1eb146fc48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82136e19c6b6c475112ec39285abc905437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194ca9b0a4431f0914db0b77f24584438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e20ae38c1d64cf79af090a71f1d449439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04569cccd0f3d06295bdf523fe35ea0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800be719be4fd4ff4f9627ade66b3d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2c4f4a1a84da03f4741bf3b7ecfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09492398f0d8633c79b6f65cc90a16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c29f7bddb17cbb6a8910ee083b03e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dff2c2b9bbb0f228b2ea9190aba65b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef92a2021d630a06e997e238657242446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282916bca174a324de9a8089621c05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a72375f08177a0c7dc1192979de17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756eb767574ecc77ecc7f7bf8907d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334439f77a881c8bfc3ee82bc01057450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115090e3d5e5dcce8c8ccaea2184c56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa208f9deb0dcd1472682ce7f9187429452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd3f24427e84f1aacc5786177608b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a82d4703f6e6296e587789741d29bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f035acaab0247782bfbed9152ce4b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12dfa214c07a2e3f2de485185ab988456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951f725e894358dad69c8bff5cfda9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4f93aa8502b4074df4e9fb92b6fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147fb5127cce0c9c109ad03c901b0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da401b14c6af4179e262690cdcb1d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8fb051b6c6566046711485b8bc75f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d281d70d6374d6a44a9c344ac7262a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b8533723c61f0f8d6afd769655e62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55d18f09ff7ac80c6749d22cf5ac6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab14f6839504c9cf010163dbfa2385465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715001ba95dd9419086da9373dccd23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9aef63449ccc863189947ad39b57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c926c3aa12699a91fa72e1a49c770468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7744e87c93d33bfa87efb3c47622308469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde057f2aa0ade1f769486c63d57b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06f15aefd34a61d09188a3847d973471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f553a899b4358fc0bf8b2f306a54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a60f5ea0d674c48c150ae1ad3d8e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ed67249cb8b85ca41b436de0b43c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe3dad9ae0b40389808d23255e762f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099686aa8ab14f9b8dc5bf58713aa32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06c5ec356ebcf4e1bb9b838249760477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f5f65dc673b835f622412bea0e257478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97815770b6056825b7eee61f08807479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2556e48dff305e145e5fdb8454a094480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bfb220c66170285a537c3aa6d6f82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3aab0a4dc44206456d67aed05564482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef4dd8362c0b2f7698e4c523cef7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe5ecb45b281df90ce5ee9f6f15e20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a41b735b98b8bd246356906cfe93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240ae0f7f5e8db4d95601e595ca3d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca8bc142b6c9ca669304fba51fbab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360690ab8a8324bbe00b4667f03344e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe49fcb6ffd2a85f747d682b8b59856489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cf28115e0f55af969a0fdb57ae258490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911dece2e0ec9adb11b8ca96e5c30f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725991ac232ffbb8956a6222cdd9050e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3591e8d9255b951dc08766f75454d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96c444bdaa97887328900c7188a3d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e7b2bf2a88c45d07c6f5f21a5fd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0c3d55d1afd45d132c5f5fff2fb13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee649ecd139f698a0e75a5abcbc6a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe385c86aa6d8fcb17c79e308234e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6110d205e7b403f388fdfdc91401d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc2c8f5fe94b41aad38ccf54fa4e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05539546a836cbdcc6614ba2d10d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b0e643b21972ddd78744c8ff08a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9ef43043b347d050bb50577fe860d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571398a1478c0abb444bfa00b4aa43b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ec312ce9d67d9e2b17159c86b558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9128e86a994fcb970dcab7b25f2c44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56d6da5e6dacfd45be550d64408d42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8debf24a2a42f58e651a6ec82fb84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340c33d52ea0c5e05c7888e65daaab8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db093874124e8bea29f1ced8d485f738510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2f436d36ebf0ec3ee8ea893adf316511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9d3663057b84795477b29cd57077512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f30d083ebc27c064e165c6149d47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762aa1ebb78f5e85a51ac656f847de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008ee3a7f2570de35214cc2eb494566515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e31bf1a50796117e6dd83a409419e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62d1b2f1bf1b49089279d93ee320f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc112358e38cf9d88a3ac090ece3c800518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e00965895f88771c159c44a8b5862b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223c95f21a39dd1db6325a7ce43bbf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b0cd892ef641a1d968a086963b6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90ea37a245ebf8aba2f41f416aa0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f61036082e25d454753164f736222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1527815fc9f6bf70b0cc8becdedd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6bf9e15142c19b409f88c2eb6cb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a5fae030a94873fa98590cba41619526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9657cb8f47207fde2ba8247b7db52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d9adbf2b8ea6c49759012b399aa30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f91da6f9d0cef3d7f04de22c0f19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575df0d3086f269f0c17443a8654cf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057991d1292b80ce37cd46198fc705531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc00841e1c7ec02f25c101c37a722a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b46d22fdebb23e2f7208d76638b3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14167b38efc409e6f79200df74080967534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1945b98afc62c54264dcae82576a423535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb1780e693e122a1c320f8c8a5d226536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5ce0df7c21eb129130839d116014537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762ef38ab546cf5aff6876ee959451b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a9a6d37a426b6220eb586dc7526cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e270cbdc616bcb65c4f18d198602d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5482f137adbd09d178c9fc75bc7c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cd58e70b442499f3f136dfaaa47e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b1afb20b7403efcee7d27bdd9784543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb0fa5f57031c694ed48fad29c57e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccbfe14e1c31d1333c33a30f0a863f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22e5444fa707947be42101a5325dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046138c1f7c03ec3c3d0be59c9ea31d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859f4afdfa54bda188e212ebdfb85b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e43a3e18bccf8b8be60ad045d0b269549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa24527e5a35ce53b2371f6a95398550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef822ce22c207f512604bf69b09820551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f7d93b5b2f3f4987aee0eb7d9084d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2d93e1698b5dd7a8bf67844def1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fdba1e69b5ca1a0cfd954d29c414554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9438c4125fdb7ddb831d41cffac527555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de93f5a9220e7dfe5e3dfdc9ee7ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb30a2db334a4b90286fb4d8878c71a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52cfa79e1217dc6bed9682d8c4199c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729c0db61f8d7d271a54d352375d09e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296bee3c27d25d7240046fdadb29b11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263ac3e00137c63fbf1450ebcfdaee3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a58f1148cad627f516025cc563775b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92b73fdf756e3c19ce47a828b75fb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97025381f4fabcd6dfd12e1022ead46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a209a029cf15159b9e09531d6c94a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197cd99d179817fb64ab3fa3fd7e7f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609fbf8b6c49e2e80efc97191e4a40e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b443af596bab1d936172f19abe54657568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74dd20df0c7eba2f0944d84acfca2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5756e72ba931c4ac35e8ca4e64ae5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465581f8ce840cd99ed3193512696b98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63121caebde86e64e3507fe91b02ac2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a84009bd9efb17cc58e7e50a1cb86b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28b931bdb19b0625838fbc6467887574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178175c06cf288a682b6d116b4364d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754756e2d0f5954d93116b0b84bdb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1da067bf5f3b1d112041048326715577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156747b9fe9d61dffd54bc5ab3968b98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d1700ab9a4efa1b99320c5aec17a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89adf1673c0f912af4c19719e3dafe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d7d6bb1fab7cce38062b692e527f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a427716b9460b8c0ffa8cb6a82db5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e4c751352aac55e313a81211b51a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a399b0793bf36315908533bb844d498584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4fac38ab5d91ee87a721034e556d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe6eab1fb3a79b48afaff60c8d4a6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc032564a31d53f45e9bf79ee55cd76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04a0ee8e13832bda25b17b94b32ae1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d511c312bf7ad2437864ab2c66b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac67dc0683735c2ea9a8952fa57fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c27d45af8ef5566213c126d9f9f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45cb98779d1def569cafdf6b39e547592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f11e7b7378e78bb6844e9641253de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88706cee294abdabcff267b13371b9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25252e514aef216a4a5d492a0efcbfb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa0bab08856521c7562c8e289827d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad354fc6892a85fe2df19787d6232f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27730339136a55aac9aba4eaf6b4e2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b4a131b5ce750135394c650850c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc37ac5ab706607753e3216b3ef938e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f7da010f8988a98ccdefc6afb474e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c4d306b3fd9d4322625e923490cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b0737ea9200a1ef503cf49a15e13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b99bddecd7eadd33ce4816fc3f02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea8ff652ee3584075a8ec68d9385e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b047080dd508d064213b68d78690606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb258f34b91356482c04080dc5149607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc84fc1e74553737b0a933038e7c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368a1adc1b3bf43e4590e88c47ca10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74a5805352db29e14ca926a9314e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9271f943a9d3886793f3c280e857d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a91c3694168001d03b090d4a9ee9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82245774307fb0447093ed068ca03d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0b05fb66d9782cfb4bd4ede317139614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251abcf411b00b261cb39fda7992bf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a084cfe52c07766a8be88b509e98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b74e20440fe32a3030d9b6b5d94861617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafe67eedd0c003e2926ae588c7669a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883892fad7a92977a955a97302179a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b8c50db5f0714df82d8beffc25ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71062f9734812dd4b15654e23d3090621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ca42a246ec35755c3222209ab122622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042f0a9e8667e29a585a3836300a83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af00e5b7df0b835c5a5730cef71839624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd04114bb9ad3b4ca178bc8e5a895e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464d89d9b0d5f8f4a471b480861030626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968daaf19a06e482d51cdd43339a121b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14414c182cff93867ac64251604e5fdc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f9ae3aaece1d9cad75abe7fbe2e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e0e1d29577e8128ac426a8c743a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3766a306127651a247674ecf9ee9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca58a584ccbea52eac1df5dee4129e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331545f411a9e55ba9f45e75bc5e2303633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836b180948931e2983cab71d05b2068634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2ab4b192a47502b86c82454276c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dcd7e7bd51140b7b95220caef2094636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b829537189aca6c9fce18732337a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05130ca653645fbf0451119f1f97b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b30b70145be80635de8d0b7a73a8ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c29e11402901991670ea54b3a29d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd465338fd433a09df6ac927bcb86b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd51b6858a5413a0f2ec9b1bd348e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ce5031d17c2bce1596b853bf1f49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff52cb203ba0f583b18675bd9f3db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626cc64c119e24228cfbe0d54c0de62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac905a51534ff16e439e2c08b3c98cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7175948b0ae7db41ea902e01abeee6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063082c0e8c93eae73db5cef6a644453648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1130cb5f63c78a0f41595d6a60fb05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feac6cfc258abfcaadfbebc63e0a07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695913b83301d783bd753e3b1f65fa48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ee310b0ec266fe02ab4dc3e0cf2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff041560178ba288a49e9e73fa85ea5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ffa7e2fd38cb2bf68c81acf32911654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18a309b64b7a54ada4868b9bf747a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc362f13a71667b3b1133cac33222166656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb34ae8f393d0ae28a3572a4c1d484a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6bbe96f4b976ae48bbf169bc155ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba4605751a2038a565d613f4ba037659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ce439aa77edbd80b47262e88eacc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb5a1f33c4cfcb8d3ee828afac2af5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4bcf6bc8470ba0abf9a0a827c3cbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688757e74b36dfbe10f9974e8448ad62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148112d391256c5447d259ae6b867868664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58463cd64d58e5b6634a73bc21ea1950665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b2c2f2ce6e76cd7e52ec9083f4f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318688ab7be1b90545abb6747e0490a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e2af593c598da54ea092cbf174a98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b3b56f50ec6bae33f29f87d96cdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94a059e540b52e723bc0db83a10074670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbec618c86bd03cecb65649f41b1f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a54f159a0f3845499c9d20e24ad3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151f3d3f1d1751f2bef08581c436a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80454ee013f6befb39f1ba04517c28d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257628e98e7d19b34c23118ad361564a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3a9220e492863e3a3d6f18539764b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7707d6bbf41073198af92d0b06048b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667077e8e7a5e6f437a7a0ce4a11e12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41dac40310db9ffe43de6d245f1b18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40783801991283762513e7fe72c22402680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082eaeed929e317bd8f452806511fb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad403e09f840d4d55a013c497442d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e440e2a240f0720c6fc217ae6ee46a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f5e4f89ecbde7e0fcc3c81e0825a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf4ed032c34845ba3b0b83d798c1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffcc87e4b2630888235f197f005b90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72946d9847f72aef7fbdb0ba9f27c25d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b13eefa85880a312a5dd310cba3deb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca2a698b2ce292fc138487312b748689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef20d1c076e7436751be462b54e99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179615e1fb7d9016c58543efad35f42f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b71fbd0c2bfcefbbbd8c41df9622f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef50a3d50258f75e13712586abf74b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bfe168d74c944c5a15244ac2d6951694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead29de6939a0d02d33998974cc50cc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ceae1430d08bcf8931043ce698bcc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec16a17c4be11a3657e2c69755ac33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1b78814dcfbfeabe6829acb5fc1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe79c959e76b576f2c98d775c3976699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24511cd180fe57b62c7916edf2f1ed6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba387165749407324416b950900a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab7e90e0faeb2fd76dc85d5cd373d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e1f80d010b520458ac81f6d5c35f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d88aa9300ba62be367218e8cbb13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d06f6d150910d8bf56e5fc891899b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559c475bd62da3f6e4862b32c9d401706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a2616d06a552af7c7c90aa9b0186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182656b1181c8413e76885c84a91b227708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa42d8bf8b2c924a4dd7161d21d9ba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc175095a2783537269173c317c6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee03f58f3b51af5cea7e7367d15d20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ed7f36d4a0d0b5ee7b8b8a3dafb87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32e7207e32f307d4bdcb6e47112266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62762d9c32f6c95c0aa55ac58b0378c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8850635bde1a352239d96e98be0923715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5fdf055316ba6d5f391ea2dbf4b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feacc24cbf6567cd0855d9a8562ff2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793bde32cb8ed07e175ac7e8111525718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1734e88b43aa8d9b26859189aac39e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc300695b83aee626d676b1c7f1340720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6a21d6aaba1852e0c24776c305cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e9090cca55169a4f866a3cbb49cbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194988dc025aea504d3b8dc54cf75ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac32a04d666b8749df11144e81e763724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f5a310c34056fd51273f8694b1bb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee5cbb574fbadc7e7c15354a2a9fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135252f96b3bf74a892fa7069424eda2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05056e35affe036d00da0030a46955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161697c9bf5ffc089aadfe7657ceedf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239c0dff63c1df75870cc076d1a897730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36488686cc8d9d43a9f75e4916ca674731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366215e16c9a7c254b0c75ab9de6da9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35c47894046a961079aa87ca4ea20c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474fba8f861a066a6998c2721f43792734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325b5bc8fc43eed0667dc8fd2f53a38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a2525e0686ff19a4664b1c39e21fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171dee98fc4a6b88515cdd8f216e508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1e4f9e3b8f1e76d40c53ec2c26c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0de3fb3b3c6ad605ee7efedf07bf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ee233b60030cea63c3b1337177e05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32c51148dfab871e5cc9a959d8108c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7c6c1c975d3dbb2e18a0c614f32ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f684fb26e35e1e381bc79dd67e241743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47ef0bfb346992a2e7b19aaf912f50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e4bba4a832bf8f10e82b5d034acf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fc5f37fd50b44192276fd4b34e407746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bebefd08f90c915a84070bab13d30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da58add326cc438c27ce9b26dcc081748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b1f96b5a03b6499ca30d4341eee27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94b1987052cc413cfbe968256cd21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a3d8ecd514661c631909e09821206751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6478f04befcac21ab89516bb51cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b14437b60af02a97370571c2803e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf5c92823d110354ad76aa72a38e9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb9bdb4fd82e5d98b773543f0599f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df2e261446d1e2a3a46a991a16853756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8ed3fecce83b8277211bbef6eb75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55339ea6edeffc09c8dbc66a48e1dff5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2a54253058fc194a68c1465798cdc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741dd7763c8f5ffabb4d3b4c40d7e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958606bc1735cc0d60517c4e95004153761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287905e575fa84bc209f802deadeea5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79253e3ee3383a62b6671753f979af55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a17dd2b019b5400c9df34574b1de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03536d372426738d0327d11b997c842f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ae3fb20c86f83eebaa90296349f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad2f7b3e429fd36f5b3f20176c01a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7c976e3680dcfdb727158222c42f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea70d3b344e06b1b5ccba507d81dfd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9841feb59546aa611a1646719693a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be5c5c8bf2c83bfad016caae07ea59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abfe2ac9bf2409820fe669cd4264e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6602b2e487447fd925e0db9b7e3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52eee900965b833e21413825ea3c42774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b52396eaffc87628bd666dfca0ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d69c3d5555e8a0db6adbe0cb2bd50776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5425b6cf4c0082195f9b172cc143777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>