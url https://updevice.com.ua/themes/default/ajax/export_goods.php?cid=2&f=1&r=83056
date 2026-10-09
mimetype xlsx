--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3069bd283e87f1cc68deacee934d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649d5596e7ded8f8e5f9a1812b70752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9becdeda2ce68928a80cc40f3fc4303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fb960b9dfea45ce487063158c00394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18aa717c6453668ecd85cb00a3d19a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d11c1feef02473bb003e0e3b3caa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22372f9daaeb281c37a146e016df1f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026225a92934beb7efbb07b99e2aac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1be50a6a0b243b7f0d7c7fbb3c7039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127d7667e23b685bcc84d5e859047c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df3e90dcbc2cea77f21df47a52447011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b06f582e6bfd02750e5bfaa6755db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d50365fa9e44ec41882bd9e99c97a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a184931f75a9fb93b7c2b0ec924f5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb341694a43b04202fdb5153dbc3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b252050015e2c0eb274133af81feba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f2aabf05a32209777c5d9cfbdb0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e09bde353bd3a7dac6955f909f0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31faf8b6488d292f5e4d6c0aa09cb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53d3696a0f744e1c943eb9111f3af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17508bfda53c953c17fe3851c6ecf8e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c1fb7237a6e59ca1f92f6032c84a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cfbe6414c4cbeff326932ef0754a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269879a77c464104ce39719136ba40424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b01b115503d8d5802f3184a8731c3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacf8d737139cbd20b8f7cc21c3a54c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eed92f1951b20d1b666e08132a1bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087cd494bf010a3d52d283bce46021128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d7d6ec3af0e2ede706752148db6a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161151452729432bd48ad855b290f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816f02e72c34fee38a514929f5b29c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86387b61398a87401162383a6e7848b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8a7f5a30344233637b68055390ad933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23dac6f7357f2956f198e56aeba04734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf13373dbbed7720a4da9160e58a5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4792df7a9d3b47aecc043c32bc1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af917224240e7288afe22c87a96254737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d73cb51f5c61352e1448d8794cc2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d98c2f227b4f74c955e08714c40539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed9025732c27963ce5de6531da018740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb7c7189b4080ecf37ea7d8a6b3fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a8f62ee6c6e8a59f4d071103866642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07fdda8dd73893ba106902efa864a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c700b3fe138ea99ebee7af534105844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c029a78e9e2bfb9547dd24b4591cce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dc16d86e9a4e7e1e7b186c013568346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b3c60534db640abd910019076f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206427a27460724245db8415aecce9d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0c5a90661d4cdfd16160aced0be449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baff9456847163f0584b9fc0a5b5b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32069cdea8efcfa8f3f05e906b782351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1dcd549b57d7efa248d2f94848a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dc7718237bb9545e4fea65c449d4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e969bf6f3c45683920a1bca6c64e1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ba702906b2f3149b69376ac1e43d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0ff65b4eea6227743c1d7bf12eb3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56955ed827f2e07a1e7b9a86cc1b39ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f84e63217fe5569935273d8b7a3bb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3faafb9e027c17674fff84c3d3bef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418de4eaf1047c31144d24d67bb60d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b611ae7b34429593141b80e08e5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57041351dde8c393b9cabc3f1e52cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4fe9222d712de3ccc8baef66724463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce952528d88133a226f53b304669621a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105b624f8c0f705c20c2653db75c54365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394e6c2b4a1e3d7abfe4e6ffed82a5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1657071f7bb03d3333e80a426ce5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe010f41de3c44ccdfe925fc452bdc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a34135da8ae146fa8372d4d1b98869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef80afbd8b0ff238cc4f30c16663d5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e54b1b357434ff2a80bf7cee76a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b6c887f832a09c14c4eb9e5051b1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1471e34106df7930cb6b76a4a3b96473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c2863dbd3d106d4386805e55c7e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffff5c0a8d60c4e05ad90cc82ab4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19601a11ba9e3680f4122fc65a7ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d313b5648d3d8f3e94fbac276fc502277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353dba0f2b036c8f8c6cbd6f8bc6f7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f5863b41b2b7a991332528b1277079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9ca45545bcb3d0d9209815309b3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba5645cd1111db77f8b1ba5afec2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc758f394f37e0fcf37960026eaf7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812315cc8a34a02fa3779b06e2b37a6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e56fa29e3c390018e35b9a3edfc4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa2c0c1f0372852fc960749817c76b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb008ab6208086d5f7becac4154cac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9fd4852ad6da9260bf59119c7a6f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92540488482fd938587688de510cf1c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041d5d4ce0c654c10348115b7f7a4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b7af0a870f26f12ab4998cfd3565590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37132eb7f515ba6fe180d1990589e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda678a74ce63dd164fa6cfb800d47c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8daa9e98bfbae998d234b766a15f5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bda95df07506824983545f4795f8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863096a703029369ec0a9ca5d46f439095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329409dd73a7fc7a8bd6a13cf905972b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91bb87aa0aa3a91121aba85e74f4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1cf017c8cf42fac61b804407b68fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562618725c8ad08f675259e987f1bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca7e64aefb3a6a0045f77368773c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945e8d12bb0fc68085e824816773df0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe647c34c58e0cb1f97515632f9b54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f388b07cede84370a031bf836373a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844461856e637c98d135350f6275ee41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fcf76086886f94aeb94d22768dd20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91afc98c20ac40069be6016464580f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928fc2858162268d2e771deb8fd71c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e194fbcb5bef55d6ac064543b144c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68884d43cb94cfc0da14d07d49187fce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f14f6b09f8a3bf13a3a2fbd9b6f00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dfb079f7bb1813ca7599deb15099f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6410da5ca0b541535e27c7350990a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2340aaa4f15d08389671811c63a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ce1eec931fecd75431498565c6c8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddcdee8bac7fd4bd8bbd422870f38d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e809749ca34c4cbe1caa621f479145f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ef97d98613c4858847e72ad54646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ff964b45cc226778a7eca24b7dad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5a6fce54f1e073da5eaf5888f5295119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0e34646fc8126f2f16c3058be5570120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b37d834c96c816c358eb3e821371121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69ca852b80cfc33c702cf4937c5c27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea49d63b4be292a8a00b0718de6f74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11433aaab6b75bf94651f797a41ac5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8c061820e421405b597b6bad2e728125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b999c5b53ee625973a16517dd096b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea418bf8dd581c442eef5f50e98648127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81d5e29d5616d5f60bde76390067d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b710d0fd91b6aab8d996a9b8ea306ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e1023bd68c410151ef08c689af60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d00df59622d1dd63fb41c24389e48a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e285625e2ab3dee7e19a61a8ab66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d1bbe3dcc7062536dcbe2c595ee0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c7a928fe31ba617b287a396992bca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435585cd76110d9b9a1c11019bc65c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91263c8d65a1fa7c9cdff3bfddb92fc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7a0dfaf4ecfefb0d17a35d8e8880137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b849340e9cf17d97e0eaf0949f8ff2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987f9afead34d8bbe68200d67111514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357789ac10eade4c388aa3c134a6f1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa72a1ccbd98d4211f012923eb270f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f997ebe199df1a9ee3e77932ce9716142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b2be7f7db3d585e4dec3d04ad4703143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584098fd3b2c9acc28d0964a6787649144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba14e925a104ae142e686b9fb2ba0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f74e9d7a07f98dbf96ebf9177092b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a8a46c542d2263fa05b4354a2c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac4ee80b5119f412d32e3d3695a18d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e4197d39e2546322d1e8dec71f4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa4d64c9ff5ef1841c1918a65a8233150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9c9be5a3e82bc353544f395f5c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75087dbd1d6f6d24414909d33ca58e8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08263e928c5d5367dc984e1acd571ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cbd2a0d14401d34189fa3c90a340d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97dcb1e6450f67bcc610a1d992cafc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43eb5cd2651e592cdf55b03b5ea9e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be63d835a12ee0795c5ca005c8114e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e2d4519a1d7f6d416086c250a831158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997c878e7094b0e185f7b68acca53fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b6ed11f83588b85448a7c53d02e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b400a8a66157a22f5fde192c5591161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055420e71c7690abce4af97f2461015162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7893b809a3017aad111ad48d1b0df8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e17bed35c59419595a522929003ff0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5086f822b7c6feb3ee521f8bcbe13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f052506e1ff76758fa9923f6d8fe0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760a1086e5c881c3ee2ce9d9d7be36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390852eff0e92fddf714386ac1c486168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac9916921b2fca3829e7360069e0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3601f56b020ff46f608e098dc46a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829b726dad66b1f0543426b4ecac459171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788684f1ba6fb2faf404332ad005a5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046eae702a8c19ac50da9df87f10c95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f0e1041a09d84ce47e5b08e498dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e18374c9e68ea8ea958415c17b33a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf7a4c7104084490b7e69519ac741176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0c7ab08d61a61bbebe87021456fb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1da6230fbde02dbff2d9d8494743a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb790c147113ce09be50545cf336dda9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc7379478e1c7672269aff6f054922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e39d50c0ccb18b3b62069ca68bb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeff95fbc7185e45e887f428c31ef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6f13a4db9fd5e291cb44136975cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895d0d5ebe8c6c51d29bae4aaadd03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f766e4588dc3cb0a2c54db595f103d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7d53ac34042aa6d97463389b9007e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5c20877cedcb7a0f73cf4d57c2c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cae31bf8ee3198fe59f17cac04643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869ac6838816e7f1751649433dbcd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf219f36de68f276607c22f9cb465190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b35d20c2f980c2aafffc76678101191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c504e23a7cf722867b8df2998f6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23b91e5f91b1afce89fafabcb921c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26a8bf9d74e8a9b35aed150ea06e50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb95a33e65e01bde214eefe0c3b97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dc001ee1cf6177d02a4215c66d180196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef68da0edb99006c33dec59f8d8431197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb250c11c03c011ada5b2203a4813f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264436d98bfeb14a1310aeac997f53fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b49774c8589a1f7e45262963aff11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f330df15eec0993e9e1b12d1df6aaf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c7b09c347fcced29e5b4b3b7dfe5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd901b78a811d7b9b9e8c11745098203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f10c7c828a0aa15f9e3294201d582b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe4074a98e539085ae6a688151a4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fcb932d052655c665f323de7e306f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e364ff86467d681f963614cfe240be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83674cbc946fb08b77b7adac7d828875208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af72f08251d5a4d358b2857e1214ee8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156982f59a127aaed91c8ff2a85587d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673446edde2455e7a2d8091ef996844211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097556c285f6dcda507b247aea03476212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd14a58ab28bf80f5ae9fc563868f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd657a6fbc04b2223b2501a6f78dd843214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf7e4c9a32e0d6a96940a14562322215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361bb4c29312e47ccbb65b7c136afb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00a60c2e91e6e2a631866ede41c52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572bf2e98b22ee8a3cf08ed37b65c85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532cf22280ed3be8209b8ad3950d07d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750e1a3c0969b6b6dadffa91877e4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d988f422a20d44baf0bda539fdcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6b105b888693853524031257450d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101ef450e2e18396e816c65c697d50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24bf4c2f88cb283a69d5e197c7f934224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df753211cf80c90b64f16ac14718dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990864c2a22e6681ba595e451277b48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dff0bf62ed13023c9a69651d34e699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c79d53e77ff68b3e6a42809b35d69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4130259b5db092a3b3167b4fd3f6688229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e085bf62c4f6df9aac4010117701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bec408d539a1b69edb88d4c10c164231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7570287809a5dfd5aa28070fbd34a48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13bb2f717e28573d9cdfa026071d6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098217992387cdce4e70e0b49fd134c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ccfd1c33c3816ca714f8a44fd6f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d596a080b5f9b56bbec923334820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9c2ca3d42e1cc0a1a734dc78ad16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff901e2e91ba9a8a30f6251f55c4813d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d5fb7c09db950078bbc034f9fa11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872462aedfe215e5b90c3fff68f209a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e32b8c79b5e814453879e27064bd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f294d3c8038230bda515f2ed5f38daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ca4c92a5f55a968a93b272d33fe37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba8a719b495543ff5377e750070b72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0bdb677520e187fe3d226ed89681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af60f92abf7b34c44928034464f87f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465688f51de7dd5e2c727047b447fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880153e5adb203f454a67e0f050dd6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1162befef0907483bcda52597a84d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e98f4b1c16153a7429d870c43ee094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d5bf152576ffb4f80a3ea45d7d3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067734b145b1e850cff4f30e53739caf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819957901acce5aa3ca1e7071b207b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2a02e2a1405e7d8cc75696f50e4de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d11921431a9a7281d5134317372f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7deb3987f7ec7146602b395911e105256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de71f6e3d049bec2042b5f436fd1de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d9717d3c03bdadaf1bee1b21f6c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1e283f0a2142593ec53a85a1af772259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f50a6a0b989a8045f14c68526775c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073a895f63da754066382300f06979261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ad29906f6f8358b4ddd08593b6e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cee032bb61afec3f3b87df1e048e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff74c86934fe9e1ffa7103601d75b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0e172c2e424be6b54a35315f5ed5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cdeb9e86d11de7752883596f35213266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed50b3618d9fd4c109f20182600bb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cca8d723554eec48eca8bc2e48d8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f7ce22fc3585c1a3e18953fe3f13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c962391237482bb45fe78cad56bbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb782e862c0d628c5fbd25859ffc51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e617c14d6bb18f1fc1b60e61ed602272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287058af0f99db96a027e970df97cad0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a34b80ab5597240d215416f227f92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fd07e7a060f5d2a11de2d1e4821e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fc1633359eb25542e10df4305d8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a44e20e327f66ca63e8b15090b9150277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c6e6cf2d1b85b840094f41fee97ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60674cabde9ffa9f28f2448a036fb72c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184752b86fbc4abe7b8a03598ebd608d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a27fc8f644e586d50b8a609ef736c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a68a8c2c21f51ef148f9bce5c4065282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c2f0e7b0ce0da9b1aef117240abc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780186b17d7ae16d4f18f3a499fb3cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762afa53f0bdc6e1267e613fc700c88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc2ff25ef54b509e1cb190dca8a76f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d35a83b919d0e40b699c0cb9ef0e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441158e19d5d0b4c4e13627c2288d45d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc8a1918d1e560d84fe658a461465289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacde5afff4127540055f47094b7eae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc377a9929d96cfd3bf08045d569bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942483efdb84341c28fdc56d575a5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebbac5ad4493426520712d16e2ef0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01bdf4a2615f573a16237f619814dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef0af853c42319ab8219ee7d561349295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686b5f754df45107969a3a4215be59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94511ba27b54ee759f94e0165c1828297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d268bc7a213b1e0730039b49539611d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6971ca550605e819d3e203587a4f62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f683e048ad0da359f7fbdc19d329a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c212b9b03cd271c6cbc488b67675a66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90795c647a318e54472ace06c62c0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f3c7bfba713c2e4d9240dbe397cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c41a1ab6fb137068edc7903a7aab3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468dca11cde2ebc600bb055e7e7583d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a8a4030ece1c63331a4bfea5b5dbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b8f85834b9b61d0fef921518392a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc5331c9821d89fce75d55771659fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f645b9ab94492ebef61b5652e5c24d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba10e3a2b28efc86e26886a8aff198310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549dbcab6375e8cd417f1231566e7fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03bc07aa9dc649e46b09888c06d816312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72349a2b0e00084daa6f0eed1467f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41150c239ba521b4dd1d915e174fa045314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502003dc1c0d1bb45a95384b44f7299b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8282f9e635355585a785599988b25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a808ac334bfa86d2487815fc38d60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d880d41ddba83d738a29ff2a5b5f2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da60b575611231bccb5af5a85df26ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073c4277ec19b7edcce7c089e6f887320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109a34f12346bd8b1e832176adeec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706800ce7573e19b4a158f78ec40686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606a0da7155bf7ea09fd96567c7ec4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b1a635c7d17d705887af0fda1407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6253ef1bcce6eb4d3ae676d38eafe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a69bca51cb4c92e028ec71f3839fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a06c44aa7818b815693e9dcf99eaf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a5179a3df76dd7f6c2882ef58deb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44016e16ffbbe3711739e0961f9dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33740d756b1319fd25f8c0f6e4f7ada330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438570e0b14621827df834bcc5355b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a240da7e457ade30dbb8a8dec331f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d70d0c9cc0003f0008a8159fdeb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0dc3410f3ebccf0196ea308f2aa2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5d6e79a07304183458d8fd0c8da0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da552e9fe30818703a2c05a406fb1257336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf8fa662492b71d336611159bc982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7342080348e964ca3063fb86cf529338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a06137f2ed2deaf094d811b7ee8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d894258329651a27a61e8f0a86753c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8decc7664ce69fc632163e75d836e92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c58fe66f443318f8db69d545ee1b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b9e5e8439a4c3a325c47e699ef81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a3885c2e8f2bf710b04afca739e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a71473442e46512ccc710e1c61388345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4ba681a815c5086cf07684680e5ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7892575b2b0366db4aa37e35159a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452f4544a254a751a44fe1a8790ee93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a155f9e18e84dc8c69958bff59939349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122f7fc1f0ce0731da3dd1bf6f7728350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af11dc9efc4338bb44cc2cec5bb22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db94d523243dbb34873033770d3e26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e3208be51f4d1fa5e428e108eb9c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f420eeb6a8390ff0d022eab38aa89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3dd98d5a6f11905b114a319824c5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20341e2323bd6148f4f452cc4bb6f4e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729cddb9b1470710f9fba3956f83814357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d92644554dcc0862befb7f9357a3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3706b0f2d79cb41be3f562bb7cc348d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587926f08eeb5bf1f3347bdf80339ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef7cf51b3af60b08180084d10a258361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7d6167a0c98b85d768808ee5a677362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1757273fc654dd8bbd673fff066ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d289f3335ba973bad644416d0cf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241308e796f4ce92f3839768cc9c828365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc230462e6105bc63e7a4176abce5f57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42896bdec1a533910500f84f521deb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132708084b7f0b8dc387895e2c99834368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c256ff39d1fec1c2e1915d0129e759369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6026f1b389834b485ce12ce79b4eb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb3c45164a3e712f7cf99581b579dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2e16b9982ec2a6d9654fe04b87e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb6c1c68f2dea563dc5869d20544c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67bf69e41f3f69bc05ea046ee9aff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca1a142ab1359d7626b04ef6ea5dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26d57986090e3d8f2783475f996f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe50c8a001c4dba93dfc825ca797e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01454561fbb17f39b4d3950082703095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a72d51b2a242fa54952f1625ec46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e4f58ef4c11d27d5716e17a5143a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512fbabb5a4334eb538cd65b83721e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4a047f7b8d53fbc6568c4981f385382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93e87253575cf6cbb78e4ee42ffc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f8067f3ab224304e20f207977633384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088a392274b9078fb29805574e04694385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163571b643539fb46bb4c86af7542812386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9e5628f577c2b4ee128ab805c2af2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87089aaacc42f34fcc35998ffdbdfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfe2a0943bb3d6389aca12f3807f99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293d8946e8d4e3fb45011e7af139e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726252178e0581bb88129e451a65ca8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809daa120f318311a6e177317a18c3d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba671cbf1b0d4cbba1c5746f73e52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a945853c55b0c07b01514362c4b49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa824855ebb034300b58bb330de96c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbda96b79b36e4732864cc6958470f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c10ea44971de6f6daad16c9370d0d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1646f01211dc3bd8e685fc696d413398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea926bddf9121433fb902e7bdac9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8880ef998fc36f9f50127d779e6d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efbfe959aa7d111f2d8cdd30a2e304401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4f25b465baae2b01cf7bdaccc2fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf374c13157676d561751c7306ee12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec8a4f12340a4ccae3fa91eed89e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691e7c322e9db7c383ad372f8b5afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc2ae4d4ef68f4d177ccf2e18ef10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611c9f7e43b9ed6602e5f180637939407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5b4a603a49e7e79db429fda9b2e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13775f8cded47956b5361b9b18816cd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a42bb81d7e141e9790f46db741d2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91b9c462d1854cfd2e6f61db2552d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f62fd62e35b5d883522ec17b4e958412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d323316619b4da198646a5cc95251f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d59e33737d49778857143dbe8c2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586d0ae371c59e624a7a931966cce3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042caf5dfd67bb5b06bc8960f8f6bccf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0cb9288c21744169c67f60e20df9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33851e20d24626ec69f9944c84c4c11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850280f9f881e3653d25e7934eb0b90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1623fdd1573e47fdd2ca5d4adfb9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ff5017dfe742c9848b5e916c5535421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4962930c9918fb989bb4985befb881422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe22908bc4b0f86dc37bd78c0ac10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6f9fbac62ce5af9a06d2bbb4a25f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333689b70473e3d1267e2f581218731425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dbaca082037682a6a935cebf5813a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448767e235838efceaf34ed3df13358a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714f59821d1d03e19d84e3e00e1f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9ee0e6c9eea0439a4bb3d7ccd9d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990556bb5dd0b93b78050d5b8331df01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074dee254c773272c42d36611fd0f94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6c3efc510e431ca1374821cb6921432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed80f6be34fc4c64c91e5b5b5ee3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598075e25bd2aa2837ef5068e964d27c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58250a4d5e34b1c543869d9dbbce67dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597894ae99bc018c7af6ca8e2135c17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17125f39fcda231ae405737b34acb36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecacc7f758fc0c63e55aee05f18b90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b45f1ad464b92f2ae3a08bd6f772439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d983fab960588ea6cc333acf6ded8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab484a99507e9d5ced4d8eaa63f06f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d7983408c5a0bce9ab0ef02e5518442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af783bfd05e75195491f5e4cb264fe0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7eed71a41b3aeb34588a78ecca2ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e2ae6839f184591b03f60710f2a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25e4e07e5d0373fdf6be0a0dfe66c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd680dd5aeca244642340ce2047ef18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a2a109a4e4b76bb16b7f2b50e8835448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5b05d8cceb7e0df4836ace37b0c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ed788209e0ad9daceb60255f11f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1f6f82fee877554b904bac6f3e1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abebf1b8c64b8316ab8fa96d0d26f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d72e97779bc58865d92f7cf5a7aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1cda0424e62b08bf8b66a2b86147e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96332406b8f005a89b9a953531c71c6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be24c960aa2d0870c763261c7c9ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab570b2f33c4a746957e3aaca3688c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e82e077801864ed5e9ad054e1760e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08586a8d7e69c89fa5e467eea6e36ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c15fd027b40b133f801f18fd3ec88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a2c05f0bf93a1304855c8cbd2e90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df91bbfce8433dbb9b49fb3ff30de85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3450bad813f047bcd88125a3c5b47b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee44f82433e8d1fbbe8a5b5ea85d2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76780c3ea7fa916673a7e2c42e8397a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5314fce317e75b49f133b0cdeb9790466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159e890c2dbd046ec5093b6df24c7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8325da73c354ea349764da8c1125c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063980d00767753a89a41122864ab5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a39a5f0818ad8d4a09e209b2fabc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f35a82dddfd4fdf649a73c2dba45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744c03a76e1aa6dda2fb6143671052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc157c2970141367324ff452842ae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48614eda3359ac17ab3610b71c17b2cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8358471328d73b4d455a51b294434475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce13fc589c8fc5a3d05f426452c220c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca17c823244678a29ea14418456b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df92aa1b4961c0116984f786ba9f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837feba83c3672d2b938d681a46df56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adec9ff9399522721daa301d37e41d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d0586774cd99ec1571d635c69622f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec058649da0c973641c47f96ec331dca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73577fbe21137b992bee6f1483f503fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3036bb2ec45a141cb921cce69e509484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895683dd1a6f4000b63e5de286cc74f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610bffd2d7ea418af549ba62bf40c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66add4089de0f9e671f2477ff75173d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58922fa7adea5e8dc0385507eaf817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7a5b14425f64e441da6adae6d501f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69f762c53cb2dda0978bce03835d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8014ee4530b7409767d845f68542115491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ad81b0018540c9918047de93549aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17de74adbb7af76533ba69ec6e4c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c6551d4c69d29e32a4e119437c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955898500fd20cc2c38e69276fa4ab7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209037a732fdebdfdede70b610dd0889496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068047bd040fbb58a7335a46acb395d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470da59ddb903a1dd00abcd79f86cf6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af1a02c9b355b903718bc81de64abf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86405bfb45f0299b1af3d1d41178b85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5773a25145f57868c3333bc167b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe07d26d43753259bf8e83a8807f8f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb2687baed395282948b9acf379f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0440b2ff4d5b8e665ad8902b144f19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852e0b1c2a3cf423c369c7a14c2aee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499bf18b6c00e4c358b3acd164648b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffcc7e80a39ed9f5abb2a71a0ab585507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec7e038b9d5de2d1348137cd8d4b25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed30a0a25b3316eb55711d45319772b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ee211c4c4606d4de528ff96716be6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50582861de0ef01f4e383771d2c4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531319a9caba6c3383414278fb416d0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b364327f45dd763b37ea2c119a821c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c4fc89747324e4c401839d6d0151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01c99c612a6c9ecbd7552489678e26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ad4c63452664204f8d1e61fdd4f9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1864e74459861f8ade876aafdfb15c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ca21e62ea0e5ce684a825c542f45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33ec82e63cbf346f60fa1bb15b9cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565edad0ea7fd16a9e0534dbbff8f67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2320ada3eb3bbfeb18f6ec3585e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67426425d340ce478dcec891cbaff96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda4a0ccf860a6866ffd55dd4b988e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786fbe726ab9a4064a540099e91ddc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678aada14d1ebabcbdee23b8265ff6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68efc3f47514acc4a72b9d17da89669526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d86815beb7d935ccf66a50c9f2d232527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52eec807a91bc4393b41236c0c2ddb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3bb515aef622b01e285722fb7c50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c8fa8343c873e6bb6f96464d27c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f7eca03e2acfd1ceade4a67c2ab3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62914470d7b4e71e5f84f7128590fe06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731575ee718be538926e0e500f27e32c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330a7d35c21bc51b1a7212ba659b418534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed43f151a7da57fd3800849448dd3d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa9b998d91fa95c6f4ea4f02c9113536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91d554c6cdbe15cf3b51fbb2100c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8dbeb56cb2f90ace6fed777590700538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd504969a4ad822a51316623a30f0a34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac17ec15024766ecbd923637b0c2dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d95626250a5c0792353e18e92cac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf15fa7f308e4bef6588ec187dbae34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64019434f764f72d190ecdd8d9f2a41c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d31c882344bda964d571f5e70eb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0feaceb1b1ee0f33408d675ec2ddd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9b8b56d7e86ce008e9eb80118e02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff0927eeaeb6c36bf3247a77fb98f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc66778d0d871971ce9a6115e5af374548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931de963c580ca173c88e2465868fd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5806a1ac73cf04e0fa67f2305ac7815550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1fe4077013a8dcf436ed9ce7295a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae708fac8620a4d5320c0bc22327e5be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c859afd6458184bce0e1719ae86092d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc8696c556a79498e4bead6057fe0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1ade4bae9f74bf5c0eddc3f05b842555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35d35b8a5f39a086d78735cf0ac8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e71b35acf276aeed1eaf8834f5a2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd95615101a7fc55a878ec6e11411a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb1d33a5e841024732f63a1f37f50a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2955182a6b28f3d032726cea346ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5037e914899811858ceac54310ac1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bfbc06b131e6ca0bfe0bf66c75134562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608909cb2883b9c2474f8db8b889aa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd085e1dbce87f7212a66dff8eb1cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689446b7926e497f04239ab3e57fdec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53b33ee716b352fb914f2ffd3a774566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679dc2eac483e1ebe2dc671a5281b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22103ffa33c60fca6ac722b8b1f197568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52e233aedc40ceead3b65dfab75cb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe40d7e568f97fa3f6cf6355cc82f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1947622e70aaad6072a4e47c5a6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596cef4e12216838bab1ffe25cba61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc29e4dd47960255e9bc39589ab8112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfcee21faf9fbfb43b589fb4f1d2db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ce63738404090e9f6d4f1bf8f5c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25e97b468ca49392764257e682486576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0e58579f60c6df7fbe2376a1b373577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc60c8acb0993e2d4911536e417c4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf3515108fec9833decb9f3c54b422579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08be55fd2618fa745ddfd0d44ffb3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe1ce8733a6ae283a4f194ddf0092581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b5274216b919471fb396bc307baae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d1d7cce5d523e6545ae2b1dfeb3b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533fcb5591cd4642c9ff7abbd09a7bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061e171370a582d2cc27517a473f839585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50958bea37da531c6783091fc519cbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e0b58f78bbff5ae5aaa971346614e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcccde2e8edf2d2db762945898fad1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b612e04c88589d96e103b2eda6f5f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7506213e0a1896f2a63a580c4b01620590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b83d62d8bb7bbd460f747614226db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ebdea6df878b3ca7ff33d83657dd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b973f38745394634dad32fd9881460593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998727ee772de812b3db7660f995293594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c7110b73a79feebc031bad6e03249595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719dcec2d63a0f04ce128772ba1d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9c0f9aee53231c9d7a8926dfbc006597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591a71b76b31368352b625f96e3e0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a500b2fc984ee85cb6eeb071abfd80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482ba674dd34939ba1258a59ab83453600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd873b33396d9a8c9182bfa6d14af93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ce899758c63b9af53601664ba1f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb930e51ddcdb98de78d837293992bd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b6421ffefe129592816702b9f33ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba02c34b5c0f7a4ebdcdb0100d5f60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086da604bd3ace2b1ec352c8e927f3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac26e888550a776a2915c61704362e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be628c06e691c8377a09596a54c4a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88fee47ebc1dc0ba0de11d347cb849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09705fd5e5eda97589ee5e126c088dba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b57a0250bae7a3f1b0d534a696a77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada0d4dce0fdf821e35eafa70bd5fed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8848314009994aa674ebe0052fbb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d165a52d435caf1dca4871af3780614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abe3c6c0096d457471e155bc506f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367944b6d77b9f2d6e8921d2dea3288616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b16c2bc5b7b84edc54089d40f066617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aee90630282ca3292702821dff100618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2382bebb84358ee31a598e7a1af4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244eb38488a0e0f83d9adfcaf50d2ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fa13ea72dba0fbd9646e06c4130ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf243f30cf7eec1471c9249c2fbea86e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd0532d9a6a77a755a53480edbe50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b85fe362d68e31d96685848642018624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84327a1d8f6638867824aa7acdef035625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b85c99399216dd7aa2469a255ac03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e305db47853c53dd47bd8d6439c629b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb150b32595c81864a5e666597417f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13184d3ef99e96a189526d5731b3bbd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b956fa2b3b15dd5a6307f842b63fcd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e84c8193038f0de8da523f84a7182631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07586d018fa451ad1b7dbd4a52124632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06dc98377003829da3c5068851566633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33b6a331fcfa5ec70d092a8ac821b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436215334677f05d9831eaa91e555643635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e9ba7abd319a6c9e73f857bf6f47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f037e0810f93a41830d2da28bcc0c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e01097d05312dd892a1095849115b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240d02c98861be3e822cf0d6c3f7544639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365cd093404d8ac21c0f708c7c569f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ffb64a1f21c04a030e8408d44f3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6920b4b55f6148432d99ee02b658642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0957b07a68192c56df210107a848643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea651e182af30ea3f914735f8698e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d0832f8d8eea0542e42c6ac909c95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec82bd13896d73b42a6c5f7d12ab650646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730d913d1d9ebee462e5c978ab161d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9a916f8bec01652a32c5f75cd6fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910245a7cbaf10bdc2cd3be9bd75331649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e120f4480e59b87788ddeee1834ebc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6f13c76e47bb2b026a8928f02fd7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e8503b6c792dcb48dbd75960da28b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a44d04f2cff0b86a40d26b7f5ef25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac278eca5d24ef8ca4dd49d0c38f55bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f17c2a63238b9704a741d9d51fc9fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0add63a40385636134338084986da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600849b3dabb50b7caebf6f96d02ce14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f56e41424a8a832a7877901cc22182658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81c42e9585c76931f517c8e15e9b3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b7ee03f9c5840e9c1a8b45a4c3eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82537aad6fdea486745c2114afafc19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abadf125ace73e24cd8df70f061e57c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee99b8a306853f4a3b9e2ce03b39bd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c3c99d329dd9389eff6bd3644b97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed934c06b143670690628a72a922057665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbdc7371d15d293747e2c0e4ed303666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae16e8deb3bdefe63334cda30608ce2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d05f03cce27c8a9761482b942a57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb97850f2ec9056e3adbb8dbbde0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580b7bf587f516109352bddc4f85ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d75c06e477cc363afadb60c09c8a7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8edd17eb2385d9f12b41c3918efe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e0b445089ec0f58eb49de3d4781f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46931b5f02a254c79e13c656b38e4d82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ccd8d0e2795f65dba5566ed076408675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccff6c0944baf545049c9b5bc8daaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ce9f4dc91d11c7c43613c48113e15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996413559f5eddd8e57dc741e4b5fcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be64faeeb89d58299f22463c54023679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24917eb366704acb12b9dc0cd092f40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b183ddc7846f2ed8345de3eb675ccc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ee85a95d7494d5196550d52c64871682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4eababce2e1c934344ad0caa87c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a8520ef9da4af8629eaab528f9d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b24f4a9c3da5c51a9ed952d408c31a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1390ba3ecef7638a3a9769a261f10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71214d86db87f89744351d90d6b72002687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3538a9a04c1bfcb89f41e15d396f5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056215398fcea92810a36aef4ed4df60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5f8d91ea3b97dd0fa2d558754a63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220be4ff95c10e5980a2e5b316de406691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a1181d2903ae5c41e8a951328c2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb577ac2bdd51a7bb3d0fd58fbc8b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe4106466329dce366f4e84b7ba59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eaae6420b4213f033f7c2a52159a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a78bc9c4bc55701d4dc52445bd916f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0ea7d8720868421499eb50c3620b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418a3f340b4295a5526f2202be33d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8140ddec2060aaa2a7c1e4d1906b16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4607359b15895ce9a22ebc5e22d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff212400bb234fbb6fe5d40128e487a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfbaacfe9d4671cc616100971717db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66b0dbcc7a6c443545f06df8344aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a7a907da791d77f36d6eba7e92ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c3858e94b57bae4089133c437ba77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e6588182b583148fb9ed30a7517f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042953b02c6df936924cc3c8859d501707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920400681f4664a75364acd155e290708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48085e82ec7efcc2787825195a44ad51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c7301af03377068021fb07c7c684f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765bcbb03eaa0fc30a06e6db23e5524711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448165b5f5763b60e5df310861eacb23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9ae7d649e602fe18c4f5d1e9da17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52722295ef0cb58a6f80e5065741a37d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f416486425a28689ff2c853ecdb75b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23b7ea72840a1724b2143152f6434716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae533ee5d0553c917c1335b3ade626717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f23716fa3cf7932e5c14613106439718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba5822eb73129f95c2d98e76ac56b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b515b53de84ad99a26a464b5bb81f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31fb2b6654616334263f2ef27b2039721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be3902b187038e4b8fcee8556e884722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3a44f833cae51a588c6acb408143723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3875cea7f0cdd768fcf2ba984ce1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c81a3047542b39f643058c3f27999725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e098fb80e75f60a7c9751835d2c900726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59969d2c7bee485b85ee39f83c5a8ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bc8c68f5b3e77d12ed3dfe98621bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a238455c62e4985ed3209e695e106729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0632760962faff62671e71bbdc10fac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e4d665becbd3b3633ac6416dc276731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73094797e0fd984f1b04237cee7e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea459105d912d593923d3f4e223c041733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d291a7470bdc8e6d29670a6723e14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689fec7ca10725385205e00d4ea06d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848f2464bb50bdc33c4a5da577cb5be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00233950f7c7f1c45bc313fd5cba6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e14542082f460cf5f7d1da08a9996738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d1031885285a7b2ea09ff56ada2fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d803b2132e796f3e238a89f81e72f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46a7d6fa54258a363708e651c1150741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11626a491b289e1c7f63f21e905f606f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a2a813fc28d40e3d360d49935aef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9ea88c7846d84d7fefe2da957705744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1eaf627af257e59f943634f7d5af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2451a835f1061ff6df44f752fc4e96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9640f6e0c8967dc857d82c45468ad3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07f2fde7c456f99a6080b1c616c9d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e68f2a96283fea10b1afd7e4c1214749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e83bb8144f8f7a34186f30aeca495750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec522a15b043803f7fada58774a7547751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ecaa89f67e0dafcf8ea32f7c4c573752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60a15247f0822f372727626309059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e111e2c59f5a1408d0f52327543c427754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3577188fd9f93e11da8308937687d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bce14f84277f0f5b81286de36b725756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275bb1fae3a42abb7f0acbcfcf688c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bef621312a6ab6c88d0ad6297abec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac235d1e9b5e0d5142992be05026add5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa336f6bb9119d6ffce769b9221d19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d27c3222b9c0df71353be264385a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229348c7e4375271dccfcd127195194e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84953ae13163dd03f8f359d4da43cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b6d0dcd5f6136da1573909d3502e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c34f24d2e78566b9b8ddcd7152379b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d4623aa63d2b340e3ec933df0e9c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c1f942a94c6e07095e7805deb031767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0138065e570f5ad300cd6a8ca232768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0932a24464c130afd3f8e58dbf5203769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf0d691426b991e8601725c289fa7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11290c9a555be4b96bd0cc7c44aa6231771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4f6547ae2fa3733e421fe65ba6f20772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d468e6dbfec644ece540e700502fcd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3b364d41fa6c472d169de4a0de39774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047142a5a170e04eb98ed8e829a53ff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124d09abbfbe3c0a99daece0a80e208776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73cfa5e99244213b2bcbbeee657fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b7f94d5e0bc1de94aff2043259486778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb6c685ff06fc2dbd33b8b0b2d428779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278338dc70048de6666f3d29e05bd61780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf3f5cf96a57b9783047613b237e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b59454dbc326b86f05f763ae755b23782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22329a6a4173ed10e3c818cdf781034a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994716d73c3ed62d6a09e59d0ed5640784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f2dbea3ba4291a319a1e25942d21785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dcb5fc5530809b327e26ea17b45b5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f7ebae3d45f9269acf2209e2caa3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d8b489ded492d1fe8c088c3b3e1b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9bbab0996980fd206f46e60287968789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38588872b6593077dea50d3a729dc8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f3ab70a19395ec3761d4ef79bb8bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126a963c3fb27152ce7631bbe7d4422792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa3e46cbae856adc4398ff27ac498793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa596d622ebb86cb204abb7efcb4ae1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96432d0b1cd258ddebbf57ab4d7e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b19ab115c9dd0fc840f3916cc5bf8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77f86e9716d2f418b1106970249b62797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbc5d01765ffa4312edf623bb06c7d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b1453429ec4aa8dcc3f19e56e9811799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809eff4222f2529fa9d87aaf53beeee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e708f4d1175aea702059484a09e310801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea915b10ec06ec697c344707b729d66802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04ccdd1a5381015eb2f9a6a103f59803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d52d446f2e8200856a642bf07327804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68789d15af3272fc457b1b5717c9dbf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807bcfcba2505789fdee0ac14f313f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb62ac2c4f0065119ece781ea6037807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7c607e08b3cf21665a382f0b52b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf1ebb9868fc642093b1295e1cba9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250d06b765ecca3269b065c517d512810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487d7b7a2a37bf62678fcac72f82ff7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa8d10bee256177c0a46c8cba1154d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f076359f97aa8744108c70140ba045813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370861c97bb1800d0634689d70bd51b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe53a67413893119a3d418fe12ae071815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad56a8ca46af8cc4e0aa2f66254ad0d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8959326d29dd3e6b43b73e02344a9e6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a7ea5e24cece731cc88983afe64a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4571261593c9f6d6e5455c71783f2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ebcdfc62b72926e28f58f60a095673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c14444f202a78a0a655c5f9f3fece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dce9b5f2bccba62d91ec038e990535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026b7631337760ba9cfc57a71b5ad36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a10ce1d67c5c76d4eaebe798e8c707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a33724eab3b041bf7cd7fa3e05b238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e8a9d805bfa86ca736017de36b6019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022e5fde5475d620a8f97a1febc784710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6320eed0dd2608ccda503ee3ac0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093aa7ef7255daf1d79c0aed7cd7e9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d960017f822d2df4c835726b3e9ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee247c4fafe1610214983c5a19e12914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff80bcd1060ca18ff86c8ec2965eac915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092354d10226e6d1c788d8127a848c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c74fc0aa2bf51c30147c88e624ef717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c2f61843baf88b57bb202a822f5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce42622437fd573462b896acf5c44cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28f651491fade7b18d1ba8043d02d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84a8dba8dfd6fed02c62ea6a679d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9dd61b62fd577ea1a94b9f14ae92722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267bbe3185910c41a91d437e398ede23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3feb3d0d7abad8688309d2c05ee3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c934728dc4a3d1cb1be5c686945525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284544ffb7084aa243453595103ede2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ca2318959d69fc7148cb64a2ea3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec514481da20eeace034a7970b9a1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481e9e7251e6e505a95ac1713ba26c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838657d90961fc8d368a7aeb4734c2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeac42a4c0fc615b1d29becc36684df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb146c04d652d527e47937bacdadb9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d56868f72864e70c6c18466058af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb94097d5b3b10cd7afd8e102e9dd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf078d873e712992d1ad61808db8f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c305d0f095aaeb37d2374b179fb346b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32c67929842619a89430a9e4ca44e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe5b56b8847e994ceae12003d6b3ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98307f29d7e0e4bdabe7f2935e67039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672419aa4f035ff23b0a0ed2cbffedd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0de1a21fc53348df82da160bc558341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b5d26465e0db7b9b7820e41c249a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2028cd53b40794f205190cb622d2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e642933a1bf0999c4e6cca3d78d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d080597a0d50cf7c53c82ff6bb579e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642ae23c3e4d67fff0ef8dc19629c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a238395f94ae7b246d4e09898d4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f316ad9ee04a6137012fbf0ffa0785e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb22492a25443ded85627b239516c4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042bbaa62fc30c7a7a61c3d6347ee9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016bd296e0199e5501e72c48a3a78f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b2a76ba07fa8ad8b408a7f109306752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119df90221d2522794c1f60143f57f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b684950592b023584154b2ebfbe12754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761a50dce59784e85f68a643b304c3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5f50a29780260a367c240c9f31c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271d1d87fb68e7cbef064ac9fea99a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753a0efe5ceaf869d5fe090cd6b59b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9bc7dde822d545077c0e9e37446659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282e05d25447744dec6eeb98adc289660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7af11f37544c31cb30011aba86610e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f50b0757d36b9f6ce7d1af5378cb1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b984b76e686ee2a03436eef63ba95ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d1a1ca5fcdd3e62a717cfa329bee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30139b81cd9edaaaeb3a636a8374cc2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3660bd9b1b5c55bb732b3d347b40d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74e2a14f8aa2dfcea7ca2d513222067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8043a1dcdb6562655070d6a9167a8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d870f1f6f6126807df8c0973eaf2a2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9664796722d69d011a6967afdf87970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a9887b8642391ae56597a1892b2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8361c4d55489573e8a91b7514bf38c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a230be046556c35451ac7789cba66273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b1944d623e64dc9d6e1f9de9a4df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee5a4068f8d7107675004698d7542675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ed0d26c0d37a5bec830266c632c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24d1be41141e79615a4ef9c31dd0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed280917be5f14ee62828b2267d8269e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666ebbbbc5f46a3907d9a334da243179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e42d1b672328ce1446b6f04a4815980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fea8f603bcaa7282b655e3d7e4faec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61695bf2984e35d50d48b8d8d25f8fb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd7015c8203bf4ba699b97152eebd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36809fef12d697bfdb6645cf1892505584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0fa14aecc38fba130aa6c2d4b72b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e850c1c748b8a53dfe5dbc9e838ae286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087262afe86f80dfdfe74489959342ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf9acc865fe33738d75c9b48b80e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9868954352677943c54a4e5c754d7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d4595c11212f97cfefcf0cd10c2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dbf4342fffd36bac6a17779543fe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20ca9b0173f77d8beafdc0d47081492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effeddd0776ded9e2856d813269568d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c6758ef1ce58224ae59a748401a7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1dfc528c243f310c7d54731ac54f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f2347cf192eafecae2557ea781b1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc7400c906768fcc440c9b0dce56197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2b48bc06176cf165bd556e21e4a7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310515c097692da19677b5856fc49b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899bd89ee71dd3b9d55530169f6a8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857cd0c1cfcdc5a3e74724e70feddb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f203aba71f50f882f027c8cf54cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f1d008e515be48eb82b5145c59ecf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e02a34fb4d518a20a9bf733c2c9fad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f8eb9558e17b76e6ebb23a04f8fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b6bbb34d40366f612f3ed56231364106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c31ad7d48511cd265c6dd43c9392107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79328492e90008c2f3484d2188fed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d26eafce5123e486df868d3e9fdd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1857f0a2c550437117936f76652059110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0616855a8207d46de73728981793ac9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e00d6594873f81b363dd6033b81b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad54e4db6ca0710f5ca3c39fea8a89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8ee7c7d6fb9806985b2cb25ced7b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e5f0f145e505fb85ccca6469caca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019417fec8158e52a4c694ce04240d21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d0dc7f77966c4446a77381abe3cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4694bb2dda2bc56a8cd7ed4341740118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a0e755225a5547fdecf2d5c85362119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7820dddec98d6649c442c4d36a4082120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526763c060704702c2f9a8307b5c1d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedda0f09344f8585cfa88008ec0cf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73602525f7d036a8108ebf6f48da96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a1c385e9d9502db36b7a9ff6acfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab130071e7fbc05536dc09c30c923125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb976d60303fab8764ed41273fb26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712ebd3029296ee425eed3b5f8cec5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d16d90587b11645dac2545a23fc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da58982fe556aebec6452aaf703846129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f14b6eb199aae24a162261537e6d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64354459d3c92edb05796f3deb851ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738762658b8621367c234cddbad8209d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f8cb987e2dd656ad3907faa6dff05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387564de4bcdccd2e90fdebd8030b8d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58e7102bbe85ec0a8cd0ed28d527ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027410b9e4515569a0518efa10249e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eb53122423a1fcecc9684011ab3fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584bf921ab6d1bedf77715d149ea499138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd932e2adfdde770a9bb95e4eb4ac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8483f2fb5a170dbc06e5630d576f687140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab798d5bfc4b1b6a27c6f7d54303d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106b71565288fd0ad0b15ae064f7bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096ae334e72861821fb57bedb94b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd7f018aeaf4310faecdfb04821ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1afd6dd73c51a4a0988196da2109ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e4855e66bc241b84b8aa162df6b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ee4ebbed1d468929fe96dcc1154c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de6ae00c22a90c14c69eab407f7b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4acd10fd841d8aa5e6ec69cf57c4e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52b83bd6702932e0ce28a2004ce47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf397f4f78d76d6daf3632db7ad25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95f8500b775375c2ac1b66dd5b29cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41786e44a4a1eed87a3f5142d7d1c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448428962685761c916418fa75f7cfef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923a14afc24a60333582512dfadf45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abaa0fcb8c8ec2d1732615fc61c083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afc2f06f226e340541bff819da31b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ef506f9a645c0fc9c3555d8c891e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a4f8fcece0e68b4b75267c52b27ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5994e1df051459e96e7e59ef9c4a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2784889c7d028f5297a14e71c95654161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c9b5564622c62137a48cbb53278c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65852b200bdba66e7456190a94c80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b792c25962602077da1f876342577c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71655913e231c97ca2718ab0d06f6285165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e803cf80c208f9506f9ccf1f23e076166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567e59ed9584e2129676c5971b98c99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444213bec6fc81d74c9be601d9981af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4e5b2bf548037adc855c07b4b70f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154519d5c6a08fecd5187fc12d5ee9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77322f59d2b6ea1c59ff38e7ac57ca6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f24f3498ad2bc0f2ec05d52df4ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdac4db6aae9a2683610573e2b06c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29518d07a14da8432c5dcb97e97b01f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332ae9672b7c8d450a916a7a3714fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05dde440250af7f10151f375c581f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41ad487ec398d04908a6e590c65c46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a1d48155e3fe40331abf31c7e585f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbe29bad47080512720c0aa7a2d0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868ef9898bd928a100bf3caff967b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362ca3011c187262a6337b683b1796181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ec3ea40e6bba0c0c3dcbc5e7a191182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7451679ddd4206af74f7fa9a76b516183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97dca7078e32fc20cb3e31a9bcb9f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84a2f55ab1185c99601416fb1325a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf96053b1aa31424507735b15ad27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4ba38d67b85f80d713c591dd3ca3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a7a9f55c65ed1937e3d448779b6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865d5f12c22f88ec9df021c951eb492189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491bdb15c84e8fb6b257583dcf33eda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2def15082a71248e8f32da3c1cac441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4670026acc67408541e5d2782d18fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb546e5154544c4e70f47b7edd311193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f3bc5e55e27c7514bce7dba575b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299acd531a357f4390f2be82ca99b497195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0df5248078ddfcc826764438465a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e155dc6e882db8c964394e32300beb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8862bf381d8ee4b326a48fa68d3c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dc502120b6f43f0167c24fb31c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2c29360ec1d8464f67fcb2384e35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369aa4281069ac1bdbe8d1a613270e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2883a3a24e6b3f88e28b1b3f27fd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcdf2c81bc80b736be09b865ff10c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591165ee01719f07b38e0529be7ba295204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968a50018d554b163eef702e30da5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977c0d14d9da06604aad446ab7df8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d48fc49e44ac3d2fe2f2f19c21f004207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9bf1118728fae3336d6bb125289f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87812f976448da326e3cec7bc5195d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33179e69e2567b86a678a6a31feb7b52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed1d1388b44f055ede2b7ec5e267f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450dd6f5410886caba798e9c64e5d2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbcd5be711a4e55bd7e660d218bde9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083cfaf9671f489c4a764b4e11f25ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012cc9fe9ba006dca5ff8261a5487a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d4fc36f920485a943d92bce94ac3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf5f566a7b5a2668ee126b704a2d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d53ae7bb2a6d0253c21b144bb365218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f6093595e1493525a7a804957045a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759b5bd4f1d005431f023806e60ab8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafaf78af2cdcbbdfd4308d5faf4e84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ac51e10bb6f377f303cf81bcd0f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a36ec9aa73a4fb3f9d25411abeaea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16e4ec3ea884e8d78eee080c9c1d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4760b7e1afa33c583df9f78830724d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bf1cdf458de73e85224bc10a76404226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecefdc5bf6e56c4224033c783b7cc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2961999a552c8b9ad4703db64d3e62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57531aae2054866a4726b6798aeb85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd3f0157c1f5681b222888f258cc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1be0a41940f6e3b521826cc574b76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a223d5f9444eac61552b3ddcecad93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b0148ed135165dbd895c4543b4174233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ffad4b68d6c24d7083f0cce67fd23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453af3813ca9e61df98a141b2fbc9ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3229541eb00fd3f747ce5aa25ee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74ee114bc343b577dc6cf90d28c69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed9d3cc6c0b164dd95971592c01ca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c10b302fae0106a5793781ab5cf17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc13ca5e2182f2c8c7e0da2f11c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483aa485e2b31a9eac99049b85cbd3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201a244372253aa70c0701eb742d98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2393a90efac276a72aaa6cedc2bcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22257c11a0d17c4e3dfcf097c002e5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e06c57cfe03ecb934cd001b28fdc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d39eb35eae99a57e627d9c27352fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3484270b2fb5a9e5f66cecd8fe14d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e743aa8556bd93ef6d0708e9ac114248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91328bde7485531778b696d1dba50661249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda17a1df29e0d0358f7f811fb8a352250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6dd4e4e59b60c29852535382ffb35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211ca1578386d0a234b7947dbb4be8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb449fec55d723456320bc9bb5014ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362ecfed7fa45c79883fc3b4c2221db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82818ce67e638e564958f96635a12ebc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f019385e329a2e1bfbe350a8d4c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a0c36696f84b03d6a01f12ba5809257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338f523e4c039270eb0ae3bb0233fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f059db7c1c094e8857147a9e6cbcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85247e5e08d7220172d9d48e6126fd25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f37114a781293fe2e89f380302e10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098b56de63a030648860dced89aa88b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d9a6d655a5296efedcc129e373d51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f580c9e9679ed393ee234d9d3fe88a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e031e41c19795d6ff9ba9fbe4cf9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b24205361be4bac714253165924259266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd6b27aed02d9bbd7a5f06a9bc18d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f237a62a0ba8beaac053516d6328c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118347523cd582bf53a28faf7a5d28f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36b180d50c0b7c7eaf37960baa1653270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453eed5d7cd8b336e3ac486898359bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c898e1d279bb92c324babb2a6e19f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4b9413fa26ef9460076c67d66825273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c4339a87c5db30f37328e0d116d4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a867b74b3d3dbc24d0e9cf7fa14e6ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b169fdd690003720a9521e3f4239276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de309e6feac58ff0e01f3528f172ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09037abd3134681e46223fda5857bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2116c851344d8c1a4c9fc56ce90b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e43ac7821cda5fc651c73fc4d810280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e282344fe34ebf485147aedc5895a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1706b83b4477a95c90e333adeb12b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960f2cf423c40dbc1c7e28ad61c5c0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd7438e772c872cd3c8d13f218346284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc939d3cbfb76bae98039af12142d717285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777653a434fc4ae2865305045376e92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9bf395d396e259c98e219a5d30cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adebebeba74452a5a4f3d460269228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ac7633689e33ce64d7173aa2f0b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4617b38be922f9c3e18d80c67e5b53f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f55aeed4fe4c1804616d6ac71d968291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbfb8169235e5fee65054bb8bc64ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4698c8e7d7618a6538766a9a657b03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad843791e49715c18dda4e0b80265294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71deb12ec1e92d87674b4fe263a82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec7d10aa103645331ab92311b3ec5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8694baa89464b46aeffe0956e95b74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a5efbf785c0f0dd84009ba3a1a8cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a079dfa49f61f1f48854e0a46f6ead299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f2778e8b2ba2db42c899092c5ed47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9fbee6b39208cf46ada2cd9c6e6bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e02c41e1cf972ab71b54f18f2ca6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f27efb2d6bf0e39371b655e693d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1134358b95816be8fe44ca74a6b3c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7f11a709e28af80d5ad1bd94080d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6cb594bb51024abb55b4969f59381306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42119af41a2b8eff68257e252e6f2e70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656979eb5b448e2696ca1fedcf9ec36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e74376d6bbe227b411b8525dcf7d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6cc350def4e4d10de453f5c6faee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaf67656bb010d6670a9a74744d579311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580c3c2dcfb46c066418c42dee7cf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc6dbfc9d5445c0626e505ef8d845313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb12489910d0ff6798a30f83d698267314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae93d10490cd596e546ce1c645365e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347a5eeefff97d6dad146b773dfc71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5073d4302ee454d4495b0a397d11e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e35b4e22b73b9c483a17647ca7916318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df249a7e260cb4fbb34db9e045d19f77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57b585cdebfe548b33f4717e115d0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd591dddd07183b2d7e2df50b536f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d3ef00edd9a09a6a7d394a286a01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e2d17a1eed7cb9c63b89a4c4e8f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8c7f12f27c507eeeb0574757d6b06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a636cd045acd51e1e370b8faa47665a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f6b00d96b9b15cae2f1644e9c6d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c907824b65627fbe584314171e5429327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044434fdb8edc75d54f30a9fa95d593b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511da6aaa7edf78025f71cb377e501329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002ea0657ca2eaf4025f965fe895f0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84370ea8340ed878b22de8670cb71da2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb36d1cb6546417e44f862821844ae5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd3dd9e64fb2ef96151612012f006333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd91029656f9b64c05fc5f2df199239334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f3c7cb627eece0edb82c04d62e245335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741ad845e08162c207b2bcec43fed5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1bc4acc6a2a1511159d9690331111337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f00d76576aef95433ec6aba6a14f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1fe9151b7c9f6afb7438b97309e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf89f476838f5fd5766835e8ec270340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cc931cb2368177c76b7371fde04c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2753f73e8cf07bf2b127d4de590d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc44ada8e9c4e373aa46813f9a15249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65301c17b2d3cf167655ec2b79f3c85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf13d373f8af5162eeda276a740de06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b3d46683aa43c997d2d82564c9d43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4111ffb6728a1f424e07392b6c0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b7612d96238f3f7f240e1d11c37b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d426083a757bbcde9afbde21e5be4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85171e45a77cc26cfbe3d0eaf6c37c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13811eeafa15eca6c4950efd427202a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b698ac92724c45aaadab34b05151e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d307ad1ffbe79c17e7c09e0a1fa84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c03baff4f3fc2a8553251819eadd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1f7f16559c43d52a466bd63c5061355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1290e19f022073b326dadaf330c821356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee6c511c70ab6504526b43ec161ea0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aabaa78aa10f653e3e8ed544643c8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3d744aa058f07fde350efaceb7c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d8d80056f7222d14d5a0485ba92d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921de2a8807f76ccbbbd94d1b2f2c1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7453ea0910c949833c49d99775051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757f6bea08c6f6d209917a87ce0ae8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1701376c4987ebe93f3fcae746f45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8066361185618dc3e551f85e71f46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3da9292d14d492cb08b7d53ea08e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02cddf1bf108bbbfcc1cff1909582f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d788e7ed5ef42575a19650f04d0d197368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a6d1261fae9dc4bc11262805154c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a0d8d61d627ae0782ca95e8108bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22557cc11a45e39c13b98c01fe99f4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c6abb2ef563c37977359de444c3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815c17671da5d35d37223b7f95e41bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950824ed9cad572b4f6bafd945b1f6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cceaf10a4317adeffdf5181d16dcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf805ba8e014d55e91df17c0e73e814b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b786b07e40ab25aa0fecee9feed0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789631b184ca775fd2da7b0eda62f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee78577d4673aa89b83b00bc260c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ae5a11ba78a9343f3bd6de2020bfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb64d840072c6a1aea91cdf1e96bb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44e995f7a44f5477a99b9277c3abf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959d2f9968c67d99694c4496b750939383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f0514b8a30983c875fd053af32681384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a373faa17af3cf34ec93dff4817fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ab149ecc8e6c821e4856c02ebeff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067f60c6c2a8af48b38c9d9996e78c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd347e93f92603b524c8c002d3e37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ccbc2ca0b256468baf3bea48a5b95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940bf22d985068af40c7cc3eb288e74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685a0ae2bcd9b78aa6fb5f6978049b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152658483f0e14c9dcb8456b4401ec0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834235e05818d5da661b9e70997af4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31f253b268a550e31582a494ea83e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6058734afeb9f559dead91c681a444395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829747b167f6ea7971cb2d5b60beb18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cb3b8cd3400f998ecd06e40b2238d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af4182a9bd1fab54c1abbd261a75e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16407855389eb3b14333042051921b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e45c9ae93532d6a0ed3b04c8af877400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a61ee185fa7ecc5fe531c6ca41d1f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c99f9d719f5b65e30969d7575453402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2af556dbccf36906825583e43fe50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0dca43fe8399ea99ec2e036c12938404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a2b63cb2bb277dd02ae54abeeeb27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2e8aea183fd4e217ca19be38a4ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79cc30b793601a68a773e07b74746407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed11e0185f8856af4a0d8137e44267408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df944d7348550f4c29f2d6d7679c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcea02bd1317c9a06f19e4e918b159410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851225b8aa5275609f39555db15eb18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d35334f7bf1b06ee15cb8b1db7cddf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912913eb6dbab802b0c931eb73a2f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256c43afce492d7f6195d8851bf51d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f13745d9a7ef25adbcae696f461539415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287209aa46415e49ff44390d903e406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb327e20642e181d852cf726c071e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5bc1afb5a2da65be4fad0cf3da14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5132dd62c298bdc9189877d7b3a184419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a1ddfd2c3be7cde8d075b128a6bde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441df2af55d3fef8431b44160ac5c255421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771ebe7ced6e311d93f96599641615422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840524e7e40b36690b6d0ffcd6e84a80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf75b91aabad59b95f4cbf78e100db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc0cb3203eb7d66ceb5501d2c13fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dff0e8e622377fd84120a8aef7567426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3efba7e6d5256c2527b685f5303dd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7d77e4c295c1dab0c2834533d9d97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e716ff61d8e6be6c16870c66f0f936429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a75d6bdbecda70845efc9a8ce90a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6258508e520dd8d1d0664dc31ce15c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d3c010f785ebed2641e345a59a78b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2728c49e99d637965f1bb842a982433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c91e6bc4e662e8493ac014626b57f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812208bc170f5860c85cff157228f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17b7f076122fc8d91af8fcf9629991436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc0cab98c75208ccbbaa6d5199260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb5e29b82a94332a3c422e201eba0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4120682c3a3e68f80dbcac3044f2da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaea52fec950e606cbc58d3ebd3f455440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5ed4a4d88e70658e718f50ea5c912441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1286af2b0127ffa5874ea717d6b191442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dfb176cc77a002f0651d2285ccae7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd425d5c61264c3a71e8b9e9c483775c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca720dca70568e4840f589e752139445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7eef0d83bbf5527a57d6405662c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860766e4caa8c2c2e50b5e3943098a34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0037813789cad39fb6244303c213e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0fae1346e12806c42aa8f00b4627b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9a7797d64fa68fe70e3b9df528f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632fc909037dca1cf75c66b9b6144fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41d6a32eab203c29a52287ce37dc77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383ae743be8ab6f7b9a16150b6053d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca09f974c248e86dc11a970171f1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b95ad0dae31bff5f44012013ed0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca2808e51db616e9ee314c06bab7ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ad9c0d9c8c378d0b1a4de94e597d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4bd512827a0a1c949a40fa21616cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05e4befec4dcaa1085b38e786aa5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e631f1336bffbbd668b44b185d0b286460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253527c85fe522e8bec17a599a11e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a56275f8339590e98fb709313f4dae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162083deb98f6545ddf6b2a103b662463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a77303a1a4f70a68e367bd5872daa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384ffc13e64b40b2f7294a1f8edb0f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77440522276e150bdc3cdbe5fa049466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541c6bf9cb2e087f01209d5fddfa7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591de09097218fbf69f9110cc74522468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3cfb9e85794f2f5d6599c3c7e06d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3b162e02403f4141f55ac20c8abd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60af544511e84d6460a9fe53f5acb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744669ef31630b658726c8d07c5e89a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718fc74886e4af77389ce289f31f76d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da35cf5853cd41bc8e45328369db38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9116262e36274ad7d5f8611d44009475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd42ca434b5658ec72751321c215e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b645e7f6f85632ae5af5343d16961477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100833ee5d610d4620f60da8a216ce74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb569a9ea715cfdc89143326d9c69c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49431c10dacd3bb5f661e9658a7289480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8fb294b6e521ed9a03b0b14464df2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d0245ebfc50641929546202ff745482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a0e60b64b17768bc0d2a14a5c21b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86a80a577465cb1dc8deb1491dc10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0f3037abf5bacae30c6d77d7d0fdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de7b3282901b77548f52a0e88f024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f7f9f98902771155460c18468ffc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d91037ddd918dc3aab97f6b1b62c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d9a97b47bfc3bcc22b7e6e156a85c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3036b1673e452635b524a87c027f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d22c5b22e964c3bdb3a437041bf89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dca28afe5382d56e33382ebe6f00f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388eab41ea531e29791f6cdd93b32de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054970cf5e651452c4437ecb138c543b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475b6c87f88721dc6da7742595ea3d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a9c27308c5e23d18348e96db2b76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095494fa2a3abb7e3257f5ee0156359497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792112b2db83cc1828a47d4990014e75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4699280c2d43ec69cce549328628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d90dca754b5866a6bb17ff7f4fab3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d58611fdbeb3799c149fcbd7a95f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1c6adada0e517d188a622e9cf712502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782bcb8e0a5ca8deacffae5668446b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379bf8e23ce5545678c1e63e3c541d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d73d336542cafb1886d4611cfbf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627484f743fd18170ce8bde3a446fe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb12a95df3f82668209a353bd0ada0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029118a219b7e4180862a6b6bae92d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39a04cddf065b223a36a70a221c7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845710c72639a944a688d0ff9f8f495510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a97b1f49c9b1082931d54dd0dc9c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b27b01217f393b727fc3bd7be839512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca12ef258192aa4a600b768162d2fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485aa31ed504c6163dfb44243de04ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ad706b74eba8c7666f61b8b642787515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e031ced9d229989c4c3097293fcce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9eaf5c51054db6994e96187bac07d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045a2b6d43e40adddd19e79ddb100a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ae19222f8ef35efeb4231902dbb7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bc1761245e2090691a190bca8dbcc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6020101b84680df213dfac10514b75c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03bf9084b9fcfe94a4979e5298a3ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c31e89ccc0775c709d9be9c1b8419523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced26bc2b326d2432a15437e9c25242524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414c4c9178c620acd7c1bfdd278250525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375176a8ae89e171882518b95145cbac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de96eb6b01ca377941c2f3d722cdc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f94fecacbba99f6eadf3de1e46b65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e842886c597889ee57b727835329a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ff890eedd9edbd7502725e31d478530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e693fc02f97ae10259cad9421d3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c54e1feae87a75ac1794aefa8f3af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a915d8b8ca347cb3320736b0ba51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400546e5d3bea49e7f8d1215170f1f8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e0693c61bcd24665dfee41d9f131535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bbcf53f8046d4517462c64ebadc58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca3cadd1bacbf7fd453213fc5dc20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098d2f64e49ea9c14c1a69eef7a12c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b37252280e0e5cc16489c33a93af3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7df83744fafef4bf589de85f70261540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289405d305d289f7a8379f24e8a3d82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18839d6c4b5d708143647f390e41a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0f2c5e75d23e67d64080374fceec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbecf9d44d6939872daa384d2d77c51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2190e1afd6c939556032ae7cfd1140545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeefcab69a16dfafe7e55bdc0dd0cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5ff56ba81e052a56c2823725f3544547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faa049810793000113e9e894124115548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4418445c7fbee6984b038d884702cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c582767ecc96a139dffc13ab83d01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7712c51c9038919cad1b846b222d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba24b3bc60602d3767f8c6b01d6599f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41300a312a9bbd2016ed37fb0bed51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e79a4d58da27eaaf08a9ae20fad83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bfaf0f23b54664dcaad0a7bc8ef73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7be8c9b6ceeca6392a46c4170c9a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cabfc26f20ff0d4a62b5024123e7de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ac45e8b9c7be2a09f2951e1cddae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14102b91819b94281882ff9514e78c40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6b53f23aec48dc70ceb010da8ffb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b5f674cb65cf3f07c3cce82f0c83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487f871f90302eca7e05ce6be243c64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9a190639ecf6a2aa69462e64246b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e30b784de9ae09c6ad0b4c8ed815f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b83db06072aa12cbb5bfbfa55eee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff4f1be1fce15b20967b92510f19b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd67e6227b33f6187f4341c9e300b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234b355ebbb93dfe210b2ed791246a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379389001a9304f3bf339717a54669a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc2adbcb01913be0b6a7e4ff82f531570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab1d479a23ff98dcecedd605f7b63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ea7ed085843bc9e10bb3f2dc3595572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0424487627241c909f4de1cca2ad3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f11a315301d996d2ba970dc8da1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b189d02533786561e4d2a9d99ea6309575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3bb6623e145a354a7c140595ab796576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae2f231675bac7edeee60bf781c9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d2a6e947ace6630b1f4328225e1be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a1bb1b36974a1ce6b14cc9a95faf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc248dc1728de90f44c55b16edcbe95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115419eaa4ba0fddf6f8cf75a86b998581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00586fabd9448ed483b010f506ae3cb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d16a5ed2ef7cddf0698d4ff47ee4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b21d57845290072469a566aa7dc77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5947aeb2a8e12ca88d663d4833b9704585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe91fd9f2aa6376d6de4a039eefc10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412bd33830c5767d48a297a3c02208f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f90bd92129ada77c58a058ba2cbe1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0863dea2b93b340bc3e4e7d917a6b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ce818dd684ef454c6f28a41de8fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb7e030ed5f1226e0aeb7af7edd366591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed154eb66dbfa69f765018e3d4cca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014db51c6b0af46b1a5a1d92d14076e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcbf41854d77c8c6fdb3b9ec4cdbd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309c84673dc5d6deb035d67230f92a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97ec031cb1a57cfdae0d8acc21009b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c609811fb3e34610b1934df383e6752597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf99be97c9cbf578d73c0c992aeae9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593952c7790a9ab9bab56c54a94f1d79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fd9fd25db3f317d9141b3171bc8f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661fe07a229db3609c7937a97ea51b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d38b3ac4e2a7acf2b05e749e57b0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d43c998d7da887506fff68498f8aec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527973097f88b307b57f64a8b8756f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444f4561325f6151ab5abd98a297a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77080cae7bd7d305d535bcf786f1238f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcca1a7e54366daa443134f3e0d3531607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9383ce506c299da7f7c602281fff4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd480139fd13a4f36a9f3c31aa5193c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0154613e42f2ee69b2f8fe91ec476610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b77ce61e411a3df28154fb7f64e02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a00a4bb17224230dfb53161dc4bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482abd74e27b35e07aeccd64a80d29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf228b74546c1dae8e900f67c3d28339614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829d443fe1ee8a8260d4e1c1292568615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277b3cc4e94171510af4f772ebf5e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7711256ba80d1f970b2a82b6166d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac892a5971c013b71120f48e02abcbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ce01d4d3598b655bfb6cb178fdacd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ac761ae8e0f5d4002d3752afb28bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88710a5604a6bcd2425f43e6dac517a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e1fcb5386212c321ea28ab065cbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c537612e856a2b80fe2e3c7af553e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789feb0d530292d53548753b34982ae0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842921b3125391db2f9ab57692a2418f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca68129b1a6fbd25b5cbcd54a17c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b1adb2aee77d938dac19cfe5135e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14059bb9efacf540d99d0204e58d49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532e4fdd2cae217ed3ce3e060629fee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca522ddbf17d8e5ddacf1cbf7e83ebd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d88141703d4d8316e867d20c47241631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e0cf00bbbed68ecc55adb4de1971632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a2be7de3d87bb8d637faf54f2633a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b172e16c1a14c16bf09a85e7b3631634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720004b6ab78b1f69b75ef5ece9a79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89152587883125b7b3b77ccc4e5eaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d7ade271dc86e0e57bd3192f3b6f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e898da393c9af13ac088c5898db782638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b362dcdd0f8cab5e26a61371e883fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7876713bd3b16717a9be5474cf26d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e524b97587370184fc7dd2ce10d0d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f6d85a83916d5fcf690425af1cc23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db46fba89258eb9bb3947450f19f02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aca927373c0cbc23117fb82c8cd03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321592683b2f8acfed8451adbebe8944645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0b5ee31541fedc833127b61fc85e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b0152c9b6105db8ccb79114f1f7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5426f0a973c933c5f1bdd37361851f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be82ca189c003b270f0a882af2abe7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa432c6d64117dd323b5600e4f5f15e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115181d3c4a1dbc3cde901ff176f363651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047f36198c9fda197e7f6227cb165d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3d8bf58a255817b98731e28813fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da06981a0d4a81a1db32dcb22e59ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5384b61a6fda8f9e41019d6590014655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795f2c5d11ebead6834c56c3fbbf57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751e93dd7850dd60de2959e70a4b10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8291ef65ea794290ca576943488115658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749befffead9b34e0bca56718440e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea4f1a69d398f49e7e60df9a5ae91e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80caa858adf68153bccfec09c05938661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9c59320c59fa364b6e24904c32450662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1563de1091483667dce0a0a4741c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1ca65a3779d2b9de87cd199ef2ffa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603ae68644b5aa8ddfd3dbfd0985c6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61d505d42c58a019047b8ac6d2b5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b971b7f721bc701e852197b2492d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3d477c2170333c0cde56ab1c515e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c97108836ba39d801d78ef83d72d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f369d36dbf4999fc80953e50bed7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb7e784b558b40f1c99f73929ee9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1b3ce235b3654391a18571dbb82a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8926ffa569763055bfab06b47ff81a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252320639665ac9861fdc72659f3cc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6bd16445a749435f043e5e4ebe70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b4589f9d986067371e3c4067f94e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c4c4b2d6f98f0d0bf1baf96dbb1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b934c2d6ec038c287f89d1e3d4eca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a04b583ae4178171db383b3c4a70a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3cc0ecd1063282e437649050ed2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167e7cc7571c5342c0df7204b4386f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a432eaf2a07288230518e90d3fdb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7bf0355192d6d3b12eb4fa82e1011683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eaf65f5d8c34dddb0b96d31455a76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae7a542e9c729acb4e99b0b626c200685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46c59c66503e9e07ad8541ae18ea9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043437202207c119184cb1c138d4a31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d4b485eb60a1c4279319b0624483688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0897f0f234fc5dba3a79d623579931689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a00977414c27af9bd2141ab87cca3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868b2b3bc44f43cde79218b2ebd1602691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34253e2c4f66913a48e94586b5c1bb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d33264dc96b1f74c0a539055196d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff096e622f3d36dde887e809701854e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e377092ed77a1d53840e86e83785695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293074ee86abc1ac2ef0a405ba0f038696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10005450d98e077947575c99d3084c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e504cf59d04f6d549e211103d137c1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303cbfb23334c79e8bf6edf1621efae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749b915d694a959d9cb228b3e7e0f9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe0ecd310f9554279beb50e34c5d25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ccd9368be86164c1776faf346e036702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c0c4dcd2863d0d84e5364f1382af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f5fed301cf2f7e9b446fadc53453704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90605ed81b54e295e2657deab8291bc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744f4d611a0ba72757073a82c2b440706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2371d1b7f8ebaebf5d9f8e865975a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ed60cb3b8b118859b9d9f0c9e02f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c3da743843cd37397fc7ef561007709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5579aef841706d53b9e5dcceaca085710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73818d6878400acdd55d2399664f89e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c32b7f367c1d39511de225b45216e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1341010772a5d6c200cefccd432a93a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4dbcdff2006319a90fb1bf3d23d9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ab45520c52a60347b476c3ff0c45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b39f8844b9dc263dafe981770693716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7783f43472d34305e7fde5889d469b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a70269ac0d1a4c555134c71a918c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75547b1b582004afdc6194af8f2cddb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41af009c3125e086ec5bf6c027de8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b87aca8e8b8595fafb29c198302f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117eea5f8dc1cddc76212486f04f783722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8430fcf812946988d4295d5350b516723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c9de45ee2c10bba65e94cc96a96f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e3ca7b4bc0a4db9692c7549e36b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08988be40105b0d838f01854f87ba22a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce2956e29c0ad2182de150d8e2ccac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89572a9d3e50fa3d5c91b82c7bfe21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee741cf0d503b339c3a04684403a2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6442caae34184baa8b7c18c82bcc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa7052e5cd4c63e883c6137602f0ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02727255c06b4b3f42604dfee3d0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf95ef46f0a1ee7e9fff5c8913d7ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662d46b6063d42a037f7d9b6b6c5e26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff154d43d922982f2f7dd6d225e4335c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8478cf3e0625b717d20187fe080d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6c24ef1bc7ec9d00b647eb6be71c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607f2433665de84dd1c05545fa7c03b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456be1073fec51b5f75005d945f6d53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622c6b6851b5b8549cfc892725b7c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089568d1b5ca8df79e5076090e02d1dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29154915fbfffb046ff4abb19247f295742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683498f1fba8a916acdb38422496dccf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81574a888c3b002748a75ed36484dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659e7b3b2fdaca679a3da8c986cdd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016a3f249a6a3bba811a42f904a5e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb860eee118cf10044753360bfed1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3901777065160262ff2243f8b1ea0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada51f1a1a177b685873efc83edc8ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5952eb52bda29633878d85a3bae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b2df322a4b58e670de77baad26dc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e023f9555182fdccba22ba9fb15f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600405c92f4a5d4570dfa709514cdf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18999c8ffefe884b67f9d0b9d8410a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cef733eb9d229618193031c0540265755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8795854059f8f64234a2c2809dd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4140f18b056886c740dc4f25fef84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2453c1e17c832eff4438520672c17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b226eedb7738913dcba79e22dec727759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb957e2132311921adec84ff40124d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb656af45cef57ab14798a5729d6687f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255512b95d9b870a39192556b93ff6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16b91566ee6b0c0ce4cd982b41bdd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b542a4b8f96aa984acf6689d20135764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c767aff920a3ef07486a680928f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a6b8fde2f0b0507f5a7510c6378c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f79023adf1f2fa1ee85481cafe5df6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>