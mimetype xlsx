--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716368447bbbd1be386bef53a66fe21e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b32806228b217d2eaa595fb9e78fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea3290e00fb7e4159e525ddd529bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a70c80e8abae396410b4907c8a632b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e15c6a9680f44c3aede633ddd9935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb811465d5d171d1ccdaa214148af46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed79c1fd9b0cb7a7ef9141fbe86b877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f353e7e017182ec225d7ad8076c9d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee664c17e1ce1113ebcb370bf2a25dfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafad133d0feef83cbc505411c95127510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eb436f9be7948a276b87b6ec9c0e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf09ba73ba80fa62378962fc04f0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcf97ca4456f447bdfeedff7a240c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ebbf64ba24caac0dddeccf58f24d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b65e79f728d0dd96e9961f9e942e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850dae96098dd7ffd78e8526199927816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee010749f0dd7d0ff770e9a212e65817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692cd987ea4356db945df49f8a9540818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd289f18f124e40db6c3542465d5b10919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8c77f10717894ad56381ed25397620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c98c8a25d88711e6405792c248093c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1a92e65afa6fd327375d843f52d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c53fe6ccabad528caef2bab3f1e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c76606cb58dd6cc79f2e8eb6210e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bbde3fbc1b591d2700b53c5e7421a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3e03cb416fa415b3b9a47d79b7f9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bd47e5aa3abc53ed9270af5604deb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13dbee0d760ba722a10d56d81660a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ac517aa62c2e7a49a4a47b5423e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107aee115c6f813c04ed24f960cc5b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c165f53503aa6f982059ff316d804d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab928f42edf343a9cabfdc2f227f13732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bdd6bb763afa744544fe6243bccb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e52a1b48f1022de8e87b242b7e477534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fc183a4ae23a55af1006366ed8f3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7540bc443ac98047cb441a61630c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d6ded8d129bc15946b7235ce5af237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f012228bfd31fe1c1e1f68860f8d5f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bc8ce984b05ac4873017722a2f39b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c9c2be14c268395d4d5c7f94d68140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a042b97cd2b9ae0eafa1f937ece0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930e09eb0e29302b23e7844668b932242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c58838dc5b2bb5168c5d7b85d778b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e474819c60ae5d2c69c31ac8508644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91748ecd935308aca26ebd1e7f14ad345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e962723bdf8366d3e5b6950e5382c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb24819d794f8e0ec6ff359f31020247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730bd009913693e8056a31830a78fd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeef5c23ae2e76aa8aa67d137dc94a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece08d8553324c5c1e1a4610cd0acf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352dc6119d29a873e032d4f426cba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd87e0892b6182e464b3220ddd3ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ab90233c22795d2d443b93c8a18a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9e88c30df54a51dd614db0010ab654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901208d287a6e7d5db3e333345d442d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556679011e22db2793fdc89ba4294cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597e2af2aa32305c341115336a8c0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730e1e3cd84855f93e5bcfe4c90db758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a351f95ba6ed6486cc7392db7237659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f367c1ec85ee7444b70f75a937aa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d9c79f96dfdb1b7b02cb9f75813a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef76b47ef26cbc0c6954cbfd2e60b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b5657d61cb1cd9d7898e5eeafe04b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05673a90beaf5203cf613a28ad492964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d570404c8fd3310511a2e747c5c71165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e83728ae593ecd2864cd424ef0e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52d0e78ad4504b03ed7b73d9e459267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211867b8acd1cd198485f2edec0b97268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286ce2282e87e9f58f8d5265a0628d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8b8c64440014c9dfaf25012d849e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c7f915084ad54442bebd9c5508ae871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2fb89fbddab94a26a5ba2c4100f1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb251808fa3410ff8643006d3a822673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d4fb61a69359d5f563aac327419c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abbb5b429303be083334090992806075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878343b454a0335775fe4f1bff4997776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7d45c1b4ce238aa6e24416c92bf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de7f201f3d67a00f3db1d1b078eb0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e1577955a16874adc86e9435d44979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ebd222ffe3f635e9a22f192fc11580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff177ba78c3a0d1dc5d723438810c2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320d58b8445fb591b00d2b813d0fa4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc8435f0b5dccec8e60804873f0b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ffd7228731bd19828b9929069e6d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2323e2af2e3e1c4b2dd97360e479d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5eea0ee39c5c7b0417d77b744125186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfde5edab62f8c3a540671bd99d9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd436cef71948c51200cac383e487a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c118b66b52241fefeb5e6d7ddfe6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba894ffbca647a31a1a00d92a279636990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36f9dc89fca660f90c8f6465db2e1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e598c9890f4e74e536b8f9e7ca404392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e7e874887881cb87b9d45d8ae1caa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065154bad754c8307197b6440c12943694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42726e103a54817b8a3bc905189ca495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326afa24ef7f8f977d32bd25f20a961f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8e212cde6f76efb9bfb1192ca6c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74c74d4312e90984be9324b4929c4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d49508a75786507bbf0bdd126dab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e6c5f56db2dce73ed65dc7b2ce750100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3f39f94c8cf4aec947e53ff34c0fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced0384231844a32a212ebdb718aa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a8ffbc965ddfe3ef3bf615d4ea6be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75338126a0d4360bfba9f225646fa15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d7868c58e2d1fc488fb3905021af8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c8112e6fa0ad3f689b5cfa30d845d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ecba7021c36bc09331b7661c648b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff35a855ebf8ae65b35a2e134bc0da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e18f5bf60797622705fa988341262109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2c640561b61e4c3227238389ac30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1ace3b442a761bb0b71ccb852a623111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b103bb2783a4ea59fcb105035a553112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ec47b1acd1a4707e2a57d8f22433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13cc820618bad02994bad13770a314114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd7e563bcb4ca3100216b6357bdb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf1a5649fd867450b5d7c1cb216acd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad2e72218da00c4ac3ddcdbdd2e4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ed92f8b84debff7bd95a0933fc944118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58934c352d85370c6765c1891f5b9a69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe09397980171ca2ec9329c40c3290120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30fcc81d3acd058a8e8120bc9db503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc443ecf8876e5d5730d6db156f834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d595d6374867644dde45d0177894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ff04ba45723592a45b12ab1ef318124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dc6948c2ce1048ec26b1c754d78d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655ae76d5c6a488f5afd2f355a85a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89b0f4de95f5ecaf6bf8c004bf5bac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31995de8e5eb47926a86808139204f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70959f81af89c276abf19bd0b557eff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a39046a12f3ba5d8dafbe1d2eef2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832da331d63b05eaeb9f4fb50b91707131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca88a21c05cbd671c5828b3a206fff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83589a656b4f9c61a747593b2959095133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbadf25057d3a51b62e13d0777e6433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb881170db3d9b7991146b97ee3f55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bcf8ffd210d3b97caab36d524c9a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dae9ba1b95ec52e3f6174ca9cc2fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4afbf4b26b1e475a2ca38a07ea7d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d34c5486255056d2805621cac9de0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b270898ae5539afa096af355344c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a078dd87211eea9031f758516f9c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367907c49beff4c03aace7ca9865a586142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddf2495c9b0338d1316d24ce528fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414dc684a9f369086399eb59d185fe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bf274a2ae216c6712c53fadc98321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f1c0add48d321e417c17a5f1a85e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194735166d9f3863aa2f63c40892064b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf092ee301f4e2358f38f982b577d23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e290faacbfcd2fbaff5987a9a57f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af9efef307c95d9c032a2a22403f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d6f362d76aa6f06ef19dd672dab4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da297c41f4cd71dee34147b7200e0e0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2509a23f936ab9fadbc7bbd51c76026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13899404a28c007ac83b3db5a16dd86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459f27b5dd342dd44a23c374b2fe2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2208f05310c346d0939c7ffab58fd7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677a4f6325bb90cc5f0ec4b50e1a70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3318bd288d48b10606248e12f2d7ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd536da3b0807676ca6440c575b43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349efc967b433a2bbb42c38839f4a246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bef56717f5da9607d1aa166429092161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42c07ec13e2578049e801e3d68440162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f078b13673c362e78eeadd718872163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de6066f83147de06d50ee5c42a07e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f985bb0fca1091369411f37a1764bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90fe8c203946f2521394b48cb3f3ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11281e23955d96d408b158a6353465f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c36cdd9a75eb443d02a7243b34d6d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104809a536807a4837e832d518dea165169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04639876189720a81c77876d4e23519170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cc74fd6ac334d473b82b1f21826a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1eed2533ba5fdbc6caad5a1383728172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a22690c849e74222f5d38a797d7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23b184dc32f2dec7088a0e13a3726174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc747d12ed8576f8cd4c2e5282d942175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27057af641a7b07783d5fc2e3035f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04becfcebd4e4dd568e07bb04cc5e1f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbb468fbd302c8b38363192a7091c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c63e12c5091a374aeaf7726fc2b5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635d7bbf131ed4eae826e864637438180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260563948a3eb09eed4d262076a9f495181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e569b9a0e416b4e36213a7bad8d890182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135729632c870aa7c92d16fc72275d46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2a63da8d14a63519a01746bedb73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ffee0341cb41d414bed3c31fad9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad354492b23ee473c04524d8e3dc842186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7f24edae54de4d82701af3f80d6d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae32d7ceea485073c605aba25909c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6045df484f55fb3f3ded7ed93228b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd95cf8c75e16a9f019c16dcb02324190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295349a324278118c8e6522543b522a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da2c422c9e3d5b3cf1c820df2883f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc059abf19ff5e5a48d83a93e72c1ac0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe84955f8c15aab854bb628b9afe9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123da64c3d083d06b32109b64ad410a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f14bc692606f7cfd380f1e01e1570c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7138056119470adc33a95fca6667a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b40440398b2770fae3c6044c591d50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa4d13938f397ef91223827145e8c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114250d1f58702d6142da54d4e15ea74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a29c606562610904668b25bcd6aecd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96716a7f67b2f6b7c81c2da319f810202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1f546286d2629b690dbd686a2714203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e29941bf86d52804eae3e9adbac3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead257906cd9a13682697a2577bc59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c1c1c9bd38110f5798b1ef26bd413206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e0ca64d9f33ec343bd77325451a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b9c7c55ba4e9bda125e72fad2024208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df23b81be3f29421c501449708ee0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e16b1599a8322f2eca878a882101210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7115051aa5c54c521a2487465e160211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024eab5fcbda7adcfa7836a12ea0c89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942eeb63a7dadad7b0c92fbac65215d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5eee5c0a336201a799d9556e26645214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5e6872927515d913af350c6ffb2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50555a31680eb2cda1481974c89e3501216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f43159dd2dc6c80a5687546897ed6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d94e456d529cefc6d228ff371e6dbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16706ed4824a643d16313358bcfdc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d3be1aa218485a3ad0fa1d866520220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1b2c436c045f3303a04e593f7884b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb5e3c6932e759f25a298c9e9efb87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3285a7fca2ff26bbd9eb7b5e39b7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076838ab3c8e2799ce432b6ed77a00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2848017e4b936aad0cca8c1d7c83a43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021e4849581371015d7cc41b3ce3400226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d16db4ed1bb65a1fd59685429ade227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c441a9c32e2f559c74788c9bffea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a2fb3064d6a80980ed284be7fd21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1598c1150709aa791b612fcfc6eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57a5921d0a8384f31d7a4177f2bd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b5837970e493a5b7d09867291ca0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc054b05ac117c1477d9b63b9e968233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2664f5412e02e30b620d895354b78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc4943741f125d97b592e39c88941235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a4bd0a21f5a30419b63fb9e3ae34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d32d594f377f4d98e35a9a222b630a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68813175479fa8121654579add5d4421238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097648545f9d1308a2a91faf297f40a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa61f18d48160f7094fc64effed36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a877fe165d53388b7f136fcc8bcc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e64109d0d18a16820c23e40c58eff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff869334cbdafb1c85f9ae4fb559e749243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f441c1496a13feb13952024a2d4d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b962e33a47b530d42cbb425f25c4b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a3281eabc0fb6d2e424aadf7b2bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9929467f1453b8e288dccf159b3de6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ef8ee8637eccd7f694c79faac6f6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d4ac01cb5fdf87207ac43ce68a6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746d29958cfe22d4a23e887c316350250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2fdd97a608956f15e00a6686a8c04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4488c16161606bcbce164a3f8b338252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577014d0ccedbed0bee4fa7c81b0bb8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019039a7629650fff512106d54f485254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7408f6c9acc4f8be80983c343d606255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ffa188555b7db6c1c0d368a7c130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be668d795aee7b9c3cf3b97b62e71041257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b090f017c182165aa8669327c1a3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001139740d862c521a54e847ee05d98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b6bcef68ea38406ad72650e5e85a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979729077b680094346e887087202298261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc590108445554e4df5e8c639ead145c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478680fb1456f3935d7e5ea6705620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd03aa44c0bb44bbcc5e1cd22181e8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c17961c88b5c2d8ae8923875acc94b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0437049991acadc14051e33f30022c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a1c300912af5528af1322b14cf1ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895048f08ef9abf4bf7df18b51817d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ad424e6819d4ed4e221b7c2c04a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56eda74de85bd43db459f6ad17f9ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7061896f7993300d56ba0d5bbd2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb396fac6f102fd89765965ffa86b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a091d005529cd65b6852b83c02d769273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41022bde6a3810905534b09191efefe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be424c52bd9bb58efd560a07b65baf2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2288258344627ddae8a4732a1f81d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe2f0988b8bbcf0fbd9f73cfda371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2dd6365026723b2c22a9a572c1ef9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36335ba9e60a088b215b9b1b6f98fed8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc5057e8c29ce17c2c55be60db2e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff098f79eb11de97928eb3013602c8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a6bc27b477839c327d556c55e9f22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f146a2dab6b4d9c6e2421c3dc920a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411175e0e3b5a4c40e3185e1014e383d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e944b3ffc0026359b2a3051332652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516394425cac82c59b3bfe28de34fac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a4a3eb80c5c250d5443da15e67ad8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b19829ca7ee0fcfcc4cbb5210835d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34723fe8bb090c82e7cd4eb71d1ea0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76d79f759f6a4eecb6a592d9c9915290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb43a2b196ae99a3fb0948b1522d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743a8bb885f28cfe258873e4962f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ba62b00d5a143a160443220eb73c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf93e8bc3693cd72e7fb6d349967f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1eb29297e3609d07c46fa0deae313295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451882e648e978cf933882fe9c037cab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c26cff84d1157d64daf43741c1c45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd77629d1d0a3d762235af86aa21dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70152760e4c0370c8160dceb41e1aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e6aed3d53dd36e41fb36048fcf96b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b011d501ddd9ec581126d77cc88fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b73625ac67486780bb3c47064c55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c659a2355ffc39c08334f745ffb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f4bb8067804a033adbfadea73f0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7372666704ab82e20ab8a2e7f38aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f398c074cb70c48b060eb3b084fe2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6730b1407cfddd190977a28c52ffb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1f3e353d467811b34bdd298dee51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c85fed828bea74fac4d2f5a085f1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36650c6b5b16868c6ffead316b19d4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29673804a9b13f1fa1cc5be7a87abb8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae3ffa44cc3b8576c2a9ad0b5b27b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac189c7fc46060a4e049eabcbd46c6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b75a45e0585b9620dbef707cc391b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b78ae6677b3ec199190568d6ca05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c40a789157f5e8f32980a773fbcb2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a17c315c0ac2852fe77cf0187168317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4425f5d982dfcaf16f850c7cb973318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647abb69fd072144a19074a05033de6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ff32bea80cd4933aef3442119981320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7623ec428de3c39303085e4a337f01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c2f88d2f2d807dc99ddb5a54fb21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c0adeadc93795794aad00af8b70d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de46922f45788b58f853b83430e07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972ec74b72b490a584e55957706859325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821a40f2de3cec76ca3e8d2bc71f00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0653abf4e9c166749fceefc0c5655c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7175e0146f6bc80c2c9cbd649db0f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21d08ccfd1448677904fdb45aa53d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6746951ad64b6bc2f8caa983f95f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc63649e078ed8ed05ff4bd5428f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc613ee6432bf9bb57e2899855d53f03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ffd510eaf0bd44814967e23541510333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de0e8d0e61ddc5698d7d2636b43cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf04f5054598812ec719347a5b989f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668eec211e4537e38ad83ec67fe70bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53133dbf9bead170dc3ff8311390323c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3894002b635cf7e09bcc97c3715101338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9340d7a11acca5b7fe2f7690f1d0c98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d614403177e0231c9e0db45a6534340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d350d3eaf2527e7fede62e879541c7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f045e1ab0640a19847a2de7d13cedf5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8117c67b581ad0a03ca6f8131c1d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a63cc770c3e860b77dcbbe8d54d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efc42f104e7ebc49abb9b642549da5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb46630d017fa51fb5c9a4f89c64265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a493ea8ede0153c9fbbca2a6fef2b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103da89d65da2e1977294a78cee50a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0f1243a17aec4d4c96f2d265533fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b500cc735e6213d57ecf54400352350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c15177900f8548668d7a7e25ceb7ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb58bc4cc220b0e7e6fc6659ced26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bfad4ae6fc60a5c54721078515643353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718f5995baaf543dd567758f14e97f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011626f67f6735a475b33afc4129d10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976932c731ce48ee3a074fff7c288aee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e2c29ca5be6dc479b44492ddd586357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581e293c927b5e09782e863e5cd81d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267cd744c940470fd145eb9c3a6a7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdafa89833707cc63e690f13751f5cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50370ae90c1eb41e5a40272635a28800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b998d3ba5452900089e7bf736b4ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66661e9b27302e10bf71a7eec3708a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510eaec3f4ed21e57685ad5bded5cab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c75db605efdb1b81e3cb5c8609d0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27ee66a0eac5992b45d180850c4351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ff2994b7ba89e37cd0319c4aa3446367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaab33b18e6e17da923db4eb67bd7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f385fc72ee996c014bbbd575eba40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74b7f99e6fda8aab12e0601351453a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd06fa538e4c6e7b61528cfb7e6cfff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc328ca7f2b7cb8b58d79a108638c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ba90a961ff958e6b00477077e3ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a38999ea004c60c5cc892dd9109f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5682ca4e4343c1b74e00c2fa44e0863375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb24c9a430beac52d902c91f6422f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db594355db4c8f5628ef37d9bdc56d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc235ab4231f55ddaddde857ed6f71f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3c463a7f6f428cca2a5803deff521379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c216565bcbe6b3a6bcca451a2b2f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498031d4d7b2e8322dca30591b1c7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41abbbb7c2167e2faa00ed20838c51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a649f05a6a6686f6f64a3bc0874384e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24271467ea6c03cdc3d680cde91dc6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e1d49b00a3c2df2c756fd3c718525385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72e88400805ae144104518319584f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e623b9d9d29815e78cccea42b90d940387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f7ba3345ffb94f52678dd9e03574f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771b7c66460d123147ba5426c9ba5e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2c8529bd2ad9971b8706fc91151a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d926c015aeb637b29783ca7fe9a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff560490a180f2fef2a7fb069c5a5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2903cd1e35a17217312de6a32b5061393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2f9db96bab0652a1aac1f6657cfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d07b10ed896431a1f149c3cb2114e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f730813d307a43147d2c3529bdf457396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd00a7604985230c819c0d050abd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b798a5269221e711c40b33d2f452a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba88a6dfde4108a2dc3d9a5b5c0226f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1d635ae352022cbab673658b40ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0672947369659148b603e62e73c26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca41b349c73d17cf289bf7fe6ac7074402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ab58fb56cf719753400d2388f624403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53c457027efb87f18d294d14e6121b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb530ffc1e2179f61c5e10958344b92c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34459abf6caa37df6a3d7918ad03148406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca07c6b87369116c80fcdc13160a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e6773fc67023fd19a3375d184d2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf5c359aa16093bb233d32e49c01aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfff43e4aba6a22129d1643a20c238410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b326bedc11655604bd69cf835e515b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2815bd909386ff9c2be7d1e959a65b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1149dad6066167b9bb68293531bbb69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d82b18ebe0b5786595d7afc53f99a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967220f031867935226c50e8e8fc86f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a34f7b8a95c5535a4bdba7b9299e26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67be1b819de4add1c368e1abcaf1a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b03499ae48623e4e5397616c0db3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96b47b27f3037a6a7323aeffb4a5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428949380f89c13945c6d86f38e72ff1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba281d9d7319f4e2287d91ad2bf55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf994f36385b9fa4269622e6d59e84b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c566c1584bdde6434612dbcd676d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476de18f2f0a0c39f5ff583449396bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c3f8ed4775c832c41e396493244c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408636a53b7a2391ee9d9c5bfb1ddbc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793c9ce79cb4590fa5a8ceb60fd02d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a96dd46fb93fbe4dc96fdd5d4266b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9793d4cec7730baccdb67c947d258b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591c22112ea06c84541d0239406605430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e2199ac0cc73853c019bc1d2f7879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936c54c5b71a533d20558cca564a51c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ca7c150d08dec7edb58c8e762b71d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c090e9125cdddbc5dad0dfc72b7bf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683a9a45fe255c76dba6956a4aefe9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1953e9cb38dbd8e3cb4ca7da68a7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7f77127ddddbf222ce5e3e23c734e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e85e65677e5a6cd7736c064700e4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa54d6fc94133e0b380cb10f573466439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc310dcde6a67de7a5701988540392d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ff8f69a492d4cc904d84290026953441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b298a07ff48c61e59779e99129c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ec93fff714ae2a15e27d0883a50f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e60eae142d29eb120816e53b471a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26a5bb8f2acea375d6456d99bd904b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d4fd5c631a991c162f8331853c566446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ab086de7c6216ff3f0af81dd1eda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af58bec7c7267df40cab51067f033448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0a63e25c81e7763727c7277a3726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c686d98b70ccd3525dd0d8f38082a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dc98b85d7372ec1f8e58402fed4ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c45cab5b9b9096f5589dbe32e4127a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134424ffdb1e362f2c3221b1b28ba2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c853cf4989af5b966ddd863f5d4c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac619d5274812f2b5c909eaff3b59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971a55b07616dcb154e47e910ddd1e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9a85d8c7722551704c96b7177502457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2fcd73264c73479c95898507c61a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b7b65ec75a6cbb63e8e13e643cc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2683b64b5fec82caa07e8d834a85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4317afc91edbf33bf76b6d1a82ba6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80cd3c63f645f55f6c30eea1b9763c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2b97598bfecb1686bbafeb7cc70d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacf772e90c3aebc8ea302c2cb254e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07ce9612f5eab023671c1881e85e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf6c0a93f60ebd84545692039d023466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311d719b0f4b86ba333d0a8dd504c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d6f79cabbc9fb6bbb97b6bfcd0ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1a7f2e211c1b3cbfd4bbdd58bb20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a99914a2a26a7bdfd5fb1f4128528470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94d20f83188035c453da03f58ebfc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d373f7b3ba98a69f3bebbb34ab6c49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a7cc5e7854140f1c68101cc6e258f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7eb15ec95519a7db87532611ced6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b1856a1914ce2b6d8be452d72e476475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b7428494f53349a126f2f66dc3b41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66721eab6ad6f02802ae193792bb4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7377310a95390ceec5b32226c7fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d0d111063afbb1e9e19988c3231b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4f8b66e4fb458441ad52d3f7cd06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a5e56eb2507840d3971c14d63bbff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a651abe6ee552624f3e2efd452a9bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a4135aa72762995ea9eb09439c3b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925caf33ca7a55603123aafb566749a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e182a4a49220332cadb1d8d8a9e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587abebcb9692682f600d9a44764962486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3fda9555cf019a17db9775ad2101c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81585d8543c7c089b7a12f7c9beb0b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7721aa66e7aad2c4b0bcb0fb48537489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c58f376dc66df4bf2b4513959fd21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803948b764d8e387dd6fea433685586e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179523300b8becd69b566cfca701747492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40536faa2f650f12d8d35ab4083137493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f34f85d6da537f8ad2570fbd1c5a41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50830ba757b7ce3f55e55c0b5ad7e85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5584aeb821752d84ac8bca949c36c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56592c57ce0616648cf131cde9f62d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d253b75fda16bf3d8087e69e6c63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef68b0aa8c5531fa3eae1b52253680e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7930c3c146620aa441bafdc46f8e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c62e3ebce9c9a825e3ccce6cff6f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8f985565604226d626177b938d1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7b62a97c9f773913a55e5d8afa35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b193b308e5f8a5c7a6a5f2552e9bb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c60349f711b4acb8d9fd7843bba3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae77b82a375793f95c9cce1e91af3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668a4bf6923a03590826160fc2a403507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12bd2ff48ef9db61f41d0783a60140508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f7a2c71fcc13129db51dfc6051cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d32c0a8ebec52c8b6e8a5d1eaf6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f841dc193328d044f299aa383f6eb6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8908f6bcc8aca2cde01eb54d6339d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1d30578e3c51db3c35d1cc143511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33c955db85fa452c62b9f0d1e4197514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aec71194cc1e65d2b5df0efd84f07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bddc89351e6fcff04eda00ac1f7a78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e92a675d419141c7e6a586d50a1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf1a892c0ca2f246a9ad00e92fd774518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4478a6c85a390e53e636cba8e6ef1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5500cfdf56469c4ceb01ef0b68155f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82342d1e4fd31a814cdde9f18bcd2769521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9e38aed6ea9169e10bf278227bae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8f553549a442f555b9086834dc438523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf252dbfdda1dcace6585089b0500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab12f8ab542d38cfc8f3292c7708a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9072233949423a24ff3faf872717526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc2557955867e7b84bf72bd4897b58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486c5b607b9f3315f42f8c2bb05c56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b58a9d38f3c47f19b0f3731938a6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb7702cbb200fc397ca13f3102726a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130efa4fd54ddc4dab75deba515b59d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f3e31272d8f76177a10404b36969e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d2740e9a6764903f9a04d06cc1d44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf0436b78362aa57b358e0e6fb2e48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a04950dffd6c096ef074fa7dd0a77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f575453defc1f274aae7e6884fab334536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e6aaaec4887ab9f7723b58131764537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582564f39c7ce281051de96c064131a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb2d151790b9c2d0ad6a5dfb00003539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a153fa94b6c4d6420329f662a87d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d2030a494aeb059ff3997ae5ce6c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45c215ffa941c9314daf0e2b2bbab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc431cb2c0b41c96344bef7eea7b291f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727cb164f323559f6f4a1d270077d92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5f8f206300c89c37decdecd4b44f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6292d84d5be5506168cf84a1f487f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ac269ca877d968f9073bb0a74f7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71411930a4d909a14335437bc2708fed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85c03dbb98622795cafd61e856959c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8030e24b0e01f4f0f2e045b22181c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5b3e2ae4ce5adf093caf87d995cad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af929533cd92bd8414a441ed230a176552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee93fc3157d6ecce2690d4005ac573553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975979552ace194b70155e35ea0548a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b4a0176a869294a23a2c8456031e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399e41b183ac4275697499f8799697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289880e3b84122e7fe0912a7655b6b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ae8d40382af5e96d3a5fc688e6422558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf5b3c15d567ab8ce2e6dbde73d26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93ab54599e1af7bf6d8c3321f4c5c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0dd0d498d4c4cfdc3eadfae7035b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ed9e98e650f32ad1bdc7b9d5f840562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c712e3ccf32aa417d1c273d4d5dac3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace33d37cd39cfd03a81ce861ac18b44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5354681339edcb59b06a68215cee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfcb12026e7d88da0a58a738a5c47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf92f08226815e43b6b3c9969ac689567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ee32bbb29b21e77a1bebf4ee5ffe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535c8cb6ddc2da9d7293233b21619b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a314ea9b65aa66b3e15443601116570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff84c743bb5999c411b937d7fda5d58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f76e41c6fee067477535aa00053990572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391e0fd0991a69c4834714a8e682ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726dd7ab7c56dc782595179bf6ad702574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab24d667ebcf149a37aebfcd978f3fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2be204fdb8f2c88a8ba33828a2c23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aaaaf07e644c06c1747bc7a86b216577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2893f91bc2955d28558277dc6c093b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379cda7a6c9d079857bb65a7782474579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f099614fce0325f2331f740e4486355580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a389a0194523cc44bc13de172ad2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db4e83b44d285dfbd9f7f4a51b164f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3418c5f452a05dc78d9491e9398a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a12845204fc180ab376eaa5a8652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a18f0e3e57e3919322fd962b1cf74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f55fdd1929630c6986664b58c6e7e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06e92232576369582e8046247eed5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac080ba0efdf6eb9b1a59fef8d725431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb3a01227b025c42781cd421578a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef248609fca077bf313018779b110fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee42114e7768234005ce9f5291beccc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4d927332254ac8410ff656545c8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa70af0c3e58d04d63050333ff4155593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46265e7c747b89969e5ba1f7992d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed6d5f34102e876f524df83fcdd35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2682f3fb7d4f7c170877f4aa7c1ff5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3af654ae82dd5adca1a892f510d3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefbd8cfa34cc39300f943ef5ae00ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd846547ac67bdde1a820b11b395b7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92f6b12b4493578b8c21a0e737e03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538262f173639c3280fa68df405ee125601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcca4a194311788daab2194c06d8da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40d71c0a555b2343236ac0e7dbd01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3954c85f52673d3f1f09e910246f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4354946c033668e966a77d5e59d9536605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027132f115f7e051429ea9fce3c3b7be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becab69d1b00ec8a6c6567d874a91e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb81f7a9da87fb2f027e49bd5ffc3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819fd72e26663348a8004adaa1fb50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff625088ac689d07b3edbf4470fa91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110f592553be407ca904d2c951ab8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b505d9aae8c2c3f2943c4b5c7be98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a590f7142220cd48c5e41533b5576f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee152deffc66cfa553edc86bc53f997614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73968f39e813bbcc06488f422964e93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f270547d2e8ad6f7b93b430ec135616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef20cb37412414765644a59f26e74c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0945ec1c05b896d38d99486ab661d6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac33514b2c68c4253926cee61f468ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336d6a16e8cc48c3ec9b968c1e51b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb70c6eb3cfee7ca2624ae6fc8e20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62965a8239cdb25f7ecd290e18cea6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e53f478eb8ba885e459088026a541623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fedd11d9e8acc176c3cb699fd7f3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd11291633f9cc7570f760229a77709625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e86b9fdc8ed4c3abb14ca1ba699a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4906d58a3f130771015c7a798d4c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7306c3f84eff08edf500b2c3ac69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24bdc58753f32d01ac2c3142ba18f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b4ca1f28626f3343219f284b8175d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf29f7d5715ef227415829d3f3e6c66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd49bacfa44f86d77748f18dc74a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26222309806deefe2705120d52e922633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b273ee9abb4e3dce2d2e5f5417b571b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ae8acfa652b6ce8e6b29fbaf98b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c5ec02a50ee0505987e81eab3a981636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d156a1f545a43432aebdf2dbefbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026b9cda9de4a6aabdad6f322fa6f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209e06495d8fdb10f2d9cb6b7b5af6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0cce1ef6a2a3d946120b87145f2a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dbfb05038808043a7ee74de120186641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416cc9d20505974847d56f3fd1ba516642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99e35d6a9aebcb856ae7c7d4c9efe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8f853e5299b3fa4805312b56b238a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f83bc331bbe3ec6b2c8df53bfc622645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08479eded5eb331967da0994588529ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564e38526300f4153e6094ae011026647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37c88e93df7e6836be2e62943ec15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b420e077731413886b63aa65386054649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5217e7646f75a1bf69b9ad0c567d1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022fcc0479af079f2c135ac2cbd9315651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0adc3db70bd083b3ceb084b1807895652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca414bfa6df4f87c5ccbc0f71ee76a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99c47d0c708ff02427fb563f8d7aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc1ef32cc2fad160117f2654d2e44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f1fc5c8d0643b6d09987208062759656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44999e109a23c565cf41e99315dc89f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f371bb73a13740ccf9fef1beedc75f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39bdbeb52c6ec7571e40ac12c3878659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7283e93e867be395dff31d3c0c04dce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d874058ca7940b6d67d5a447ba82a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201cbb1d33816642e887c45c488f5df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f2a6c8b16808880fee3c6706d6ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72c676b6c8ccabd2ea357e1dcdc07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdc1c01c3d4c6a184005a408c05541665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b134f58710744f0687559eb1c33264666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ede378f378379e23b674846be1c7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f0dfa84419636fdb7cfaa0063820668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff9cb540a618c67e764d870a453c4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb262548d7386be09776697db200b12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86589c310d59319dc072bcd35eb259671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ad90eae08060e08536144cd5ed21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e33ccfd41835a6b366051a29fe33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fde8277b52c38fa7f0d47c5038c333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd09eceeb1707c5a59a005defaf5c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a30ecde884a4229a835ae006d0616676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07afcee018e0b8ecdf59403e6abc9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba2b014a72eac1059a01c6db5351b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1106a4fb269a8348e1d89f2d9e91d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8130f553ee5705e00b2b60b9b61e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54738faaec0d882917a97289849887681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e323ba41c111f977409f83a3ddbe76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082147bba335bd709387cace06a862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fdc8244d3bfc879eb3d8f0f7d346684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea6f2425898b387dd64182f351d93e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bdbbd1c1ae452f22a729135e6c988686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd371cfb53a8f41d3ecca88d2e81d8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01518c803e53544fb860c4b785905a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de4b430d9efa6614a70792ce953dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43463be1e5f69c7c433a73585e1853690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c500af0e5a99cc361a3dab18ac0d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5aa8b9b91cf350c40f1e8581ae32f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3afddf18a0604c51c04580eebe988a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbee7ebd5ed431d52b924bf6bd8bf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e1be7ec70d6d72083d50b4030b846695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853590ba02877956aadb00279fb2af0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d30da8f73f2e58895ead5275ef3ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985aad1d937dc455f7ea57d10ac8341698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86925c04ff045366b43126493ccd4992699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd0e79f010b70599b085feee0f6e19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde891021d366d499dcfbeafa2f2b64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5107e9dae0d8d590ed6d0a702ff736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde042cc7a46691e754c5ff7e25eec2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865097a4eb7d3b3bf3af9d626ae83f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef1c8cd62ba5937e0437974e54559705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886c48f197d5f6ee2e259c27eb3b51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370c039a2c4ffbc45ef769f4867d4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c7aa6c1191069d7482accc3497792708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc777dc887daae292f9f44a8b8f0e55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362d8f4387643d57d36429856bf9d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f2ff2d141840af6039c6fdf7ab6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631f1b9838c16560b2848b708a2115712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61940a962eb25b341b91da5e7a92b83b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d56089e903303445d72ed3963b67f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28367200156ec311c084975a8bc6e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3e1afc08e857d12bddd0d8b1c15f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d1cf343243f2baa2e39dae632405717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde65b839d9148fd4195d5a1a3a611718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e466cf2d318a40cb5f482c51e86093719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7f02a8492e6e21382f79f6e18d665720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aaef08a9a50cf9f2fff480891ca5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e772dfef4212d23471e7ecbe28c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3160060ec99743a246cc401cf02510a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e00f8732965960c1a537a63bf3af3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed73a661e48285a58a0d3b7f5e11278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0696d3da40390dc90abd4edd7fb25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317b5f3d94b80de9b0f0dc1fd29d8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594cf1715e248183f5b7ee5d5a44fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36a08fd785ffd3908a77f052a307f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82dc23f07aaf06d2924946f1f43a48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce942dbe563476815a411af66e7384a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ae85aaf506fd01ee7a71c74fa207732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862475c911cfd0a74998175c7cdebc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7771582116e61e73a8f733af6a073734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f3f8086205a1b9b2deaeedfba949e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38eab72ef5f82034ba66582c463a29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b316bc59b655f6fc6d696a7a6c384a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f615e24b8dcd5c357cd5cc7f9495738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f9694c8ad65104cb5627551300bf2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d22535e0cda426e58b115098bdbf7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e2a99ed5086625441507a163569b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55403b575503b5b05544232443752742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ac147582cf4b719a360d265193cba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1bdf74e2c7fe25c0c0f862a272240744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f478f208c782d034e2e698346d83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5076f825fd55f700400bfc6334c044746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c185a6b8125ab1ca7d270ac49032e0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bba8fa9c4fdb8e122862881bfd8bda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c619def15785e508998a3088f445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ca6ebd929a192fcf1c0eca53cd66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9563ad805e9ed3a41df08c9924cf1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1223cfe773f87088c919464058155752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31ecca9f26c4b01e6c79e2983230a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5386c203d1acd0a9475cb6840ed52b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aefd5c714bb2600cb79595d9e3d14b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4aa29dcd0d66d226cd284c4e60b6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1219f7fa273f947bbf9d61df8f35d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da699d7d1e4fbf48155469dd6df9120758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6158902a11df0b83fa665236b9941ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20d1d620187b4d618426a3bcebf1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f28f6e73bc0426758312b41e4a24b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac6e78005ce387f15ff22b1347246762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f5316951c780d788a57354bd5f57763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f81a8128571e8f910ed020dffbf0c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c528875ea28c0ffa4c25ce0eb9794765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e415928309c62f22df13b439f53bc4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001400db3c5e5ee4741bb5e6751b7248767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf068f4c5580ab2d9ca467d2aaed686768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeb6005a5605342935b58c45b0d785769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08479395ac735eeb1a7b4c5883911ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd948469080338cb3f1602e078ee37d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b5da105a1bf87502c794ca57381e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca15b386af3ee27c83a4bd4b918b93773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7b1ba24d4eb869929166493a523e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696a871d63955b67b081f2cb58d91f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc45bc263a6f5c6c0330350be8a2e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed818b06e068bf26d115d10bfd7232e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf766b3ffa512846cfcd0a61ea7dc2d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdfe5274dd7632f6c91a8eacee5e9e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71c957e2b4980b5a9842583bd1fbc7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a7052bac9eac3c871e20ac2f0699781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b57eed91e83dd87e0ae51769e91951782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cbb6b0e06c79bb6c3609fc47042c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce45441a98806dd845b2f2936e67861784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b85262e587ba4c2cd0e9b9749899785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571500d4ee9ec7a57a36b876477c93786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e61ffbf0354bfcf6d48b752be62b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f003f8450e1598c36e4779abd5e58788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f32854e0c68d36cb235117becd172789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b5c1b035167cc3926b0c7b64af34790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9a496763ba815178d1bd9445d74a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31206a80232096acd1261eb7055f025792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1968f028d1701134b34cd5ebce071793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7192f42fdbbad9d48ebd76c955ba3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c265c5e7b82481b3ee7ffc3e0cae69795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf4ea74b36d28374cba1e0fba09bed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1ada949a117449d3a5c2a8ecd542797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666185e279818504229ac54e8acb0a32798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58972a2ce0b134b7d745e85269fb29799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257067d5b1d92ceec203b408c975b84c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0c593000f115436bff5b6efa11c8c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775add562ea05be9c964e592ea813b8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8906a9bd44a71f0cd146f9209e701803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866dedf0391543279ce492eb9a1b83804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebabcc556d658b5b68e9ce8d457eb6f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eff952d414994b5d5bf7a6d43dff0a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3119e6fa8c576ccedd645f2d90f3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1501167109777a233c4da3c36ec14ec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb015b5b905851f8d7f26b708ad36809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e5da13ad8642d02bdc77dd9bd0e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25fad8e573a85168c5fe0497defb4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ba6bea0563dac1e5192261cc7b89b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb80a1eb689e3f7b871e27c7ecaba13813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e8606f19852ece4311788d384f37814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdcac9edd0ef5181e30d56f28f77ee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178386597a901fa27078b0f6f57b5db816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389950dcb4898047a91d84ff9c983fb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37507dd944c3c58a38f5987d171d6a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dec540e92115c8a1f91049409dfad9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0446f1931b4db78c4828a17ec2cc08820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb892a013ef560ea8c607153578f6a4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf94aad4c37a8081e51c28ad773b762822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227c4cb1405b2fed4aaed7ff61aff3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce64a8bae59306e286a51bff71a981a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbec77a50fb82d0ecbff3bbc0549a6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4720d564e6310e283d23b887220705826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964f9feb03302e7241dff79c068aea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d07162a307551b99d282e2b4c9df2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662907e81e2cdb5c890ce955db712a2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5f6e6cd446f9ed3d6aa9e0dd1228830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a571ed304cf2f549201b2eb060222d3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28103830df43eba6b0e692a699c754ea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144695f4d655f5f564daa683713a96d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b99e93139244640325d377880f96d0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf62e9e551a7be7a3987f19c7d13f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed8979cc75af14cd9dd6bd9c606826836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5dab0dbcba50c867b8f1807c8e483837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6c37d01f8604fb6818a68a408f44838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce81c87c7e86d1e635480d55da494839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5907fbe6009911609808031c35636840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c7818b4c84f86866bb89c1479592841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d7740a91210e42e1d29bd86e16d1b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d957e4e6bc9dc0e50aa9d4f69fd201843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558973182b40e974a3d04bf286d70401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f86376122d9f7d09e9982befbda12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257d76aea151b482b87042fdbcf926b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9074f78caa27fe6dab1efe30ba4a814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e0a6ff17f9437d65f6e65cfb41035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cdc83665980d1e8bc1021521d53c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060676197974f619a50de0f00da7b457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7756a24023ccf8e5f9d6b9b4ecaf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa3bbd4a3255393855b801999232ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029fcebf911bf9611c2dc4823c51bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280d3b3c17077d8d3a2903196343ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cc3e954d6b9769117055674439b5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886aa2836ef361699a83808a3af8c5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b689a42aab2e9ccd1d9e25e5350c7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da43783275ad2ca60b684b5729027315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e9a557096662c1189f866113dab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4b67f0f5cfc169969cda19015c9fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c76a08f2b60b9a41f8603e41ff28518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08407a8fbeb9b471e0c89becc174aed619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faad6ea66a54c8d8c9b696af25d1b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c11d0d7de7e70478ccf497bbf3b6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8591f7899b803249c47693c780f7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c53bf679d0d8948b1088903a9bb65423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479cad80de81014efb90e903e2db0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b136024360ddacd62d87a92856b1e6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b702205819f7af559e6d1ab6c43845c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333a5fb74717298970147f807e8ee4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f09be9864f275583ff41e44469d52228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4a50426244332918c160249f6545c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab32b03e202ae2e8688566aaf5da030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1526247353cc9dacb5f442c6c3f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163e935d5c1f7c8dc937bdb95d60ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b93fd385304f2f520420e45b4e56233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890c3c47a15efb32c6324a9772884b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed91f9fe99e0427f62f9c801541fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50209b11b4affbabe18ccce9a317386e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc727521740b395b033c035ada10dfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c481f36f387409dabd9b8386e0dbdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8c4653036b9f326c76fb87f6bc5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5df63e53e02062fa035c86912b8a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa951d9b1f40ecfbe8833b5abc2995c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668ce9b658535d44016526ddae962a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ef228b27467bfaff8217dcc76b7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87591e6ced35ba84853a5810a98332ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35abef33c166489d7ed632d6b29ed745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33dad6bd76a0fd55ca882777e60e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7f47de3c416c29d3b1b745057b0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443e7e7cb55a7154be6aec7f9d2410448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2f774266311964d7590563e63ea349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95005d012a7c67547d8bcf8a944c717a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddd5fa6e0d6040256de04569480ac651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e95543d3d81d8f3d3baa30b2ba4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1806d82d41d6daff8c4e0083f78260953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6fe634c72e5c5c6b8f95414316a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4edcbb23cfcce00d2db2ad43d9ed655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594ccd29dafb9adaea20bb4245d49c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ebab3bf3e8c597bc5fa7a54d5f0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33056291e40d24349de9e5bd3eda373658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e45c8b8e3ea71f323f2e691cbadf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff8cee49e2fcd4abcef9e3f850bb8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b7da540517ea1396b3bd9d25146061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb9965bd93b1f2422fedc5bcb968d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19efec223d66e262395281de9d8ebc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96b24de90418e12901c0d712ccdc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc936589f0596096283ea2a48d5ca3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c1ab32dea9cd3749fc0825bd0ffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc1b7db85a6a55a99b212fef3a5f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18362b913bd7f9347b12ddd46a53ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78363275937750c031e6a5d270dacf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1810d4c1f324890354932e0946bc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb9d24a46bd28011c40fb3625c579971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a0f46442f8385fe63a16190d909f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187373352ce4b5fb38c0bbab6b35dd4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba1156239839824507effe8d2274974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08a2ba5a746ca9be81cf919d88a9c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654f339912fb743b0eb6d70e3a236a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d0320dff68eedd22ab7367f56d70677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc63f5eecc1645b84ff2750147d7b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35852502cbc8fd3f5c096d6791d3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c38f605bdf41d2942f8eaeedd0f7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ade10167cf47204ef1f17dd1cf8ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4a7926d0af4e0093d91d26169af682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d641d788ff1f19f0b0b9dd5433fe383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af759a668c380606e963fa6844c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc60c7cc971f2297bb8531bb4e6c9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d477a4d6eff8653215cd34042a2dc0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18cdcab80438621d397b1349231a2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fa5e1836631f91be4bcaf2625b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa785d96cc4ff6d69b52b017e9153bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc87b0aea72db29c2e24e44b57c4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d65797ce301d3364ae1a89ddd11f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eea5430e9e074904b3997967edcaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6317678b0154d0040fd6d0864ea3ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a24f9b985e104ef7052134807e1d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be01de95ec9d799b9a8e32c48d45a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13a330d81d9a42e5b4f1cfbd541ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9997ea323cac6b598651399ae3ceb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f69a76d10b6589f36eac2472bcc94098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f4f61143ef8a45f11e942b2c75f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc665de9701fd93c6e17cfb46bc4a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737779b626e6109fbe9207a6fcdb57bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa04d7d027d86e529298a31eeaab91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ca16b9500da6c8e86a47bffb0aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091cb46b15652a9d05332e658862259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f666424fee4a389a0ace830eee0db6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc884c4a6ceab14b17e6f0807c026f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c47c20366968df3f1dca041fa42ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1638cfe619e191e8ea016fb8e1eb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abf44d12c0bb5de112961569639604109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc00ad0c810348a5ad5a33ed786f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97cd9d37020b8f6a587394aa1a1f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfa7ead7b78e4b202cd8ac9a72f8fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486262f7c82ae80f5728c2b039a92ed1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546c41e7a4c69d402d7636699fca0f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418618a0397b99bb188b2de8a167b7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c57e7251e7a0417dc3cf673a9bc523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929f5297d7ba948aa48b2975bbbd8f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442a3a07a6d4942993d873d67cc523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae4fc1ba1611ca8df16555d2c9433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9387cfaabbed01242547c28f5ca2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023754dc9856c52a1870a0783edcd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31903eb35d908447fd01579443862b61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e69d9d8d070fb58cac5ce6c2f98c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eaec7b3ba65f1acf38d8d740e70e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe03d399e74ed8697bf2dafb7bbddc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46305790aca747c4c71e797f23ae2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ddc8752ef34cfa4cda1609f8c82f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb8ad5bc44daac012b548ed022a39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77086cc3e3bb633c9fcc5f4cfee6bfa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85827f978ebd05e2d0d614a14e7e5ccf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a083d08bae6117f4d879ee09d552131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633c69995e7a36619a1c9d6206233c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58081376d8282d8d8235e6768e34b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7e01c0d6fd0592845f643a338968134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ccbacc9f6f7a7637656d0eea54334135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a2c64fe7e707449e3091d8382461136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf574b0d6a3af37e01d61a1aa865bcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3acf445558ea0cf67a523e2bf847138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0077d4004fe0a87dda178d8aea4376139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f957c9bd13e1a3be2f1a66d36780140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850bcfff87b9e8d5a760e8c4194a7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bdb37acc4685aeda520bfb0ac3780142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d07479865f4c0df6b7539f9c1c4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13c885261892e7c5476666bcea308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47c81d96a774042764fdfd153cefa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7273a093ed434b40325777e37fdee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a3346fb60fd6ea4c7f586c0c80d1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a2bebcf4d7647f4a49a71fd302a6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847fa0eaf24224e2ce99cc2a1f58d65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb424d1782e8fc84ed4ebccade5caa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771013f6cb57f5b79115171dfa24be5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb92f60a9f55060d6a83c0c2a0681f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417fda80608daaa9f1c5f004ec6a71b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ac3c845bd0031d34f80a32f6d5e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f8cc7c888e2e8791df1bc050e979155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec7a75cab18a997c5751d84b6336d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1220c17e4110b93bbddca0c2004b1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5fd47142857d1f535acd7a3bf2247158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbfa79897f19e020e5f1c01093052159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3724734d03a40dbbe20ffc67644d5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e13ea36ec822560b37c0bd11a3412161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d21c58529abc00c2dc3555abd6f720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3b47bd2272f4e6a76df7172143cd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf070315936a84ee143fd055911d33c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee19333fed8f150405342a824d22ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb2750398ca2d8ca92032e3920cff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d5eb031a271fa7a9531e194f7c97e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f0bb15ed030e6fe37a34c5973a34a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc14f8c27f0f3e6f2ddfdffda9fc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3336b38b4f7c6286f80bb06aa972bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61214b60ac77b437c52be3976fa03c96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb182c6b8277eeab2eaaa1597948dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a00fe6c386364f02a66b255a9c1ca4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcd7ca16c64f7c4a22ccdf9c0135f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d54e0af0132a5bacffd9eebda9f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db181fd42b7170d3c93e82f9e3d736d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca5d7646d5b21d4ce72956da15fbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641dc6707492cb7302a446911aea18a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1479b2517a3a4f1eb46ecb9b30a79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5c81ea51879356b4aa26d3e8064c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccda239f9873d9ab94146099c2c457181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c613b62023094a4bc256b1be7a1dca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265757620ec6179212cdf51fc4dc3523183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69f04b931e28e2e8af2229cf406083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4359cfdfab551aace893f1a89313185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfba48c5167b7f6b826cd4feaeec5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e11432157c64a85a41daab0a437fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9a8f981736aeb0a7acde37eb0b45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87a4d4616bb265bf1d8a412f551cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8be91d05de48587291aee4d16726f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a418f6a6b6ab7f9ff3847e943b6e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccfbe9feb746861c62cdd402aaf774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d8db91027d8014cfdec1d3e64fa96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34565b62b1c4eb381d466d4b87145f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bf52dbd2f2b2e04174ea8c3dd8b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cedd4e462c684c91b60152bbb9e7aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3403622b3cf72c8de1a7e53d770beb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf6e322b2d93b794cf9d657c1be65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23140eb59dbbbf54bcd438f664392e50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de4a7c1e3f8eb5f2f533581aed6963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d4d48dd3faab50bfb0cde006e1c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78912ec9fb0dfd783f6fd2c418c5fee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01e2a0374ce72ebe1ffc02b18a21a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd8227339e65ab92e0abd83cb4dc6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b26b46c6bc0a2323ff354810a2402205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94a5c88ac73465625dae1e9951afc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642942da859896960979a5a7205c1957207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b79d1bf10dd28cc976d6a5cc50efe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b99ef5424488a153db82fefed8476209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc086c69e17015fb1307b3d847f7b7bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc94fa82a7cd625fae06704d0ae7079211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff81d570ea9ac6a2e76d29116cb21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab4794dff41da10932d64c1b2e1c7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cac5b8bc7cc0f20ba8287a961f324214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec03cd0d2e5def8daa93983601dbe4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6e5701496f8b3c181c9a28d6dda5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd3e7071bd7a3de8b25b4ccb47750217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56620dececfa23556a825c0f27a494218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deeaeadf3906712e8ba7846d7d0e97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0de7125c8f69cefd0f24c4c05492220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141956ca93ae42b9c8c7e34cf4127f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0722ec49aa021612a14fa8b9aa4ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fd85170d3c8433fe58ff5e68513a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477017ec48d4cb913db7592695fbf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fb3e24efd54bf887eba54f37a0104225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f40fd025e73f60e5c231dce990db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44b3b5a05749232515ae6868bbb58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ecddf40758da126dd0069fa0d43a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca96c78187b80126b5e62bbdc5ad64a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d72c3dd87616dfb0c0fb38e62da788230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465d270cea1d28f5d58c931c0ac08e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829ff4998cec70bb8faac662755d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1136f34609650392f1d449d58dfa6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f0fc3aaec471aeef33e8ebee90fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18710f04fa00c45c689f6ac90f788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a3754fce970d5297184af0a816bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a84760e10810ce4307b631e5095dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8c1f04796130c4f808150e14255c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ae7b2307f49241435e3c36fb2b170239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8596f59cfd3850ecb9d3b490ad7f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f5d0f552b741cdf774309214bd65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8df874a872bcd37676d7a7f3d7dfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd7ebe435beb3c4df064436cd673c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465beca03a3d45941cc557522439f0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d06571a9b781f00cebd86bbb25ec0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa445914c17d6688b79babb343c1fc37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502d0bc93e71771e3a3f46aa1948a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e1fc7b1fa2c52c6cc09145ab95bba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281919f0ac4430cbcf9ee39d6983e8dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a35617642f7cf7e1c144dc4a3cfa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2fd68caf508c623bfa38f959afb22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b5829b096dff08bb35429ce21c4f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d55213353863247a51cb8af7b455253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a09defd0606819bf0e17a8ed5c2137254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb7bac4544d5b05003e8305c0ef40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a327082669373a8663376ef3ec4017256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c2e91f6b9587049081c9febcdd65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917170c1dc531db9f6c9c0c2ad69c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545abef393e8328d8ec916f5576b2e68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051bb9422e5c4a0228a6ccdce777c54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbe2ebfff45c7734a4afd09eda507f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634847ee86be134e57b73ae1c9c9ef9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3ade67ed6ff5aab4d2c4e45b8553263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffef619d8b14ddf798cdc474ab5b15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896595d6522dba55646ccbbe584c30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e7993f0af913cf898ec46d7d7adc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451586f2407e0fb9e29fbabc3e8ed8eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be014341ed1b58bbc7c50b038a42c98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91c0d5af0d9f3e588f80bc6cc04bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf88372c381380730c5652b25fa91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da882a06cd2a86935a8cb9bfc68d68b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d801072b509079c9ac3b7ae9c980b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365eb6a26e92b53779972955f8958b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def9317cdc87694852c729b2465a7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9094447603f233bbf898769bfd073275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eab6b2381085ff8787b316b281712276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654552b056589a540bc33b2c3a23418277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8421b96dd63329959eb9327041ec22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b8142f53745377fc4244468e55f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657fa8ba669e46fc0865e7d74d0fb03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b409428c58095dcd05c269e2fc5251281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8b05c1c938934b994c8381337821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e64fd54316275cecc84bcf8411f84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2443737005e48d54823692560dc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b833fac8dbcd28f0496d279868ba6cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622ab12caf8e2451011664e1c1095f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466499795cafbdc3bc54b436d0db69b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20dad23a9f8966eb94c4b013026fcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8bc6f2fe38e3467fbb1b851470e61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00068bfb848b851f18136ebd9433b79e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813d737d57a0e03bf16849f4d59b4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118ae5e0111284737bbd68c99e5b4ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7669d33a1e5962063b215daa06b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dad94c8d5fe22a9fd10969a10fd8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49111c915a1663f7fd46f6363bef52b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba3a1e7a00629b6e8762e2404a28e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888354fa7b90ee042a83b2a6b4923cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a407e27f7b884d2d763f243230c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cecade2b9468cf2bc8b0621ca9558d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab720a808b652b7d25ce8d398a0ac92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375941f3235c2c216ca5bc5772385a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1aace918159f6dd7017c3ff24ea16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1a2d3d77e67fef6f2a0c083efbd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59606ce09fe618aea9770b3fe4826304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be86d19ff44b5f81a00293d3e12b613305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a04867529ee28388f5e64376fcd6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9baab17a8872fd2f64c1884e0538307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb20c46115bce303030ddada4b7e09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86e6c0b47e36edc0e587de87c1f691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0030f00820f4feade5ce355d3317e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f172064dac8b1b0f366286f450a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440a83e2e88a07816a962b7b79bff80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbddba34497966979f209eb99f8b38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0020b1b8e9483d45e53890cc2b0de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f531e38894314abcf4a90e4d280700315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2859ad629abfec3cc5452ab118a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507c389a56e43ed3236bdb2580a2f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951831c9de1066a04cfe73bf22f4de0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6934d84eefa5edf3472235b094c0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdddedf1e33435e50c862eb7455350320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee52f271915a15123425bed3116686321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c25fafbfa60b3f61713fd8184904322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2d5a6db19afd9006ce3dd56ab1a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a0e165302a93102533f86a57b9d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b31da8138039389c71abcf02c7ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54df160e3c5786443a6fc584ce0fd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ef25dd37cdaed32064d591a75c69f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897336a0f7ad5fef0bee5d35036ff63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2e75efa56d6eee5b9b1a5afcf5a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04e957dee5711640adf9157c5c0b2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3fb946f11c52aca7c01f36bac4459331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857dc9b790790254baac388549ca65d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a92849aa074dd4818533a2b7813f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54dba5ff0bc61954a6f83bb05507c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ea7b436b5b7a557905e48a22e332335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973bda7628dff32171fa9e4861ec8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce06af93d199a390a962bb4272bb72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfadb055f913658c6417ed50d88167338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93571eb8c9e4f691dacb5b6d5d2497e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de00fbab127e9b39a1cff2688cdc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f55abaae8e473c2be1718836bd58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87362372e8060c52652129595e4aa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6929862494a3a826ddda4e54676dde8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89c8a66cc8086f99fe22b3165bc064344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f0e853f339e2b20ec438b2465b07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d28254914a0b7bbca31f7591562b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2fdc05160cbd9da4c05b0e2acafa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210ec8eb8cba5b962ef146a6a44ce5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b95f42ccfb5530d43ad6ef5d8f00f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8e6ccbefba4cd16a8217cee1f5c61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eca94acfc4dc8b09184c6b0ee7259351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d33b15883dd6495dc44dca3f97bdfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a43264e97567a00aad0c98d3f5d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b0215db28a8e496645d3d30789d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6a55a6f8678b161233e3e798c6dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b568b2fe2fb48b7ee556ee9e13ffb0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b466c359dd16bf6d7ae004ab938e44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a3dc2d2ae2db043ee1854df912ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493caeb3443aa9160b35d1c21c42fad8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba81aeb9250b884e4062a9607d3180f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b90e058b6f8b7eac064a6ae7eee194361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc422adfea684a896113e15f470f89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b21abc55c91e9840285e2910dfc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe2e2aca96df9aadc7740e00ac9c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72bd15f7e91514cd2a5575fb5ff67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d4bce784f179a01d5522dd5dff7d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c1daa967711718464423ba42746f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f50ba145dd0fc812662524e6849e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3066e22f71c4eea659457a57beb07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f68deaf85cecab0d5aac93ba1c88b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdba470c376e41bcb9ffa10b5631aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcffd7bde5e91207b3d1996425cc29a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1933e0c9a9dfc3c15ee6e705f647c89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84fda3013f4c6db01665bbe20091b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b90b2e5bb01bed9bfd7502d46093375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46570d003e02061775c284ae9643b05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed121b3c3212b370183df7856ae1e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0ee8355b082b26b56509a405cae0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b1f9232cf8864a99be9e2fcc9264379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0898eb0fa719d7e862a3009bd20da2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087006ab29a7528b2437d5dfe0d33bf0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9cd77f9ac498fb4d432d75831a9fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213009f016e961b4f6cbce29854e89c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57515990b056300f4ee3c1d2fba95faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e302d9adc2a20eba8be4d1917a3d5c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9574a7496d156494eb0ebc1f67d40f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41271dad3d9f5b7c2d38bc7624a08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba646376c0797a96f80a8ad23f70f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab44bec8e076341c0bc2f6c010e9bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ac9f28f923b2c39d7bb5fddd16703390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364269bbead7989d8e61d5ef2b4ae78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cd1f342df6a87508691f77cd1cbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bce3a4052198e423f6965b54a84f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7506dd35a83edc7cff0275eeb1dab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89612570c02d72635f8f6fc547aaf58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb598e8853d956fb27e65b561ac64c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1c5ff32896f89fb7c538043656073397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1edd3e66e70168b70893befda3ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac67f21b42df7c618fa3882f3cbd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602c8e7e7d9c751fe767bf768e66e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d0a115ee7b3e30bfe97545905ddc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3818b55b911f07636c5789d3d10553402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12250fc19ae80831643f9cd95b7b7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3764035a28678a5b74667816aaca933404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc448ec681842fa5fdf807b39c908405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab26b10adb3e20912151eb4655816c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666dd674543037d4ff4fa346b8afba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c6e40e8b75c8b4535ff65d1ff54f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0ca6a067b54c409d2daa6480ef0ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a20206e6dda51305d243605829e45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1946fe16a72be2d2255291cd0f91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796726d63fbbd99c3b95cf088d356b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848d1468499e4415351eb67374b46b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26622e060f6a9d7681b69124d57bf760414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d0a830a58726133ce92db90b4a90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1e27318afee8f651af6cf3eff2a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeb9c4f0085ba42675846399187e49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d723ca76cdc753d6920e4aacfd5c32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3425238f500debaa7f1efbdd8966f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74f71e50d52e6cd3cc968831b6e74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4dd1235bdc7628d3029d500295760421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7832cae91f3615ffbd1bb1ad8526d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a17e77a35846493a6eb285e1c8d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d7ff9c3a18f5367e7fb1a3c4ae08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ece1cd4b4ae572b551ddbd7a31fb8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f4a3ca6305ccc5bb58679f458b615426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec6ee7f0e8b1059d7e25f282570ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f994238428de1db6d764c574c76a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ae2221a68b49943d152db90cb79f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba795d6f1ed6eec3528d793742ac0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2421a87128688fbc9e55f42edbd82b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254cab36ea4a85924041ea6ac810a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d2b0e6497c8a7b45675661282d813433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad9b39c82f92408cd2d479e54c1d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d83a76cff69ec38af75b49d14c02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e1ae7c2cd92d62579450b83aba17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2630b192635ac13c33f64464ea2d8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a7e1e5de580ba880bf4ca18f3c2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff9b48ab385284d024576522c8790e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fcd3869d26d4588173be51db5e578440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e73f5ea5d495518b20bb8571a4e4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d13bf523f6eaa1857e81b2187cc40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d911e1072572c3f97be06a201256a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b213e2983687c34b4d845db83c8f2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab5a41d3657f5ac5731d22d360fa25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea8137371d8d47bc7f2edd1c99e26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28c559161b5122041fbcfb65960a35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17cc5976de3575e7c0d0b529b2f19f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de767060bfa972e5f889be8dc4cbc8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a80cbf04b78ba5b6a1b2d79b56e191450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8335966e3f6dbb228946de662a863451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd00d97ebdfd264d9f2420501437a1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31e90c46ff93441100df0426542715453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f6a5de3add4e2198b839ba137d4c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe2d78c7299ba915cff61ee8ebfd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9ac24bae84c0a7387c34aa10dbaac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a71557a13275b2b566e620ed785a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307abe7da9afa3b3142a266510ffd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208b56ec12c540a98b404a8215f0088459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e210f4fb5fceac35342ec2d60f510460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c95eb3c7bb45cb8874db9de07292d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aedf5fd6d6e14f4a471a88e113a9db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee811940a2d6899767879640245b37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e1517eedf444c3fc4dee7fc6ae27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757a797c634cdfffad28aee03c53c47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adcc024de0a23695834a0faf69297f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d5f1000fa6edc2455e7b9e7fe8362467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb4b987499edd3127095b61c2e1f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea7913c75a2962b7ce07e95f52ae95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452af0d63838cf22fc695d6d4781375470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c72de98973c2f312078c2aab6de20a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77461b8888a13a5269fbb2aeb2f4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb43418fbb35e44a2ec394c0d1aed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e0b55687b89fc4e199572a1c0386474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdda0abfcb8fa0a18b91e37ff7b4fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10f0659f3b1a105f10cdab6340957476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e687e08cf1275d28a19dd26b3cf9d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6624c129b74a706effc5ef5095c80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ecc3204776a8e579c9bddf88c055479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a64573c1b9490df04b63dfc83802480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb86bf96060f1334487802975f528481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc8267d537f72a4011f03184d376cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ad65cad80674d8f14b46dea631b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d2f867b3ac4d1813c06c4f773621e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358764f9b9c83fbae1d513eb680bd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccc20d7d9acaa33faab394eeffc8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09689274e8ec92f159d7e41f4f8f855487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea345b4ca1f040c801e19fd1778d88c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a362a7ff16f7f4fce06cb1447bdb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9abe81276c31f7b9cfdb05252df3c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3da71e0ec2a09b22e580df17cb80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba26172397569d4a27b3c7980a8ad7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c951d4004a5eb6fee20857295b0859493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f628ab0505c08592d2a354631e4df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608b9591db8e76547eee43840d44bb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6782e967ee3730ac6486dbe7d9efe7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231135a9cf80e4d1a46ff95cfd0d23e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc1f2359f070871543befb83c05d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c3f4f7198fb3cec691ef0532e72d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d90f34c2a24741f066c158a20f7a06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec11551bda2354caeb995d3cadf945501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23559263516205edcd62eaa3f5631e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb72a2262e05bdbb4378ea84390d45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27be71fffce8e9814fc51c3c78526504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2373e331d1cbb55a8b81ff1756c11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3190067c66c905e705ea3fe1f65125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbdbf7375fe9f5209f4c7cffca2b6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e64488a4e16935708fbac9257d62f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b262d718c9b3469281433e1cb407da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de02df2ee4bca5d336e30d5cddb5996510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a6c1fea59fba23cc7c1e4f92c67a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022410938287830e8c7a6d264dfcb62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d9f68a5e75e6f8cdabd25e300f1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c084b7fae022d5ce45eb5c5b5c4d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c4ea80feebd235be1b32a7ec8f29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096851b0c29c75f8630c7359d8d3ede7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a9c87c5f9053264bc5deba85d1f93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adfe0b4cb50904ec80897fd6dba3bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de294b5e32f42b47dc8d1c74fd01246519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ea6ef22baebf12159ead1b89e9be6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f112ded50c415c70e8cb8122e7758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1efcb2581ecbe85bddc22231bf245b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf178a862b8f7b75c0cfaf934710c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbcc55497a64b8805f3535e2cccb0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb596518b30d6dbe827adef5cdaa7fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3770a1e7958cabcea057c7ce02af0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f56ac3a74197ba028490c2c6776269527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6191bdd0b05a91019e0fc308d04ee9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb7b3d8d760751aaa4cd973c9e700529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970ff8952fe59989b44d41fdf92271530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1051d036c9506979b23e17258b60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d477d6a8d7f3d8ed534625ae9ec941a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3fef121260e9cecbe4dbe50bd9f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be1524b54cf745f59211c4c0e95f50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6377b7198fee1175138bd3508dec55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd1fb2c93201f66ad660ac6d3a2007536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e09a76e82de3ca98f941b6f5b48cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4297e267954bd0ca60df0fe744d49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da76e9a418153b25fcf16f5c7f8845539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860648ae94094d46b78899d1a9596f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f902d1218674dc76f2af89031c8049541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082734fdc229273d154bd2c7d98da5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353bdf577bf1847fe57eef95eab2f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061ffa40d4073452d3f59b59871024544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4d5022d467ca0f1c4743b7e83786545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cdf5f43b96f29d7fa09f46f8412af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9b28de6f78fa8c3ed8241d2a2934547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a2b7d6e06f0e9a8ed9c5e5dee5a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc331bd25eccf72ace0edb9cfaa35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae32ab06d0a07e13a8708fc697c4a2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a84ada52b3ffd70a27443fceb9dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833b8d47dfbb66e9023ea8d0c2902b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e8c5681bae69efc0df2564167c63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809dad15e94255ca5454c2fade1191554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ca8991076873e6f22ede7c7a3bf90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414857bff0a3dd1d6cb46744f9ef75c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e283f2e7cf812d1197d460974f74ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487530c0c176695859cb986b4ce7ca2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e6b8eda3e9e68b64cd1c45bb0ce2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ff33e5f5c8b2a6ec266d035a30d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bc806a7826f94e930fb1302a86449561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218d5523cb5227159e864243e8cc25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f93168ad6c7139583e8805f050fd11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae6d047fc9f9906c30022181f89e93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400bef2698e8dd91046fcc19c3157b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb932e9025cfc580f0378c1f03d1ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086352c46d06b965a4c919e7cf2e117567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a926cb6f32d5333572dc6f1be22b9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95498f799c4acb10abdfcb00505d755f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914b2dffe0e9cf0ae25d304b35520f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017787bae84fdc5c3fde1e8696bf3bff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88511fa25bd403eb508a00d369462ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff868f7f6e4dcafc6ff10e9117b54c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c71761a801a05658144441d29300574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae295a1483327d6a383144157afcc9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee518f17bcb67d33d5cdb93546b41e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20360b84ddcc7939cd5e6f1b4a5311577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60213cef026b4ca9806212b8a3f35ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ee02ffcaf068df746943232771f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b7803cedac8b719d7e27349ac275580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a5585d4e3cbbe3685ff96b74ce0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533dc3c74d10a819a9d624d176941f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc3a50717b8fcba3839b8c3fd04c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e297d196c92913f5005c16a72a81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa43e6e9e24a6530412dce0517f5c95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507551499ccc0550872f40f9f9d857586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6630dae98dee103e0dd786cf05454f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4eff9269f0215dc97e2087a179de9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee719db35cd98f1156f8f6637b9d2f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42455d1f9d2ff361fd0786ab0e1bdb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305cbad000e59e57bda6cdb6dc888c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd087bc7bc9a16e0c5a7f19db69955592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a9bccb101fb923dd61cf220058c84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06668ad7a13a401c27d568105d9b97f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40638c63f69393f431f49116cdc25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35936096e21efcb1ea94a8178e639f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0666b5443b1ed2dbec0a01412f95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99424b72153af321c7bd8f0bb7899f02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f17e4d6a8bd8725c2137e60630554599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db5b6f54ad1758830373dbfce653e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed419e111305ada92ea34a7f86b2ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80b18e8545eedec48398634cef760602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b06e95db1191c3b54e2f34115bed4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278d4a496e81390d5f9e774b113264604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda52366a69464e063d19ae6f9949f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a269a8fabfd35ea777a024a6e274606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902221b2eedcf71f4ec11089a94b19f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb9d7272d4468773168b1a098309a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7face06615bc33c0744be51a8c69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e38d7d583fb66be0c0e66a6897c84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0cdc27e13bb3e05d6a69ac933c3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7b5f60c781ce76b5ce44d3995e29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429ff9d425777572f359ea61842572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3055cc182b83ef3dac6e50e0a3f624614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480bb01b83fd5c9b7ab0d86dc88d03d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b55056603f687259feaf807110a99f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec067a3ddb958fc9d7dbb3e610e7ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde5a439c010029865cb25ba2fb0e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a1a380affb09d6bca2b60e2c2fb94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3420a1dee419cbd379c202c26f7740620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb99897b365ac63cea0cc30009f52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc64372a5c14b046d5fd9ea5558e218622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a8782bfd08a5cc78c0eb381a011a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065402ec6859b223722efd2f0828bf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77cd0c5b3b6b72c759cc5244bb2a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c422d585ed88b9321ec313842af9bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bc578e817dcd7d2f9331f4fa72926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aae24e4a110712b475f5f3ee66032628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96cf359e59bb58983c3dceb96d924d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1066ac1dafc8440125a34d6c1bbf48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71a8921b3bff3387ae5500573c86d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca5107beeac9c7c25a5d4b523cec65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390d1b69f305b28c38231256f1fccb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf6e611ed0ee0d69d11c820250759634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f2d014d64ffa870dd9e557694a787635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5914988fc755a67219bcdecb3a685636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ff837d7b9a27bec80538bb455614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815434ea5d9596cea744062371617b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81880d44113113add758744f61773639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d023e26bcc35128dab42fae8d061640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3db5b6b76b62c000444c200997301641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c344954df1695f2d7099217a655e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3dbeaa900337cc0976c400a485c0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa420aa5a4358eefbc27ceb60da1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529d975923819c51cbfb2edca8e273e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bad46fd26f2e0273d1945e29d0174646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76172f79292fb9986594a8ce8c6fa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec529a4e9e65c4a61a0f45eecf63e37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5be61fd611fba03e09ac65f190711649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de1ab3f08466c3dce428f70472c180650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd8d49c45894b8df361a4d5f7ad2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5579721af1b71d5508015ea257a1eab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a62f83e13dfd5763200e162d1066d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7932d9c77ab7eea5d61cab5b50b9e45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19747a19e64683c48f33620c31c6a652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4018540b4ba2f035bcf89220fef37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518060eba830d712505e6bd363a480d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3901c0bff69950ff723e19b45fdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde99ea10e69559cbfd3cd0f7336a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef1e7368d54862b4d9bad914ede255660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449a3cd773efdd4e7999e7cb7b2cf8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f8f4552b4d72a8e724009b8fe5e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2cdc93218357a8b4b17c1fe267b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed961c9573411448334d97be15d99ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd7d3ec7390a7a15ad44a1a8253355665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1dad5a883a677610e6c1c3bb5abab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b48242a68a247340f9bfae9cdad4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103b56045bf793bfea5edafd584b72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f7e239ffd294aee24993165bdf16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149a56b6806c8dec35d049efd3b12c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd23e20d9e190ea00f8a574bd601c52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca60c3267216776d1ee8697369f2108672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338884195c745e76ac5fbcfdd70d84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa022efe26962b70ff46dcc2327a5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7439ab1633672df6a6d75d91991ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc83d58fe2446bdaff0dcc7235c1ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59dea4467dacb2606e5610e5b0b528677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66415d298ec43012354c708db55e96d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57c326c82bcf3107966041f23b3caa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eeb6bfb69cbda0f3a083159fcbbba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a05b88efcbc87d9b28772015f3cc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9367246d504a059822feb9036a8d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095897414166404bb15cad9019497bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353860287c2c9aa233a7778c7901d2e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44557480f12c626c1a172ae74b90c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209b3ea1055c1a7d9b3ff3c1ebffc6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77ac68c1b56ac0470cddb5a8052b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ff6fd3abf8a035d9682f47928dfda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e473e6f272dad4d85910fb9aebaa35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a27f273e3f0c5830ced5fafa29fb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b8065c866f7dc8db74c06de7ce92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6209168082cb43af3cfd096c637074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b1aac7027ad9f86cb158ad5d7dd13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b921d8172a8ac5ba14a0d4e87108694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040fcabcbcf27fb8f7727c47462c30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e924f3f8955bd0b9a0f648ab01f53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4935e325c4c23588f4d12b60f9160fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893be4cc715d7a48a911ad14a866dfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f65ffb984522a29d7ecbe59bc5652699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479418b32d47e3ee1ddb86ca9abe2027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587ba41bffdda49e66d9f8298303c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91648714cd1183da041152a2eebee8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fa3ed82006d97267538f49f69233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3425dc387af3ad20e8ec23644af83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fcf1647e88e6392b357deb9cce1c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de910ea87ee9ff7791669519495696e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac5dd672ab2a51c91f3f587f4cf26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8658d676de38f0e25d3431de3708e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8455488b4ea3a1377bb92b43fcc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a97689d8bf3e42c4daa4d925682ab8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68af3092284c18d260a599ce8512fff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2fa731079b7ea69b4986024e4a621712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4ce79b374a3fe906f113fcd539a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a65c6110eb01c2db3852181b45df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e677e60e76aa7125efaf7c62a7105715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f7f581af9897210ac260f30c9377716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b0b321f4ccd46b16bed1e2d38334717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7bdb341bf6f518d44bdb9d7e2709718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7c89fac477f8c2cfb32f544fed13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9604e4ce4d41835887876d5335512720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668cc91ece9ed0709b7486b175ebcb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31780a8a8e8190c45d8a82d75b4ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e27578aca5a916307d6c38def6050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd783af5c890d57858ef75466245788724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89b0a8234a257e7b3bbe3a88d4440c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a50fdfdda01da276936f1d76005530726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010bb15cbe92d56e0e18e982e59960c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7781dbb7944e47156c2fb57d46813e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bd0d2adadf380fa709315096af5f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c168a196bbf6e23c6b43509dc710c41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e6bce71632c737c3788b917345cad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906589a10a6e66801aa8b37bfb5572a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cb12908a6e03f7ccfab091a027df4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2f0f738b168dec0e8fdeb82ca956734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1449ecef289a4c371d1f6262123bc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8b5e5e0ca096e0b344a004346824736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead68fcfbba823effce8da3f7984d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b6daf8a8c6fd91ce2e607cbd04442738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b23e204ba3373b29017069026a520a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0bfdb56e11b253bb5c79e7ed614b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004588bcba987e953e312bb83b770367741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285476e594df62e4bfb97d14b8a4d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc44e89d081bc6c7a462414c85b9d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be61182f0874b6c7fee874faa13dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef596a91592ca04f34441c8809e8a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c518d6f5236ad934977eb7cb5c651746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d63ee80a45ff2f8ae67f21100d06e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a9a8e22e947090477d25cc63b197748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e85bffdfc83555d736b7d600748b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3fc7f7f000fe9e5f5a87f997ac9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8fde743691a90d7cb2ea24c6a0499751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e348f0b57f9b68c5820d4a89e6665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275381bacb868c5bc0f2428bd79c7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9d7548877a4bb1ba16e5c005b5001754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02d9f77194844635849f2f9d7b7b48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f0dd4e90547d57da96eda6aae3e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204865fee6443e76de9747068d5c1828757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb7b580f09542c0f2f8aea1f4c95b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dbed2c82cdddd75ddfdfd2fa5ed3f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ec24230c083506cd7ce90860b861760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a49ad60723940ae420b7fb91f58a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f656fd64616cb91d4579d240de94ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be892b43d5a4ace07829795948f7eb64763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea6a1eeaafc3368e006f1e4ea3760764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac0eeac8c5fa0c22f5729ebe667c7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ef0727155602afd64e961df35d4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb64e654948df852192e53717799c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>