--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa47fd2a22b445eee7e419b256b551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d312f32d40febed3f83dc4394d622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624c10c9fbdb7430ac1892791cc97f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edabe82f6ea88678b9a062ce0432044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc1d61d7d1379e96369fc6804c51845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba142b6ba645fd791b8badd3f088c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42a3b681a8f6ca0e5a42a31323f7c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993fb0256ae01ef40f0abca4bc2fcae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055fcd62e725bdaf5799952aace10be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cced4c5d95579f82d735d2591421c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64240822118946380c3d433a58faab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c91f07ae2e3c0415041b8c29ca12912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77c695bf543ffd275b38da45c1d65c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475e3b4370cf51dce1410e8520285f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491ef00483d9537b512d350cbbc6e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f376bacf16d25593808bb6c2428a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329a5cb19d3770ca03efe4cff36a2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f86568ecd01698b35fdde5b830cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea7338023b731792b77fd729f64ba819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8983c16482f3b5fa76dd32bb544a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88770ecfe3342a9fb4a264d1c6b3e64821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aef69a227a2a1f20be62990f11d03822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945e741f84684511f78a82a3fcd15123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c44e19b5ba46cb7edc0586bd7e5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbc3cc459d30845633566d09b12fac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8bb4b64ff6c3442fedc8ad8835bc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440eaf009cd44ee677805d60de983ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e3b7e3c5e3f7eb9dbb205d32024db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319be84f3d5323f4ed5f0044b6a7c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb28c3a6c1fc2826f6133d9461051c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3440adf88d1fdbfd1ee09306bf705f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b75ba9574c5de9d8a2c78e9e22d96f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084fed632206003b53fbdf5ccd46cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83f0f95a93dcc0fa6a5c29707452f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d39d24077c47d2c6b3ed83a342271735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2fc006139e3e57a3b9644646e150436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc9a281ac0a277545d61823145dce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0174222d1064630cb5c85be828fff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8289b56a4dcd4f2e9342b2cccb95d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73894aa7882dfa83f50471753c1945d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7676a01e26a7186ccdacf72899d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f7b11b409b3ed648a46a1069147942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7bb92f801fdf694db345feeae9f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae56781a693eeda54512723d0e4e38244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805f928f151a0cadf84380f531fb5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59ec11741ff523d874759a2c9100a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f46a39d8c3f947ba3891bce2652447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04deb5bde97015d8883df9d7ffd19b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bad75e107949d1974b6021c6b1f6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e36a2c7b357f911a14037f95220050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc3126bbf6f227b10993171411c2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fad207007d978c19e08b95926f37a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf291bd483eba3eb11002276d8171f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52543dfa28c22a8a619db128417c28a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb5fe23110aa1ae195e60150e86bca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7f135346ca3c7771315b5e7539eaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a3feed493e38fae8437fc043c36d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f42f92c3ef0ad16ead3f9e10e6e3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c1e04f950fbef6d6454357cdc4a6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed08e822d0d3f523304b28e07c8fb2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806bd85268ca2d916ba0f65b75706c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067d337c94eb17185816dda661c3d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767b671ba50f895740bc1779279a6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67904eebbd5cc83a1df54bb7139b88d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b4d0b86b678ec23be54c4c683e4c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3c752347837df2a318be4f4fa14c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c574ff3508d5c477ff19a02e9d6af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6deebb889eec6f8fe305841a71a0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe34097281da387c8d5ae1d79900769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1beb8301678ec8512b6e367b2ad2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7007b230c91a7d52d6fe89de87c5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae9b9f0bdd6e2cfcf7ab64800d7e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbbbe76912de0f7ad843f3df080aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867531cd3e3fe256d4cdcc8094dd21a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6d39295d9a85273e3ec1510965c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162a31caaa49c00e9739f767304c60276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baccb8ab328990b7a82ba77ebff5b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f58ba81a27255713e4f3fd9f1311378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8b7982659fbfab5b4ad8b1430cf5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309f49526cc9bf086ce214512365d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360dfe898fda2147eae697d3d00dfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99cb64277ac8b32f64ab72691959482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4915d544a8bd401b5140fca9afb50dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ac2146c65461187b0f7b93094aa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ed6b2e76b3c7caffc744e94a4ef985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a04c1e473bbc3a0d93efcbf856fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99edd0e9222f45a86dbaa0b3a03a97687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc33803bc9cbf4539812052e9080e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f3bc168a0e3c975a1facac359ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5301c5a8fd9a6ef2ce6d7b9a073a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d14cc648f7e07f174b446f888cad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554ceedcb068750c6bc4e99aa5c87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb330efeb45a1b125856dec19e6cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da5c34aa3bf2351fe0ec7d6c6bbb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9efbf237ea9b369dd0fdcd56a37995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98087ef22eec971ffd9302fee45f903d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6c2792b2fe289c0cf4351d3a79b9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a776b349d81e65f26c409b80e47b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17110980db7723848e8d19671084bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f0dddcf1f37a53c9ab1e9c24c11a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb2de0492949f79e8449ca21eebe3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e2178fcddb6e56dd8c414cfd0ce5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff98161dfb315ab5f68fd68e32789a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db65756961a0828928dca63e83fbb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c24c1322fe64f66c32486f1b387ec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d93250e2ea1e633672bac5b77521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ed02eee03d88f79f898ec62d8d504107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdaf248f882fbef942ac0855db7442108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562bde25e773328171c4c28113e091a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67025cc7f055d0ce2a89849ad75f856110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e967f4c929dcbd773b833bc5eb06b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f23ff551670afd436317a32fe4c2db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af07fdbd993a51bad4e6d348ec2f7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5bc2be76ae7e65bad7f6e6bbf930a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2cc1e34d646e8250717ee414aa332115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f38e431816a6a7094c4fbaed4ccb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b037c128ee142c684a9d096fb16df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f62fe940238fd775b85ded861cc74e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59fbb932b4965d75ec355edf13559119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6161f8b587fc8d4487d84b51ffe182a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d119a4e92d2d9428db2cfa4e89b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7bb9cae4f5710acc24ec7169a8305122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737c0bd3ba44d47d6deea3cc42b414f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f209dd2543114eb690ecb57f07560ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63efaea943ea8ff2cb31fa61c5fbb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476997ecb2bc4a557ad444b2aa150d31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d2c3edf5cb40049ea6e9cbab76af2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a72ba165087f9016956ff4efee4a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b7447ce241ce5eb013f12b17bfd95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e29c92032c567274eebb86535dd36b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f425eca49f040175d5fad441805659131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e19a30ebbe0fa9d81972ea1a50ff04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909e703f5ab7110e699ca5893f21f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a40c4636c4ea4e23e1439f036bfe9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018070a7b4a4425d8caf14559e2f19c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352ab530ece9ea28a75c477d27cf5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d731c85161e75ca2968c11aaddd73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d6d9ed659efaa30d37d282b82e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6245d41df27085fbd38c134c63e354139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ab1d91b8a567dd2909012e7085df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b48ca5ed0732650ef77134315e88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb97694cf97b6c88f13d6cc6d1cc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da0500c4b8cd96d507d35252af9d0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159432dea9d1d80fa6229f10e82c790c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c83ef9ba2788ca4c3f2fdde14e1d21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be308068ebeeb5650aa00c2bc6841f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a42233f0eb159c321cc3e00a00c3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ca6820c7a3c475f6d9a352a48813148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17709cd40d436e62c70dd430ab6292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c334ef9b2e8541ae0813228fb5d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3425b2054d71149d644bc7db6d98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c18607c0ec40d32e6cc75b4e2e3758152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0786413dbcfed6a9d4b64d7f0756153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6952df1fece224819c28225839725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca044c359447460b1fde1ab774e96d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b64195935f7af1a9cf3a69789d916156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5386472a6828e81f777ed470f42f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032cce6d1d085b95ad8b49b512efb41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902fc71303a76c08d0832d0c4211a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda52063c90ff9afe54c9f215a061a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03adb637734e1f824b406ad08b39d6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ce1eb6b6dc08a7032df2ef89c6fd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3da5e03fc711e4a2c171098135cba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195208f37a576c7e5f80faea3ef3360e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db653f5993450eaa98afcc2e1ec9ea3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cbb7f38f9834e28f952b614118462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa66f95408b81aade728e83bdfc5b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4944a32667e415f6cd9a8e3be345168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d2aa7de23c0d2ecefb43e011aad5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4984f1ebe5be117585a7cfc2745428f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6325f12dd55eee0e29759368f43c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb866dd72be4dee6603e965621a1a266172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172458d930e0d7456b375669cd247f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580707d1c6d166a8f045e577897896a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508650739e030fbfafd5398529a1217e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50a225bcff79627114c897de821b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d550b773892be5b6ef0bcf2d0d11f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051729cf6dc1a20693dfbe751f2eb3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57042180c0442d943f1c8658ac628b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6181f3ba52aab7f926ba2255d0207180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005b061e602e6fff4febed4473be79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c71fdc4bec9c63208bc1e3a056ca7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6156e32d9cd1d996652325a36f45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a8fdd633936dfd0df8db086b5ccc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028fae292e6d89e53c878b8f8640c51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9691e5c1e591a0618db0f76bc3b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49acd847b56ba7bc67fa94186f89c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af856de518df0e4a0619ef05ef0c16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfc5a65920dd80eeb48247f1dc7ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814538489b4e4a20b8b12df14498235190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e54a1e224ce3fa997069bba89d0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f6cc364288491cc80870f84606ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab25868c10ac45bd2b7614b6bed4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d97635748039cb8f972840006ff24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54070b2baf9f6dbefdf700a3ce586a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd2a2ebd01d42462c7cb6ceb67b436196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e5277af610b1401ea35afeb28dc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69b9845be7e8cbc7d9c4c7b94c936198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2351f61eb9ebb1542aaf7a5f547f18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b53024f25648a019eec3d71d1244e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184638225fc0031cdd25fabd9d2d376201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad162f43ee63243aeed65ece7d149e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30932da9472db5005f411d91e4d7f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0b08928381a44846cb1bccc67c631204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f259ce9d704592114223a2d4c4e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298dbd42bf18089817b1813766551c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4930039f82a076d9dacd66a8aa579207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ebb6a08be893f96af83442ec601d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022be8aee5995ad0a56a40000f40085f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fbb85a5b59c59f7170b50c3adb96d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7315bfdbcef02a4784796dd1645d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19f17a153bdf83ea7d88d0fd74c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5231fce6ae6f7294c31603dcd7cb2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7786934571d37960d9e899e08dd89f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9ded2bab39643a0b325b0b23aa99a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba7458555cb415ee37b5219f5ac9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236e89a8b98614e960fa000cbc169af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fab7bf5143371a72a7e7fb89788c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e16cb090538f3e6c379b3e0199cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b2c74490b3c434a484ae1c8192ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeae53a89774f00a9050fb94dd9b361221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab0b2e679bdd510f47b30ba88195d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13745ff289cf3c76bd04dc2c815145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a309c6b659a9ec2901d890bfcb8aa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe279eaa1cf109ae47e8f4e8614acf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f614c466c508d60113dda1e76d7669c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012811217c28ff4440973b4280a3da54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e27983455c46158a16e594642f685b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca79dc9f3ece4056395f3ddf50ac38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a82271744ceb7e3dcc736c83c0332230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c650f3a8f3bec0a9a58904663a9e8ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e19c65dbab33c2ca6abdadf190bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb21e61f20ba26aeb51971eb9ce4064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd5fd4478563d5314f181319ae007234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c1def5bd966a3528f9bcb0fdc506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80b236e531b60c36a1f1c09d273843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55317dce3b8129c38a43824ff5fdd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7de4e9d4eca2f29954c4f89d917d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93ce192a5eddf424c2882e3b75fad7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d4a8069dce955cd72f473e224f8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312150ad90c6b6745cf10d34df4427241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32842e2982ae1699912c83eeb3e87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff90b52dcf9b527146a8d0a54a456d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b55ccd63c5f2667036e0c5f582b3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b43925b4c3a3d7680144f35648c87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58008da8d1765cb797d29d91ea7a1e5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038f8513981e4efe206a2bb9e52dd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f052adcabe52d2e7490dd50461009248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05f5daec47dac5492e361d0033b9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba753b6f4c81ed11a713ce7ceb1a63fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f732b9ba5658a2e329c5a076f37822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c0349b0565e5c3d24a82f6b782795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3363fe605e600ac0c24d0ac8e932253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ac6e2a7e0bbb09dbe205e3b06cf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa748541c9c2231e414f8b6be4d0cb4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbf43566d53f21bb95bee0fc6bd9b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2a4c33396e1e30dcaa700a2e3537257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeafe404381ff90a408118293bdc4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d99fa90dbc0a284d20cb2d42a0035259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d4d1567e46e5600978e3edcdc6ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd65d536b8c7becce84004869e5289d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34246e1c19fdde4c25ae9da2fd54c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00256f3662318c9691070c8d4cdc1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385bda0e8a1a35d9adabd091195b0e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85f6eea01892deeba90fba6b5a449265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58636eea973e599d0453e30f7445f55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ccd779e205add4eeb950dce8cacad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ecfab483f7fce670d511c9dbc6923268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d5899deb7708918161738430ca91d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1337b8b71937f03243727811f3694270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b44f6cb3a5bb389174915e02800d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b39897032b7cb99d0852ed367a8590272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91282c066dca9aa4ed1d043df28361fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48e6a4948acb10457d18cb80f0516274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52012946d25f9ac6a750103a7ed82a5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa203607104f3fa69f08e6ee0a7f2fc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355078a028f9a9b99b800dc72eaf4c5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e678a61e9bd122bd65a75a1637f12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4997e28e7a7ddc4e733d5fd2678072279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f093aa21e126c1a3d180f229b72d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b664c68c18574360b65dc5fa6211f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c89af0ec9abebf39cab958232291282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b3f66a4b3f78981737d61a9d096ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b786b7f4b023253a2b92d0c56843e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d9cd35192a3fd10cfb2e8528e89c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5008bff6c0cde6d9e7e2ed64569f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54891ddd5e40d4d861ddc39f230cf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd825f566eb373a84f01e9109e327f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71ce50f2a5c8143602b3692771cfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e3995209613ff05a002d689269ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cceb0d846078e52484fcdb60c1aa85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1985814beff96d165bd3e6da028993292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60989b4d1be42a05092e622cac9a22b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59586450749f1d115205482631740294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a258f3b03a0194497e4f1f23afb9dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b8005855a6a9c3f6952091765e77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595090134646048d640004270fd547297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900479349e6c73e76d78f9cec808582298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ecc974832ba12e8eaf7451012e7f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e7178447cd1bdf21742b424663470300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae036724b5d842a598bfb91266095d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37b8a1e34cf82d01a1d8738d2ec15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999e21f394e6487503bc536343477da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ec2937f10db61a3d572f5e19c08f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf50cd677d6496d015e85dccaabe13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a4aeb4d82eaf43d57a53322e2639306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e0f65ce5ff5319364a31202e2aabd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652de1ebe6620e938082fbdfebb22a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aeaa3ea56760c20e62199d97b1547309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5b9b1f9d2666a4eab6cfb459f5e46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353adca5fc17b53733a47ce6e04537c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95886456a7b0dfeb946bd6a8e4c363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed7a3f90673c8d6b64496bf1e36a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c309df5bf52f522caa19598efb1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea435945fc14e005f455552de55764d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c906f7566455388e4e1359f3706ed6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4773adbdd4a6f7e2ce494ab8d32ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475092bcb3a4ce4ed249d89f43e0faa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5262c3a1f8a15f3c5645c5e6042ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31284475471cbd839ec8eb199df262cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a743d931f60ec2ceaa23d7c4344db0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93efe3ade7506430e7a8eea13cde7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436784513ddf58a37062e67f5c993898323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b4cc881260bc14852c740f779aba1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b968a8386bd07443a22b7d2ee8779b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb08925d27c03f2b1106a5d0504436326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef80b66223925598bc56dc6e2ff79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4918a1ff5f0cfb963362a9dd9a641328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a5b8e60fdbdb06094b17a14ef9b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5b9b7ef5878e8a663477c7ececd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca99ad026bf5bade0c3a813ad2c72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523cba2351e32665b38a4926391e7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119e530d0d6e85b3792fc5e61d72f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed51cc0d5ef638835f2dc0c25273d5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d1a370a26182c7f874d6e8dcd0788335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21f315b16ec42c5e1c5659a8a066d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055efe5c66cd7aa98aa97db2ba9a57d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d152374e003d2fa98a64a79f6e48dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7791315edb864423780bf04fa4c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c3bc5e05d14d220b333a39f4cbe6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdbc43bc567d844629f4d954c72c2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa713bfd7a4a1371cc163b437fc0265342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e137e649f12983aae58f5d7e35b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3150e6fc66a58a0733f0ac83bb66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6457e4277c97608276b2d13ef6dd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f72e8c23c9b80b8e552cfa411ea5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f62492cca93a8c0ad2fe968e8e70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1735f4a7a033f805bc932afec193f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba31e4b044e6325193a02b1342fd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d87cc5a9d7bcdece6684399ba302350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559cd8a85fabae505d6851dcb8d86b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb6539df437d664f2d57bb85c46cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72434b596cb25394653054535e77be62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd778b7fdaf34e6993347e84170b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec074592e61bd6c7d3e25209efd62d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11ec2f8c74a0ad7019f3e9cf478a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dff6931f035335a07f5e12320f0655357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0bdd7498a8928151427060f166fb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a75f6dc75ac8d4865b3d392a0200c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f88d59d632a6a9ffbc1e269b8dcc1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17370b498725d34944b2ff09678edd6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d43a6dea16f7bfac8889ac28eb0628362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf96ce7c3980a7b9930a4851f3b99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b746da075220ecd11c3e842f9dc58b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3371530e199c6caf50191bed73e167365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f561e38df2a8814e596be95a365a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf0fb8fa0047dad93f5b98615645aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f02efa3acd6a46c8c7eeaa3b233b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca62f7db7870362cf109cb17cbb2b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c557c569e568d24d0489844eb9cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de66ead2bbf5252f2a9876917a9261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d72da2e1357b49944278d9feaf7edf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e59095110d772eaa4ba0e35b88cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712113df85d286ce8f94f326b32204d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4379ccc38928cb463e3e2bed9821ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103fd088a4ccf55d2f73d2a264bf65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c68ce297274ae3429392187b097d5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22c09141324a60137e19f00b1179b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1dab07a4e98d56216cde13a53a6f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fedc3e16c59d7050640d60032e8f20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12047abbbb55159a7e43aac2fe99f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5b2a096585fb789f653734b65aeb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d81ad4a7ae0b387167eba0dcf4b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf845a3c6a2d0c0b926bbd4afc234ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a4dde20af4236389d40a5fca3bc79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c26f4061cdf729fd4c89cdb17a6a26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe06986eec1ac26f508bc14bca009387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048c3ccc602331c6f2234398c983ed5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03675f0ada97c261c7b387e277204389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5092a1d06a2fd2b6338ff12352a95b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def305e0eb62d104f0d63cadeddfad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fb32b6f00bfd238c00e9c26b26a99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b00be4c5269756c97c4591e54fb2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6126efd7b85991749d0c52aaa4f98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373765f9326fc268538a261680d458b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f47628e9673957b54954ef397514396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2f40b310e27fad5b6ed73c253feb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e3b0eebcdf90353cf2c483cdfa72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36551d19f29499ff19099b2ce084b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d35939e686232cb951340c7c2a828d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb455c8dd0e04474c9fb76bb77dece401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b93d303de0bd3446882d290ca5819402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dfff636256f7094f557a85122e4e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798a63893384d1c3fedfcd6baeb41f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2667dc6f62ecc17725b7dd20668977405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2dc7b76afee3e3a9177e6eb147e2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbba8705b699df0ba722d264755246407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b494d803c79837bb942b4cb5289b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae2e74cfe13018e4503b3d1022e971409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd546c9be165b45b105bb05285fe53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e6871b8bb13d98be52d3fda36a4f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc235b60ba62ed62aa9c377e00cd9bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d5b89a59dc98cd9cf8b868b1f154413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335da7fbef641734ea51fdf39c91bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eeb89da36e717dec72d290573c175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc6c119aeba706e1fb36362d00590e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627f2fb64d71522feebf6e8ec0e8f5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be97e87013f41350972cbac13a8f70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e8526dabf7c5cfaf2c995ad5b9e3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0d41470da1551850af12633016d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9013d5127e0cf16a5e19a7ef927a65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d226e2bdd0ff737b912ca00f759c776422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec60d234138b0fcfb0b8b7f6361bfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e190bca4185fec21a93830a7c37fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad358868e3d6770d10128549b101388425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c74959e4d9c5572397f22d7df5c3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a450dc66e6d09a175273c1dc21be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac230459cda969434b52d7656d9d57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea4c7ef33aaabe7f93cac3a05163b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c339ecb9c8afc912642f4bdc6bd6540430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cac5f6398cd80b4e93885a4afa76c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afc26479a8bc58a2c3c00a59d6f39e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aafab8ae2689ceee535bfa3d288da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee1a38b49a53a794d82e89c91b0f5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c948f80bf700904e474cd7b039b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982160294cba8bdfa1a1ff4d518a9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefc728cbc18759a5cd70c633a0f8db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc78a87cb06ecfea9492205099f2de2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84e04761212e0f7bef984d839e6ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd73e05582fc3ac9201cfbbba16569440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085892d10fc8761866d189e033cbc9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687685dc03f6d286668457d794b762442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b77931e70368071ec92ba7946258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e4104558958141803e2469df601b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e7b269d103595f34a1ebe7b29e99f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064f57f7f1e1ca3b2138b42f433098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3be6d7373f17ef4258a14970f9d33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e961546c6d1a8ac71fa1d842868509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae86dde07846f7d5620d677125e58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8da512b06d191100c709712943cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4003355a1a62f83b877a72b67f4216451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43997d9686632e5dea9110baee3b788a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd0882d1c5732a5469c017772a9062453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b056986b5a7fbf6241cb5323a2c714454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aeacf6aacf73cb4bd72c1fae500e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884856ba598d00a338e53c53cde26fda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591432e38f1d9ac3a1d0a97cfda5291457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a522bc713dbaf43c3cc9b5b10ba0b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898ccc91dbbed1bc2a1ef8de52a728459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8cc2abe764631a44722bf2918cb84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddec0cf6acfb157b3eba1058c237b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375b6ae28e33a65719c4249b5a7c0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89a7d3738b5044215e6ac4b3202c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adbef68fd95267825240f459a28bb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979c60746928ec4be3866c56f523ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1907d6fa725c6040aa38f829d1d595466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8c74a91c76203cd0d1865a3de5499467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5be9b7868f5ac1b393726fd8d3a45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfb7484b32599a12b3b0fdecec4fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830bd0f89004b394ccfedc26ed15959470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3687805e051029515a2217163fa29d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb073790e9cbf423860e0fe6762b6a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed5d3a6b331ffbd3b3a360e2d7629473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff32780572e7d549eee1436d9341c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35187f48302a5650092287cdc41e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655da390cd3dac9025f553909847eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48f6a6b576483a855ecd264585d326477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f30ff2ff2343d06f29e579728cca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccfc925f7c84ffda2ab7c63b92e7ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671dba5bda342e47bedcef6765e4716480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a67e721b77043504bc55e09cd2e3b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7e01b266f3dcd0c9b7d633ed3600d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ab3bb959c75b9a8f70ebb4dfe10fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370cc61c3ceecf4903970c797698ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7572672d9e63581086a657b393815b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392a1c38fedb81581e5eb3a0167caa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704fe0d62f315ecc64d2045551d7c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfe6aac834a7cafa0c1a5900736daa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeed49ac5d74e6bd77aa7465f2c817489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e13f0f16fa3fc94a9c69bcd1d4ea2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cfc82cb56a6e2af2bc0682a099af7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea2606f8587433bed8f886140de979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54869b40851b8a696e5ef77299ab8141493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0539955e9a72b36122801c2768a98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab4eaba9c9be03d48e45a5b7d4b03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856251abf431448127030450c0e73f34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25446adf2451ff36957f0ae2f5aecf74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fdf6a97a5707e614a72ce013c017498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d2bd41e3a886d16f4139e9fb66141499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aaee5dee7ea925ab88f5fc87f6006500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b692c5841ad810c5a91ff3019d90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc005f66e70238c056980d07d7f05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428148b49ae924cc2ee84b0bb525a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda40455add229f3682b47afa33c419504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba336cc43463491e97c34a957ec3246505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894948136ed2302364ed11183690b7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdfce9bd93896ae04ada794fb8f453507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1fdca8db31fc2fb39698d7019747d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f444ba2a67242c667fb315a13d48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b83056b855067fe868e94776fcdb2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c954c8e90a3fdd00ea3b19f0eccc76b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ab6b0869a9388275ff31ba969774512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb09b627ebcabb5e70de6c8be08b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f486e8c302c4188d0664b4429f884514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520d038cc904aac3f827639c826e97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3394d17edb0a894d026c30560c958516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625cb1ff69c4f001752f4bf98b7db00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f768bcb9169c4dc21c3fb9aa62c5fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ebac45d9194ebc67f7465cb9d92d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32de1a7176f3b36c6628479a92d82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb411b1f925b26131d57d7f90a5d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173f989fe228bdcdcae53f3133357f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e6ba3b32451a593fc04cd1ebace63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa64434c102d3932a716c362a9f40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b4ec7d4d03abd805ce4393b8cb94f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b1e89b2f764fe7922983d681f2cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5ef2dd84023640f6129c69ef2e8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d15e18f2ddc5cba65005198f84dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717872024a3b5de8d6806fb8584e14af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d88ac27216b172a94ae781bc0d215b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353592377214da392bfba1fa3aaac4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445bfe7b514ecd2c2c28cbbaf8a8330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc96a594de40c0b6072cadb3a92f8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c8332937781c0cd2bf26b1c7b6493534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525673907678fbedb2f308c6c6eaf0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553806a209ad8eac0ef83ae8f536ca04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da445ed5011e047114dc29809b8d3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72deda43a6d940d9d60095c70be49d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcf315bb60521f1b38f9a6d76fd444539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec70aa5718f77adc3f73c60b22627d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd4d20a939abf90158c9191433a63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88dfc5bbc9ff4064e419c1c0fd983f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40c7209490eea75726e0283cf24db8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4ffc899b1acce88b681fd85d9a948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd04ecb996ff17598e01c7dc22e16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c96ddcf41fa2905aeed65b825d0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f6fb2a1b7dc4e7610f77e09b28be8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a595e82a5b3b662fd2f0775a8235972548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743abf710a25801da788b0003433e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a4f85a6bdeaff39a1a37ccee7384550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a58960117593b2be1fa3ea17eb88e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601ee8cb0fb8f6503c88337f9dc181552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2fc2c6ed39ea11446a40be0efc8b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed675546fc0ec0b21bdb552b74cebfc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649f9225846259d07f608f91238110555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f67778606741cfcdb231e4e5f62d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242883e9cc07ec3acd8b97eea6fab572557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa102b66b35b1ea55578fe01920865558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5834c8ae3c667fb4160fdb6dfa2d4bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bb3436b22ab9e3b06c707083bac40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd807b46fde1d46ed3e0d44c339fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c72d3388fcf384fd56fe39a4ba66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0238d00a115a1dfc826ce759c8b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1dbae1c50e22a7b1c0904e00a5e7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7118d7207ec6963be5edbd34493f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4566cc76039c20ab1f0b7ff1ea40c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f083b162dfec5a67093649f228ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331054b48bc58c631e41a3e09fc95d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e23cfb9718b28599e0d29d37b8e7de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17fdbb147eac5bedbca14c1429ef8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c539f1dbc52a7115d250af89ca59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b355609b11baeac5b48207f7bd26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f30656ad0606ac134b94a45a5091573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e3da5db7812a78d0713b3d568c4bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406714b2a96b537e6f3f6bf0b2753210575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1517124d9806b773705d6766a2aa2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110fcc10cb5a21c2fcd396ce6a34d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aba39605974d80df767380fb1fe509578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55f25e7be99605de2c68b341150c42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e76d01ac84e646a1c3c8dcbd9e708580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227945dc43565023b422c87419f5eca0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4f7acdc6a6a88dba056d2acd2eb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48083d339fee40600d51b0b516ad3128583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8087a32c8462a209b4d528d4cfff59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b365c4f163ce2ff85e2bc49319e4e54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d47da7e716e46d245ab28d08cefa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537925f79491c0db1ae2521c0e1c42a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceaa6425347a9e9b0c049e819ea3b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491dd53365ec7725974a4bab4a51e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377ce6d7200add1fdbff1b009ce8136590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3070cfc3c457042d4a483607fa4a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1700e5de9750701dc75795564205c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a786c96ea3d60b7b89fb113e8f6d06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7781ad5101575bda2a02f2690fde6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb0fe999555c7c8af687b45af7a962595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29bb0d38fbc7cf5b3a35a45e65657e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319edfaed2c2b057de850f7ec05f899597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa4d6e473a0226970d013207da878598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74510e7d10e7a9f8dd554ba23b40e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ef78e001c86585d90c7b3544b6a60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738fe1668f8ee2a97cb3e2995e7c84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e470b1134c9409531f95b9d3e791d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488fa87e0aa562b3b12f40ea8607bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c26f55cfc47ec6a6ac1e9254d749b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958aba8d4a00de29d5a24c1a583aed8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a162288cc9fa90a3b2747b670af7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04a8213750b49ba3cfaaef8ea3add607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd2a20b1c89f3c7ec335079694da65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94094da909a4046e88873af311082609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a970d92c5586a4d43cc4ce07f8d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ac069bad0d973e0dcd16bbd5e8255611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d26906cf3bb889102b3887adf2ac03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d8c2d3f86c85b3cea8ba5c9e2f6af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88cbd301f375a553281062844aade614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359d7f6e069b726ce276bd7ae4efd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097cccd5572ac46894e33feb7cddaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca6280767e67c4475f8b81d50be59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39263372c3a237d2a0505208315141f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f0c51fc0ae9cd01f6129b9d315bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930a11e540c7f0697cc8ee18861381620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5977895eca975533eaf0750cac5603621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f0a60d57d7bf872b8606933c13b9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cd4cf14e6df7d036054074aaa6a03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c13c49b5d0b21a96f8f1e65dfd00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad604b03c7a0971d25a54e8d2a8af2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e012eea1eb2dc88cbc1ea0e02f1fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa237932106242aea892d1a5987be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea2599d772aeee775444920e28dcfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9dc88c39e66ecd5e39b244f936921629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2bab66f4e416b286769c9c8fb285d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ca069a926f3659f1c29af8f46374631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ed8e5bd67bd8bd8ed897077d0c6f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ee7beaabfa221ac6bb5a602ed5efa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be82ca11e9daf7e4b6a8bb55c6e118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd0bee713211967f57ee5b7d5f0d3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e1a1ccf876c33d91477ed66aabe35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304838bf87d9b1850ae9738b35d18e3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607b36fc4d63afdb262491ff39b333638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c844ce3daad47a42288c45d3313c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0830449f4b5f78db5cbb295f53648640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f6e13f3519f3234e287b6ddc410b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dda27c3d6c6cb2cae8249d02c4acf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16886864f1f71d7d5680fe84788bdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d27c02aaf5af69acf7e4d525bc6dac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7fe884a9c8572d9a093eac84a4d97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4c963ad652400167db2d5fc7f5f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc3df45cafddec976df67ba39e48ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74963c9624861627d74efa243acb146648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d41cf2d9ba906f0e5864569d5ab7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b374357511db3284372e85384d3487650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b36d900c22474163959dc7af78c98c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2068b134dbf34b5f8b334e6919cb46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635481bda4330a5127832e627761359653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96b94b7ecb482e25cce253b82d67d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a9faa71384e3cbf723eb5a1a44d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c29a840b53885bf085cef542c1b7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8bcd87991955dff069dc88ba0bd0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85678bc6145323f361dd4b495e703658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83d5a29154a7a3125f343d0e65fa6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2de29e72c241f540ea7ba82c8de3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374928aa6608570ea75c1a12e087509c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b03ef449b17e1a02db75507c3a1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64648139bea698c37f8aaab72ddda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5845d026eaac63442d9b8200e33860664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d47e0d37f47a407980c889d9816ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c77fd3ed23e4839f9fbeb6bef29e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ac99b8371db1afd1856bc85ef6cad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b40c205120e8a381a54322717b732668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5e79bb5361f3089ed28a2fb5ec634669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848f8b6220e1affcacc10dde26a63f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235314411fcd6936321a58af4e288fd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf2bd97c7d4477b61f26c621715fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75f8b8bac21d71fbd3044ef1ca468f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f2d0bc10929c3a2504970c1da793674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce33c14ad45501617e9e70c42734357675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350349d2e6dde3f0c2c8e6bc2f8e17c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461ad1bd7eb8dcb623158698e0c491d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b631a09607fb0693c2a3edd75e2fa7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110c08751572c8a6d16423e6e2f64d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6304285df24e39dc3256cd3ca430a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88843b48f4ca8d8b7ca8bfe352c0af6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87772da581bf6826336954f39987f2c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce250900e3e47b6ded38fbaa6e1d85a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e48772d8b81b6cb67871c2882656684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621109bb70d7bc5555ec35ace89312685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d1035856cd73022fabfbe362de6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc036c816b23f1a36e6d660086994687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a9ee89f14a0110eac0933076145f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd99417306e87ad685475c98db9d957689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92a8a20c77df667fea6a5c65526ceb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ebc3c10fc7c43c68caab8bce1919691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2100c51340789d1c53661fed2aa74a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99455ee106da8a006013e73a057a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a72419a53d7c6697386e395a86cc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caadec4176559895060c350f67478c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148962a9654891671fbba7a9afa8e639696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55c722b65186ecd2bd90b1744da5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43abc4dcfec2754e010d1cd1ba8663698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303b0ec69b6b5615904cb539249baf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf1e1d07af3d6b267b215b90f960c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9a3b8f738bc3a69b090438776e9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5304ab6008703682a200aa5d02d667702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea533f769254095e4aef5394addbc73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723344d4191febbe1e608717ccec988704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3993011ba208e48861ae552375c2ade705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15c4db350ff813e25278a442c3d7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d2efafed6cedce54a69cc086f7f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d616d8d3b561aae16607b9658d5e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84c44175c138c457ae1a482f66d23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0f1ed4d8529bb623b4f4b62d7968a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd436c23b4bf7791ec49fe4bdd1e51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7209cd14aa11c9859903e3f5dbae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757166c2f7f32044747616ea54f65335713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fab3a5dd19dbc578ccce3ddb84df9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73c3fddedc5610148a5b341e54b266715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e987f5323a51db912c4c6255ec5c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d45dbc26d03c306dd25b479ca726717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9748e5108f1b6f6a5b87e52890db9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362c26e79616aa9331d28b6b81c068719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd55feff16cc4a0c38260e5e6572fc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d8d5fd9565402ed3157f0ec038938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db1f7c751cf9a39671ddcf411788b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41ebf27b25f308778352cb0f0018d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd220667c19238e5699f7381853f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1512710626c155aaebdf36ccf8695da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a223cab5649481737823499caf50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402e5bc943ddc3debb20083837bc65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f124aed6e6c4a4428a74b6d1e873728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbdc7b6c5265de7ee533e351882c16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f0014353d8485102083cfce2e379b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbfb18a4ebd12d47362d3a331a6229731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5afdf3617da7766b1bc86abcad9960732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9624de58b4e0b2f0c29eab55979f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229484b6b2ea6ea1889d7b2fc7f7b31b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b076005b0fd7842183716302aacb597735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec93e52f8a9f08c41fc69741bb4a62b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7a1d96dba62d284acf4baee911d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f652ca822cbfac1249fc560473fd2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a04d711f4304d3b740237c3da438c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eff655cd330ae74c3cc6e9b7cdca89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881cd478f0d6312385ed69ebcbaada7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedc5410d121321f9eca80c6800bcca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5eaf15edffbb490d618a1fe9dfcea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da221a48a7c85149f94055451a2102744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674677a533aab9dd1ea4d2ff423f9cf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6af97200fd5838b48ac63726d10f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66c8a260e2374c23d53c2a00fa31c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1619b2d49d110c00238ea08a84614b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b057ee65c89a41349373a7a174f0789749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b0f1482b3dd028e5299c4fae30428750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aff151fe6e25212f4b2b3920dc7af0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c2106db4fc8d3f703e2215064bae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed29fbfa97522d272b5da982233b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d2dba01533e2ec5961c279e5be948754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69f0f089713882e2090dcbd689497755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a05ed78d955394d2016c312416ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5d70d5609e59818f92648af17086757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a5fff4c74e9ea836a2c88e460ba8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b9fa9d9b4e80ec2df6b4b81e391e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d89e46e31a4a0000f1a852b54c2af2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e1dde9f5bdb7d8f2abf7a44188ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f41400cb2d5c766ff191021586b34762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b5afa3b4ade6a2e759212de1f0d4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb669a3866451338aab919f5bca60764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1638672f257d0e79ff801ffd50a35ed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5be20df2a4f97d02637b6c9eefd9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b05399e193c4f1f44da4a7255cce7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b25bec38a64e1c3d9a90e4d8fb36768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1fb890f0046c2cf081e6589cc1c48769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff4613dbcee73d529f89c12873970770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2de0c83bdfe9a0048eb962ea3d3324771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb15c499aec2fc8520b0efe7597ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1320eefa3a96697459dbc3b78a5f3d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78de972773088b6d2d6505910e47c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71efea7fc183ff062a8d8a998611f6c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4774181a2fbc849fe99b6a367fb7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91318206f68427e64409dabbd62f4850777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde5a3d2276a9d99d7aced175cf8ccb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271069f958e5bfa2f0f5475410795b9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd962f12f13c746e78be642678701780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14a0236e919838cf6244bdf02b360781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee313d74bf60c33e6a6efd01b19af782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c4503d1e572de57caccbd37d14092783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1c21cd0e47c6e4cfd3b106b6a027784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce7a1a7829050abbe5f677c5f3fab0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c63f2614bc2d3b3e6eefed851d235786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868789302c46b5041db1b9e784143dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f481cfc65bcf820ee31815031f567788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1ab814508d07d107d307100c293cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297fbcc13ce2d8d60e7672104699863790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a43ec61ee1ea17147d6c128839793f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674caa2257b3fdb0d639c59a5741b46792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1023201da346fa2a228644dd3f411793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5ee49276f6536cdd8eb3cadab484794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9865ca2c2ee574155911520892709795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680d0e227b30268aebe3633b9cee38796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf130b54b9c7159b8b00a11199f40797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39744bd6663c2ee082ea3b45c2c2fa9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006836ba07345af5d581a081508fa6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89ce74c4c1a0dd08afe819d98b0a8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af607e0da0cb25801e231f04340326801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482c116cdb102457c049c984e0ce39802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a05970232971ac48da1c27ffac267803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43edfa17f216c158cb1a4aae34b3a9e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f850009c2aaa4c12aad34109174ff6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8bd67b05a4edf3b505942a35c08fa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0308cd48ca18b59ac1d9346abf055d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439834688beca6de5494f300ecec41a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b910e8fc2b42adbc2c22ac8c8197a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119be979605d8040a9b028c4b7c47f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201446cea76ac549e51f96b6036d87a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5060e537efbe8546fb7277ba725f16812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833a5b586f84f8f809504618b653e8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c7aa15cfd4f409a15bda20c6d149814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8976137472dbebdf39e4e1bf51e95c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92eef7254d740f39e2dfaa4d743db1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb1a649bf3b9076303cfa0f6762f38817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4da587c20da45e2f4b019c6de9ab3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df861b704437c942988ff7538f0728c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7c8e84af625e201b3c60161e50db2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa88906a19c56524aba726e29172a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9a3ab88ab8d21b44af266795b73f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740baad07c0ae2158198da6456acb8aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ed0050fd52e0cdbcd6e80d97250c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3daca04b7b449f577b7304a9a2ead4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415d387f2a611df4f71efcf153206fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727b0f2a924eb6d8bacc9a76f6a80ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4e29c7d05132c32ba967d483436e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a2f15ddd2bf2508ce2e864c8f0388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66334d726eb18e1cb3fadae816398d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262385fd92193efc568df77ead0f61b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac692cdc92e1a17a75013e57efdbb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4888adb2ec417b76a1bd6672bf942d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed32db5b5abe31be0b233504082ac613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce4f7bbf6b35bf2331eea36d523fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d62c8264f9ed779f1faa7d1160a2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c6d2643db2eb0d35c5ae41f238ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70448767900a98b63ffc1d39b3308c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61050afc1362552ab587e4bdc3e2bac018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75365ef76e72c48435ecf66e50d6aa4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709e3e33033b254b112a7e3445fbca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4220d271265979db2215bb5e7eae621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd159f813d741feb5b13199e1d32f63822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db60b9321153a6aca5db67eb4b7c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733961b4fcfe8f1f1db91780fb2695724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c5fb478375c7a881f08a550ba6a8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f7a1c058fb2c18188925ff444ee226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6b1a890ebd75bafb81af0c7eb66e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8bc46b86f0f1a7a2427fc3ae3ad8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021dc5983900921950d3cd1573762fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b2fe1a9ee239164a0e5f7ae36eda930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886361b80dcf5c26df73c7283348f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ed3e843d420e691a3a75ff888a10432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea5ef8864b20c8c44694b370e4a1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ebe3432f167ae2782f8e7be920bb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81b2cfef383a82af0fbe32c7f7b2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec445fbe9c8f7137ea17e97acc43b8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243cfb1e53cc7090ac4d87dd7a44c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33616701452c33371d5777790b70238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3661478ff952c38b3ad85fcd02742839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad3121c72387e3847e1049781fd1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb423736599614b79196e8f4c978d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309211b1995950e42cf0930f18d2f4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31253d714d9532935ec8dad412580543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ddbea22e94d1e169b0d237650606d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b907e8c43e45b45827b35694af2a3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575fd810260cff2175b89ae18251b3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fcd560c8683ae50a99ced0251e97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d171cb2151f07c78125c24c83c048448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e2f1dec3a93b241b18307317750449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462610fc424cc73f47469fc908c3144250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39b9acf8bccf9cf19cbb57e5cf88051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575d9b50b57598682aafa0ef3bdde652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a6837fdc14e0fd25a362e9a6809753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242eb7bfb6c83a455711816b3149cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7434447b0f0862699f534ea2823380255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f167fb939c55ee4eefda6d881268656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655909e01212f3cd7e10f9a65fbd80057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a159097f1ba070515fb21a0f493d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1d20debbcebd9348b77656946f6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223332a958cbb621a64729bc6155db7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae574121664921c581e4c0314f6b30861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b84425136cea6cf4982064dc761a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a307df82cf4aa290141b5d3f5f29363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ee8ca377a19e510a48d204f634ff664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bbfedb09ec6fe996ec3f471826d3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44212b9544e8135756540192979e3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9eb9cd757a7fd6e23e3ee6fd26c2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0a9916c59bd457ad500b74d9795468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e533ad80ec07bc02a89513484302d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acfb823b85788ed9cc7a179e01e0c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e08b467cd82abab26fe37ab7d9f4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a1da1c632c6e1b67e3303eb1849272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5620c3d0e104320104dce539e9dfe673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6f35c5f877f9ad86dcef5eb94cbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7502a67e5ec397b0c7255fb41c6c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ffbf8f6b04bb79360045cac585abf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676e62cbcf4979bfc1d63bcc090aae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524270d4bfca486757af7da0d0b0938e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe198f581f011efe648ba3e16bd43e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc069402da40a81a2e8c098530358b3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e74e0ade2094fe3cb84b12e3f50f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f3cf5bd8fa761386cad568ca82e0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1008a8c3c8cae59566c579966d35583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab4948979de3c2c25ff7e0485dad884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292b679b248e97635ef6167a1a54fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb4d67b899d410f580a14a0805f3e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7644e228e7ec27e9349215ea2245be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d67144c530cb190c16a77344b458588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3611ec8c5ae87c7c4dda8961cc3ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003a400ee6b1abb074f7f3010c05ce990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e139a3671ba5e1d95bb59430f2420591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5124795fef722ef201f5469db6a65592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21a23fadc9ba6f4a29d9ae3471e3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820371d4b2c55770f7fda13568223a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9836f70823c143ad2baa0370126e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7cdf847c5ec754b4f73501bbcb3aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b230401042ac572136df919fd6fbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad5a3262dcdcb2bb906956ed76eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee374560422f1d8b17998ed84845e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433561d5af0af89e18964e034b92980a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae409d6026aca2e8ebbccf891cf8090e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5aeca9093471dbb62caacca83e66a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a01c6ef86acc5f2aa5f6818f34c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864672c1e0352594e6fa868960f98b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbbf58e21bebce6ae81ca0d5dafe57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739a82f477e07f57123c0704c05b11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d417895f2e4ab95c38ebb1c495fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0292d4b6ee8b8e18a2114fceaf8c08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9eda151628d97dc656e902ef4e6f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4eb1de0650e763a12dbe943128b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f3c5fca17d4368843d4e6a492d70f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d452d1b8ac04f966179328ea6f37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3956cd07aa0f840b8a9005791ef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f019db0b8aeba2de448f549b92873114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625135008f1d07a493d72ea794ca5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbf868af98d2e892b891b29d78d3ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dddcd934e42e3ac2418fe3183ad91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a13a00739208788dc24f16660f42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ec103d4f25ed3240e65cd05af9f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d53a4c2085bdae766b3e321805e13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b53db7d4e3472a44cedce9652d145121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79d178cf7c413d8b5526a3b61370c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f86b91070eaf2c662f5d9fa5dae63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bb389fdbf56e3fed64af1a1f9b93e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3530304efd7de605789b044c4284125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565b2c5e400814ec7dc63b05be854c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3618bf1f7d13cc917f00225ed0b135127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a9022bca1a14bb878cb1fe758728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0a8491967e34bfbcc1115a052645129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1025506d593fd87961f94da22e1507130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444631c41a7b1459c7f3f94cde8dcf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445308a60f170fa6b8a9a55c165f27c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f42d976197b4c4810eead05dc4aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d61a8e139c209b463ff6bb47061daf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297f91e0383a107f557aafe7bfbb997135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b9b5cd88844244d8305cfce5c073a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89434851e69ef4a464180ecf6d307bfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f707ae02a399d3be9d0ae9f5b1881d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a61c6905f3d35839aef9596a1a97c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33a2946a1718b6197783f41fa895b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f550b4635fbfa4b9c7b7f985fba38b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e32c564968e33374e4af20b3ec6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74e90254e57c596b18f504d8b037fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230faaedb236d09e773e554d112e497a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e66eafc1827bef9ee0502247c3b7f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a298e4404e2b0cfa96a25929e20fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753541cf382d06a63b7e8c1fe8bcc72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871f2bd2e7676f9f22ce9d6cdcd033148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7571de862b7fb365d1bd786ea689ed3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3130f3af48506b6e660c6397c9f774150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5e11b12a382a235ac329281a2980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198d5abcd7c786c3574ae6dbd48961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48164bfcd178d1586b411abe44df0b83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c6f98b01c7169fd02851ef6671cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eaec2e988ff9054e9c1f76f734271155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681002b1dd536fd7581fa09d98f123156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0c07e64d345ede48ee8dd37109902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d73acc0abfdad17e70a73b76524e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c38e7e51a25486382295423c642a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cdf297b67105cc7fb294ccdf19f22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e78c6e0ee2c0c199d18a120999b297161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa933ccd82494b460ab62860f8efe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f978fa190ae68409c1d484a5957712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6442bd3b4e6d52c30cf2e53d645a9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea23f9cef3d7790e77f5c3430163061165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12706a709bd73e7968b525926a39e3f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf9ca0daa66c6c14b26aa1b016a2e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385be314b4300b80c49488f38b9abe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78940446d575d8901685fcc812de883d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a0784f41d4867745d7f05577449e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbfeb06eecfdfc2587c1ab361d96c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119d6781b6a216e65513cf126a9e0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b16f8295de0260bc09c8f87a8b3db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65b1b53eba3f402327dd448d2302ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb271d968ac423d7eb3b3481fc19d270175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d91f843ff6722d6305727ac28c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865feb69839719aae162ba312f77000b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016a99b5c16632c6dc2f1ee50fb892178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c8cfc4ed6582a47dd92c8417929a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf7b09b3c47466fb42c92c1f113fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd23dbc0297006f1e10be31ff28423181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cfb2ccbca3ef8dfb2a7796e93dd60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d095fef170f90a7ba47159a84748d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3484487f6dcdb1aad8437ce4ba8bd77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b659e6205117df68e69132e9599346185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9aaa3074aa5f804caa5564404b89d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca113db247b2816866e962ce0d4b41a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635515f29bb7850b43b357334319e58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f867462639bc1d2719bff8d9a9aef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf630a2e7e25193ff312740907b2ec0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa9f43252fc5fc2a43dc633a16ad0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4336e21b448c900db773136c502f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c825fd1a5c1e845601c856107c2b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dddafa8d1ec5d972ef8acde1124d2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e0336cc0b38d96686f70fe62212df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1ffac698921b0af78ee022cfb4553196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e51e08baffbc3682e92262863645f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f31d71ccccf3ae4a3d7d385c8c834198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb8416663b8dd054ac0e6dfe0bd536199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2774cb219ec4d4d33c119951c6a95f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa91073c9c57b5c0533a32f6083e863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6bfcd10cac152ce82dcf683b87e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cedb3492dc95687a45bcbcfef6a36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4019ef49d041624fec55d6baf7f4ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e740288dc199a550fda957855ba0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01a81580933bbfcf92ac53225cabe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d003e65df5a5a81f996e7130c39ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c56230ca40ada07bf8dfc420d82ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284160f8fc199a5452c2696cb681f06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d52c3adbe58304de8f97f66bef42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359005204d45721dd8bc86c1a4d74d5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f356f2fbb4e124b7c930e58b603a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf80255b3347f8133d5d78847091d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec847cd2b840bdc4980fa14448129649214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2b40dbb8c3a87ce85a79a53134be3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c38036b5f49579c2650355082dbd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c23ced91a01bb55c435b6fc2ebf81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec1d2b0f18539582a8e4f8ad320a6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f2539eb123479211fb926d1108ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74d581aadb973c15d203d66c51681220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f967684973cbb559bd1344ff517f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b335b65f26cb53620c674c51687200222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b83fab5f5f7ed3fb298f101d92ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a6a38f162a2ab8569bfbbbcc7a00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e5cc2fe75f0d1ae640fa864793097225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522d7c8690010419253d1b6760d2b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a65aa6c45098dd2ce6dd3a61598e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd757ae1b25aca75c6a9879753283c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ef5b355c23b1be96d31138d47171229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630f733fc0ebad1efff27c244787f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77db638207b9e3aa6cf758e68ac7b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf100461e903c91b401315343a31e437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc411e2899ecea2d5ec577d3c89ea94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003516a8c4649d7ef213e05dc84b263d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393aa3302742d00403c9c5c563e324b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617bcae875765e3bc630fdce75dded236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cbb2672603fb4d21cb5101ee6d1d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183440f7e569c78117df78df09ce78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95094150076c7cae6d6affd696f65a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee464d29f4a8f29ebaac15a8d1c5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e51309622242071aab75d1873d78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06665acc2df899f8fed373daef0881242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069ebd83c3fc4deec5af059a1d1158243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbde653e7e4b9553c25f276b19d468244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb57ce8ff02819a3d5add49b9e5c06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a29be52a70a1fd15b5516944ed17b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e192af9e42364451d7699145dfe64b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d790ea003e5eba9f7421a036b9c16b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e10da4637c3d13895f763e397b30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca089f60c52edb590615cbb8fed53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cce346109d1594d4cc44daee24ada251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d7f4e6d8fd7d7abc6e73524d9948252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755563102dc63f3c8e0194f6b24668c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ec01cb43d3520beaa91a04d1698b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d6f9c2dc0e0c4f0f1cc98d12a8361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bf56848acd2ae12509ccf87d5721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d2d39b172f0aa2e038247b63be41f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a802705907dd86f57c5c458322dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242e6549c361a6f28721d16ad046a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a452277e218e75af74d887d59fcd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd03c8d0252e1cb92f65f30664d1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfa49ce4782b99cc23eb1cb95136fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2742b9a38e6ad8e1090d7b82137c01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8251014fc8369f3483347da3d19902264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1dc8183d0f365963d564f6091c5ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2fb7c9e378357c591ba0f45e914c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172a37ee6b3561308a6afc9465cd940267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08505cfccc546a8584069268e8ccb34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec3d6c386cebf3c2d91b3ac4c60e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e65f72bce34af55d354248d0327b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de69a19582a08ba720be1065c58db0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303fe99b52c6b4884ad14fd0b75b74f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519279a3109c3cf0aaf1e4c9581990ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a723527e4efa2714dc531b19ab11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d39c0389ae918934e642689197c1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375b97ad9ed9899a0858e64e9a2b0a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c0286d2c7c12d360bac03cd83b6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b91bab409f76b5862dc56302713d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc99c097c8cd8bf3fe1fc833dff610279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6bfa4dc06df53a0ae1f2dbfc9089280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b197bf6755cbbeaa98a6563fe18d31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9b5d1e32f2dd4e34cebd7d857773282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea26945c478fff2446cc85320848d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7f6f3b17b9396ba51829576299e04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196805af2648430f2790c47e0ddd39c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292792a621c6a3fc32a1ea08538fdba5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac44752d816cab75c0d7d394e9aa0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac4d31e6606c8de2269c26b8034a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abac091c6f53f34dd1d2476efe4a93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0014016f9fc945567b67ffe1d2b3ecc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d82ab66cc7eeebc2ff14acda0f55e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd2c75409321d784e35faf25e7aa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c904ae87b4049073a095850f5c2d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4acef639737ddadc9fa70345fc3ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8552a44a26b9512f8e64843511afe80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9a190c3a4bf711b38ca102388f0f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc13122483272d023018ec3a37687297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a20667d42e38935c3aa0e32c0ba1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757be5b71cf0cd394dc939675f00128299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdfacc599730ec01bfaaa5bf23599e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b6ef79cc46a9a4c2051ec733194af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610247f80e28c5eeb4cd6b3e2140143302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d546a999cf58942230d97ed8bd1cc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d16a17905c07b5775297cea3b57f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e7c4b2a7273d0144778bb11b5b2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc75e490a7dcbebda883b31fb1ce71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb157db6178f79026b96f241729d09b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789cd92624831bca1953fda77c6bccc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4682e81873e75a181b91d3ebe83e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3559cb64243f4a01c63c7c7f4376c19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6fb89b8fc135c20d1c742179bd33c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c8e1e1d3d0d4d17b51c34fc0eeee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca908db0531efa3c2ad2cfedf9534313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaa5fd0fb0904dfcb091cf9b506025314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330884b55021c9d8721b782771f0c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5822cef2bd8f2d7ecdc021a6b949a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4cf7f0da64a8b32e385f805519215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c495a4d6d00f404eec450627da62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7ed92c0497afba921a5185f00ff9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da452ce21e3c45dfdb297ab4cf16e3f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef544ea8e4fc50be33f72ce5d8a03b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb6cc8fd622d722eb50822355bab4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4442bc6752e1cfe959143868b96c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcc45a8b0c3982a9703a1f3a96ec3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c911a7cd200d54a070454a2c9f0f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958d61721caeacb4115582797dc502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b0030934e86e124b900ba595d352b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa509512d263f9bd1c6f861364ed11cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57c7946092ccca34a4308249167ec7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0be8be6cbfd1c2ca0bdba57cd49e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1b0ce6dc88ea4a8bd15acdf14eed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77236297ca2f99181abfe6b2b063883332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025baf0e33b90f5ddd6d8838a045cb66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaec95a3a23da8d069a82fa1286022334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9af8905de56b38cc80bb8548da25c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad81d2a40edd30fb8bb1f0dfa55c2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1216299cd76d749f928f921c817abd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a4f52a6240b4bbfe85ccf138d28bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7464c9f7292004748cd65963717c33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c757ee60dd169d8a9a6afa4ca90f8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436244065b300f76036450439ae1355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b5a1c99f1a7381b90550c608c7ce7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125faa2fe010d9882eba011d52bec2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9407a63cca283990b25392ee20e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f489c11eb11fd6581c01648ad72ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f17dc2d550a85ceb0ec4663bf03b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bef5f58981c0a157beb514992689b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823c3b7c4db562127a8fc75f5ebedfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ca4c658b1a5c4a87ce75519d5d890349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a285cc5b18919c4c178dad4f58a0c61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a6beee0e0a61cc456550d725af74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bc1cfd2b5d29297ee422ed555c99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b37902c2702a0c29b05511f06fe94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a0695c28441a62f946f0c0e711c16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c334f7304b1f1940bdad11545565603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361e8a0ca8cec06ed2af4b142ff674356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25052dc455482e34fd2b102ce8c2cbb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b093f9488e8b67735d0fc63df6817d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ce5e841981e785c32ef96030a670359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33166d24706f8a44de2a4a14eaa0db6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d78549d707ea38d8b9b3ff8499693361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26beede017f93cc29a883c45052e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2a242a95223b7bace33db6983303363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a36b2b1c83cecb9b735b4f64cf58ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59563b7d1b1a0a1343872ecdfafa62d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d392f1ef97ad5c46558172b374d95f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d2d8f02e17a7f0125da8190adf36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cfb6a15cd9336eba308fb33e311ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216dc2315f86e9eaef16de2c5e644e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b681ba4879eb946bb2fad5967d51e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb5edc339f253e1fa07644abf79d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1066084a255f47359975cf6cc5692df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fded2afe91ab9b30404d5a431848373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b5fff2b29adc7188abc7f4c49543374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd2992e3936cf5f67b09ab03a4c58b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccde9591bea52875713965cb15ceda6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f750a69f52abf94932a3aa8691f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3c2fc6c0fd0e1745ff32068b8b412378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600a62ec6f86cf645df2f20d41bd52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0533f01d15579cba6ebbe9a97697380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc405d233fe79ecd15b361a1f439c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c605ad1657b66fe1d4e65d7a7a4c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92a8e5f4cef6240a2dc402f1d7508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8e2852a86190090880b7a43f0ea17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebaed459683be68c10edec1286002d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a4a9ca0687dd66de5c6d616369bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3cadc5179880a0b82ba5718f2428387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36574d0d5ff27db9a46f3ac47e50641e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258926cbc3067d16d6418872f08532bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d790dbe52bca21a2eb128a6a11e5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a59c554a0c4e9e4cb9f8072b2a21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04acddd5e9c0066ad5729f19d3416392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af97732a3f9bab2c0d1e5090b182b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb1b8608d6ed7a45462c7b46e7727394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea27e57256d41debdf265909f8adcf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b1b97e8e04bad4d5527225fe5454396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaba01befc215a04aaf4193ced0f02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08f3d427c8e4aec6efb610851ae08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c5b0464b8cbd7b1aeba82c914436399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980b279cca75689596babfc965e3177400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db07e9ecc3e746d71ce781fc0fe7d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0ef498c46c44fce97bcb667f23be0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2577d412b07904e64cdade6d5d39a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1edf437d829c2eb5675638370803404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd61465cbbaac2ef8eacd52c47f7c2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3f0986324aa2d66a811f878cbcb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0af54527ddd14b13496e0a08c07775407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff136e23dc4383af10b442ebe285da1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab01a5048e20ced91e518687536acd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d7e6e9257bf0da6e7af065172bd2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc6fbe78cb202feecd09906f3e7e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f1cdd2ad2db28ea61ec9306ac0f1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd420455b2a448df25b1e5a7955fa4d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1647093a782f5a54d4f8ba856f922f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5573e86bfec15b5cc1f4df7358fd875415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda3cd5ee5b32b38c5fdfe06b7eef2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05ea0779a1413c0e86500227d029f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520639cebce992cd2955af85103aeb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0253c73ee615a5fa21324c26a3f79c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af631f16c45879ed88f25da05bad328420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da3d53e9538e49a38c356f09b0b96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1555c8b2947a8f7f04483eb000ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1eaac8c53a107dabd954b21cc267423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736dfece182b1affd1bb56393c93c31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127d21b6a381a7f8e7f412dbfd12883425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871d1f8693df4b7245f37fdb1fae25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8ec6c651b4615590297427fd5a4cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fb3d162978de3895987987db11b3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7bddc4d38391ffa1ba0ce00dc97e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae2e90e04dadca879b770f2d8ee4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042b47033902a9c25a24d4370ccbcdf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328295dd58bda246de9a9feb934c328a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2818b4b9c93efb93f6fe2d931b63d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71002ad75f68df0e29d0a2a1959c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0ffa804673374094b32cc33b065e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a2334823df3fd24c8b59731b5697a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8aea700302dbd70f1c892ff3a439437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb594950f15dee3561975b88a3b4b0e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ecbfbfa8e129f1490eaddc09e695439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904d0733ff6e006510bd2255b9e140440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95c98370b00f2ae15365159ebe5ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f539fdfed623b5c06926ce2ce638442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54047004faceefc0f8ddff372974e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93c963051f21354c53c6814da29828444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d632627a1eed7d66af9585d8fe275445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6a666c0020068834fdad7ee37c52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf1b4755cc5b19553c22416cbc045447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910131f6aadb47f48ab1c2d51bf5bf07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e43c2f8350cb57e398e2b114bb09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae8ac18a5d8450f0c35f8f84ec600450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b455ada50dc4726a7bbf7cd7b7a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59358a33e17fd5d81f592f89f5c6994d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d365ea9a85f118e8ac97890cf3743453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21490f28d351da09002d067297537e29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe334f41fbc274d5e775e31ffd3a8519455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31bbf89057c3539d4f8365586f04c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144cbc2c519a7774e66e18861bb59f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcebbb94123658d4ffdb1a4bef8343458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116570f01dee37a62c3dc3551628538459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d9c2990f67d3d3949519d51df3bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4b2195c58dd734b955ad980d06be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f310460283e33c8bd990350c1c3d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8355b5f2dd83070f11e6e81b1ade9bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaeca62bcda8d7a9440cf7487eafa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d16d5ad0cf9650b2b6675bae6260a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e0a3f0b24cf63e5729850a6f9f07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db665b0582936b7b385078eb2b7cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e79eb52af431ecf26c349f115642468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23721548614fc56708eb4d99ec0989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c6679a53bdfc61af50f2c71793e03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b0f8eee5d60bd4551cf1444500e64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae29c9d6a8a5f19f348a0d730b9509472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15955d373aa048881e0d3371c1094473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e1495ee54ee640e6b9fc20a386de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81825895b5602a198630534066e608475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b101b7706565c0b34434914f3c869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d983cf07131867f4a564a06188049477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79ce42e34460834472bc7b654d1a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd53a688f82a20e1d6ad2c6ff1b20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c547a4bd575aa47fb258d3bd4eede480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde697ff9dcf2cc4ec01287772ad3f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850769c03fbdfa7b1c7c7e79311c93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b26fe28deab52d77d0a79d059d3ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee1dd9a0444cbc652aff54a6134f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeaee5897c82f99a197fe93ba790a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ba4250d1feaa60d548a890e13ced1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e582b5e4dd310a7df6840736f2bb554487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936706a3bda0dd97b277512542a9721a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a7393a631042fa40042c4b3013d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fc8a8c0eb68fa8e43bc95b93bfc8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fec1f29e248723c60eacc657b4358491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21186c84b5c42b3d128a9adfb3a8ef42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57d21d0a45216325d134920e777316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d151b8a6f586804c36273f5d2778494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2351ff0f6cc1052d46a64c3697dbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80134e73f842b8ed6305c9f41b3190c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644523e5a84ba5acdfc30971a6c440c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8fb1c1f88f9c1cd280a079138e98b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e77014695b0acb60ddd6b203c9e838499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a40b12064399df6d275acbd4938e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cffc74eb9848efb4bb02cef064f71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb1fb60dcbfcbbe50241e506deaf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b6f27bc480c2922d08846d16e4ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95943b11cb1bcb19d0d34403837a3f78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba973ffb1094a7b87e7d859a01cf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4283f275a839183b64a4cfeb48d5c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117afc2e880df8f8b5e7735440e2c7cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694673fe682e70ae2845d1b1213e6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5572cad3e8e463ea6c7d043aa1d81c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b331b6f2f2fe1f7f6e59a97ebc077510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e7ad68b57b1c450830ab5eadfc17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148adca9a7d73c10f59fd08dc8a31c93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a331761c00ea51ae1eaeae5e894b8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf5ba92da38cf3242fa58899d2b9b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7810f1720c243d5f8a09c4547e4e13f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344005f9073f44bc318153b53b12968516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eff17632f6652954cbf06ae55ddd90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6eb83f83eb45ec605fea14106275b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f0fd68804fb0d283f82d1393a2c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a766370cf9e4a660d63f21a9813d49b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009393c2e3f59b63021ae544bf4c62f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd21bd0f2764612ed6f7ddb9bc4787522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3f43f5d3b4d73ddc3dac10b231b80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565740b87fc9ccf9b97cc692f89dc48c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b7353dd8e48ea975615b2c3850720525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a200ed9a32bdb016129e426896c608526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347cee8256623bf61f651658815aad6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c3dad8841978d2a4d2dcc564cdd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edc7662e7f9ae05fd5f15f2bff0c3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bdfbe6d3f864034cdf1a52ac11300530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c69dd10acf13a161ee72a78ea4e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d233f7ca81a8b063d7dfa940145176f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49cc79d767df32d2485e8d4af15f20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ba86271da13218a318fec51dee10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb30f5595f155232ec5f3cd547959535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb16c3ba7f98d08c29ca66d601de97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c17694324e4784579aacf79d9b0d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb44626a6ea3e4944147e13100958538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9eb6610ad4ec20a45c948322cd4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151e97e26bc5cc1bf410b2d3bc01dc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c754698c8955df3312815c2c3581541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1dd7c3762b1a8bda52a936176cfd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb9adeb4b2d2c674b7dc71621a2888543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7171defd90a74e31f3657273d3b265544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bf84cc5fdc8b35ec3c7be7e33a9ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86c2c0f57b048bd2b49f7bed1caa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1734d326cab4069fcf775c61f3f0022547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c35c4dbd18ec7f004075ea075d1f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8640b6a217f0933a222d00c98d7d285549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1286a6d11404ac4f6e535574ef962550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1721e91e463d98eaa0900379eecea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc647963662c0a6a5fbb6918398a9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c2771a4b37816ee80ef8d97968f83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d207dbe362ef2975774a318e1ac8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deeab941d32aeed183991f7cf25b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb8391afce12c5f9b04b831bfeb679556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ae7f96095a84485714e29a60b224557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423952b0f343193f43f88a2765cf7c2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c42430db5b2d50626dbbb2e4fd4017559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289556797b65053dc47f85f7b8879bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ac03ccddf30fd2bd9fd95a3644340561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b27c3cae922fb168a26efd6a3e05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c5c3d1a89dc36ed69e8d3746ba9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b6646fde42eb9c20366c2d5035749564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cac889ab81aeff00a51e6e0b62adbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bc2b983778bad3d3733cc76f44095566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd0d777833f4c7c4aba211287c2f97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125db9d749f10e85e2a9f2e31efd6fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abcba3974afabe2bb892f0b58906af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef015629fe0bcd69acd9b207436ed8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e2bca2a792afd22c54312dddab32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d98445af3589e2a5fd5d1513757c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee202b856d2a820fc3cbcbe839c101573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f880c7408320b21cb2cdb785f23f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a31dbe1b40017b10e1cca59bba95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b9cdc52553b126b6f272655df89b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d1514c86382d2f03c402d81153890577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeadca73d0c204dd6b6a5fd6bc571c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538982aeac01509bbf8f5773763538a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4dcf0a949182615c3ec012a9b3f25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa8843ffc64e03ee100ddef617c398581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d236bc79a54c2fc06478499b772e31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636744e8a1641beeef6d89be31b44b0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff424359b79f2f673ef405e842e06b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454eb2a9c65a85f01dee0bd8c3ebfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaff1872f2745bab79461907685f83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fc9292f570fd5ebef78eebcabdcc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98e9e46502ee2e227c8dbf131da7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4481549f4590eadc5330a455f842528589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7b264913942ffc872c724bac67b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fadb626d4619c5d9e907550fc02f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c5648f042eead11cc577e14950a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4807ab8a9259daa504e390a1c17c39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffb0279ecb46589d43b3c7902fe9f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae1473cb90720f131df081c1ccb40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39f585a4e9bdeccd397ef66add758596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c106517388da97b9367038299bb26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8495e47e699010853ce57b36c23b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91bd18a67e71b23866873aa85958d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4289f790f33304f7840e98f3529202e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371791e7f1cf57019321284d28b080ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafba3fb451d06b13ce639e4c52c4328602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07109d1f2ccd6cd8041d86dab3aa3f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9d808808293a435eab4835ee0930604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae91d025cf2318a11b7aca55794a36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c88c182a9495d1b467d053c658c29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfd0aaf9b77d8a24128df353e5ced0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149074d1c9a7e5254332ef994968de16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb74a3bdd251cc63947e34b3672d90e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a4b9f396313fada1f19e0af4f7d9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc364d3c4bd71537ccfe5a4d487b624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de648a38e5c2401681c316b71888b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c03491106d373bc558b34fee5f063613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b73931fcd8a880be5369ae64307b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9feb9252871fbebc1b613153ddfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3e99624fa213c4108f58c81080892616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb9eae20295645f9ac5f9614c57892617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e19b3e72463b962eda79d5df309fdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615fffd83b999bad66c51987b7506cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd00d475905c5b8166a77edeeb0cc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22bdd5ca52deb60b7893f1bf952b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5858ab6e1c5905a71e631f6ca6f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d6c62c0f537c81ad11bdbdd12e6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759f72bd05b651cce9befabd463160624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132ee42cb13daed95c7bae65bf2706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d463a756b284cc96effe39f86f2f7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404deb013d25ce0ec3f3a24441e50ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7f3a7cc39f5e107d444ebd6b87644628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184879aa9c3b5ae8481989629d264c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30d377f22a91217aefcd124093ce4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95eeb889cd8193267e6c7e37c7236631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdc8854583609451b0b7b482215f56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8fe2d7e62b606b66fac7957d0c087633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6d90e4a1db262f7477a904d8e1036634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016495f20c6002257b47cf7352bd980635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5498896b9e63dbc4127aca082adb79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b98494b9b95d86cd248c4ca682db9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc8d7f9829efce4bcb95925f0e4d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b96e69c64a408827f98abf93067d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5864152b901d5a7ba319a48f26ace640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd172c642411c90e78b3c21ed539372b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d4677b0dcf5e1c216b52826f8b75e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db9473890d258bd8dfbe8cc4524cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014f17e28dcf8fef757ebf81782e0ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261ca67c7804ef85565c56f3bc4305645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489aabf7d71c776d01b94f198832f79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb8156f22ccee8ade9ca90b024df9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348788371fe8864e419673802a018c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6313317e46f7c10bd8a593027e33d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268de685369a1a6a0483c2b6170b653650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de6743b2835da2b98eca06bfb8fa0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06a67d832cca1815023c4d4c56944652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37094c2dc97305043e9735b8bb3e76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefc80c90e0087991329a48c6fca9a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d956f340fc02626a2b6b8198a6da9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479755de5fdf5fc98fa2ebe3b06ca31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9821966b01f7ec23b6671b69f9ad26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7463c92bf2e2d8f370eb8a17c11d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf44d4e645dbcf86e9a2d692de3e8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557f519ed95790bc57e48b881e9cd0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687858faa8719102f52ae302b7783047661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a61842a7e99a88eae29f4d1f665c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222679bd92d8dc0f60a94b26e14d37b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda6e566cbbcea352affed8176a1a6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487ffac5e742a6c3592d8f3aa64c5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe710699bee9dc16f936bbbfe96d090666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438070f31724d01ce91fbab6330299a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269e34ff10e23979f58bfc88b7b1743668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab50a9f5972b223eff4423171c3b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c0c75d22e1bfb17375090d558865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501f620ef3675c0d7e581bf117fa8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae99597d585dd7780feb202ee4c01c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c723ef8ca05557dd39e060d4902fab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd7bca58cc413d9fb0729b275389a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a5680a116f6b19f6bb54f82629594675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29b50ae3fafdbededb5ab0161ebae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66bbfa11153ce3f1761d3dbf29644677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc3d6d6943a1bd2e93c160727fd8e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794ea44101e67d57b1e0f35f75f7076679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7804bf9a719d6941cc7dac14eefac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c45b29877313c3d3aadd350893b04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423320118422e6dec1199d92555b692682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075623a32b41524286411f03528d30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69949663795cc3c22421bfb99fc92cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c682a5140958e4f4470b0c975f3c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2792b618e4061f7fbfe3eee4ee95f29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4ffbb8e5cf9e7233aa35716f22780687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa03263cf05b6d6d7ec818b85d81b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48e233bef8a9ce8735e3b19adbdfe8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a09e818fc48d83ccfeffd7e1ebb9aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1281e5253b0c5d930e6f7670365281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144c9f65bd7489a2b5924f47cc3e95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e3da81d5d098e1483b27391f349e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2a8290c1f4cb1884a357073d94764694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db47e69d6ca0c64c09bf0f04a9f7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997bc5213579fa016c245dff0448d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce049e68a42921a3421663c7c1c5f86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c5e5e56f8b7869270100fdd8800b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b49dd7c1daaf618aacd662ba8ffee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d6eb02510b189efdf1632324f1dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1e079144a58d85af5bd48e69a20e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d68b116a7fb3151c3ba3e224d5671702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0915a09f02e0a10758884977b9d71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d874d0ed5dab416643a17e7f3243e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1717b1619d4d4f93565d05f8af0563d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f985cb609f66683aaba47f3c22e82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a8e232afd7ec16dd63c52066ae352707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282a1585f5a9d7a3f037a10abeb3f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcda7d9a0133044e42ecb8a760038c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad5cb708804e945ca17f01f13cfa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75580e8a1924a2299f9f7998a4ef0f82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902595a206679d2e5a9821246b7fa4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58d80ecdfd066dfc14c2d1b895a60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9b2b75ea8e2821a68264619dfd348714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025964e6a1f9b9370f264ddcfeeb21c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89643f91deb2f2be84246638dc8ffeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf7f928d1633aa0c28542b3482caf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a13a5809544facba9de8d86d8991718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11643938839299a5c0cacc9e5381a794719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8f41a8a69487efba9a42099cefaf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62211c7dabd1f12902622df0fae79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facc83141f7c9da16866a455cf5a13d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f8949acbad0dcc3618f840c66536723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79dcb5e80b532bf59420c9ff9c3cab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b5ed7ec2f5a62cc19f8ba0f33715725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b156853f8b84f0e5f6144a01e0e00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e566b47b9d6198b735bfbd24c55071727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca85996af79f387adfa9c7ce106f85b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819fb8dcbbd96c79bcc2b1e50eef905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e28c0eb10f02051c5b9024ae38566730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0cc2a7cf17c8e9e49182cfd638e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f018b465f5c14d3376b6e7db6db0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179c817848addbb77280ba13564302733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f7ff39d2ba167b5f51b8a3e8ac83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a5afd0bff58efb1b33f8e66e13a24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fccca3f9e8e6dcc384899cc60874c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83054e8a69947f652283875d028e42b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab1d59f08aa1dd5dfdc600a422636a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf15a0e83a266812772be33d36704739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed164c2599e9d60f392673c9addc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300c2bd18e5e5116d7c8f379f6b82ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c8a7adb4329a5d6f59dd7d15e4a63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d32dfed2c7766e5ae6addccd42b69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1242987b9607d8876b727d6024ced13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791bd6ccd3ad31d5b19f0088b3bd01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ce37af11245a00d669fbb0639cd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c439a2bf7bb4b7505830e802216d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf7905d17649ea7c43938d55694e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f2e2113e6ca0e9b8ef96d1806525f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb99767023aa3b66a865bb9ba8075750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd33819a10b133ed6080b886ab7549751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173453832b6d38879a676e06b88d8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d435d8f38cd056f297d8c994986fdb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7fc34bb9b00e72b96c6b950b0baeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff511740a0fee443dca2962dfe6720755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372b1eb361cc2cb068f6bc8873ad82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a1e8f6845fde90143e509888e144757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611e75780767ffda82cfdb08a8048b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b696076ae7f4465ed4aa2eb39faa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e0e2f9de13aaedc61eb2893ad7631760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a873a7926b540f2765e84841c4d1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4117712984a4edb5a71fb90a3ac29762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360787b06caa48adda7fffc40ee7849a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6cc44478d61491c57e745f7c4a406764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791326d052c10df1679f413314656f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4e855fadc326ebf27bf6e47a5938766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c986a44e258ef6b8658af93fb3dc9d4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>