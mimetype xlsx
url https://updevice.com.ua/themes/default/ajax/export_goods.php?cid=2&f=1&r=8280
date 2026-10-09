--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48086220ddbcdba775bc39c75f8e3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9295103af91350cb57ffd935c27902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b1c0d591a6862f24ffb1571a846e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8910d17fea5e971b19f7a4cb5ebcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570e57406984769d7f7487fd5c487785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490691b53f64cbff0b9ea96b97cef916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bd2220d6d6a7e62d637ba708e29c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537476418ffcb81468a082475ca2ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef71a3d1766f314bffc4cb3c3af26dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7cb5f2da60f5204fa8ada9b8b421b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bdc1ccd441ff80f9d2c8e83144bf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27bd1e9e4d7b734124b51d8379a2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2790ddb07fdc5edf75b45490561013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2434b59d12e92f6ee32ca763a9ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e554ce740f4d0be6b0b88cee2cfe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15905d80d8605d3541083c61f33034a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34a5ddf841d3b51162c02dbf6c5ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b76a98ebdb4536dc6fcdbb291fa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d72eeb83e16efe830961b1bd5d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa25335f54086dc94d9b7100eedbd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6545b8def5712f5bfaacddb3fb3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88bad55b8f2e09f5380ae0e75f47cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e8eed048bc1527b39d4a29687ea423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db938b6baa3d9d37c1dd15fd631328d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517bc0218d06cd7077f6d113581ee8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cd5509b476486fa52af0a17ecd5df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969bfb87e69663063c6c439d27d78627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76acf20399a6464288c6782fab7b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4b731557e78741e7ada66ea5d543729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf909e7f9d1a214a698a3d89aada630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b0ee03e7c2290f4eb9f5ed14c9fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad6f8e2e45b08ba928ef68ad01afde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2129edb0316c9baaf07e696c9dd1ce133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32006e6d0c4444c95d645e3a52deac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b028e4307d3daac524724448af09d9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9042a3a80d1575f8e036a8d823f5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76270ff03dec4c42d21fa86998a693f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9be5586e7c98eec22f8844fe92f2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ca6694523276352a836e6ca5ec4f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9be2aa9c2fb61362e61f2c7ed023940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281ff8628f68f3832f46ced7d22a9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc75dc024b1acad3559a6cf58664f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19ae8a2cd4c167c45d05e8b7763b1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c8dbce2f9d56ad3c6fe977f64ee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441a386753a0064a250ce430356688745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519227c3e03435c7f1275bccdc7095146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b59f677118be16cc258dca49fa78547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab207a411bb6667f4648be1d1294748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74405143e23f627c527b84576e25a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c43535b6f074f47848ff47eefc7e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d69a2261ef36f441d2e60b3b34ea3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba255ab83856cdb0fe139cf9ba9b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0a6e8d368e638fddf6adedf191bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aacdb67c1fdde952de98270720963f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa427efa8b459606e8fa5ab2ae2183e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b41af9039d339f4063271f4f8070656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ad10c408f51b54d17bff3cafeb8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833fe9927ebe9f90e357caa8940d3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc36f7e9c1e3f8e849800b783063a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7eb6651d0ae3b6498b225fe5332c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcdf4da579d6be654334a2b8fb57a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b98025019b2bf32d719333a3069d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e0cf3c3f750a4580a6e77ed6f4d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647969a9811d8460cbfdeaedae25e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13354e75ecdf9afbb505ddcd7d3f9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b4a55949eb410bbf68b17425e13a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dda1f4ff8d72900f22fbfbd5e3cb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b84963088b24ab45fd9abcef437b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d9cc8a4904fbdce65e2cdb6cd311a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9afbbd5a98c2e5432c67472a0961a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d83ef3fed4af3ead091568ecc806871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3425b83a01b4af475fa9e0ff06525bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2654ab1d1b01a73133a7db0ba920d2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477227eea050ae43584bc010d7a3df774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8c42711cca93bf2b93676e2320e0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df43bfcd125f44d413302b03c645376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ef1028b2b9e3ec4f4829de4119cdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3abc931774bfbce7aa1aad44f63b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b797ab57e19a4d1db26b0bb0721979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a47f475621ab189d885d0f43092a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950eceb0650d79395394555d7526af481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355093ee44eeaf02e2b8a8d34842ec3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179228d4cf485910f1bbae1273a72c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20399cf823fee6cca8d14069985926e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fb3c4fd8b73d2820f2aca221fb6fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e641f3944c2dfc8da75151345c71986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea4c2f6f38a80e7b89aa213bfff8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95888e8845a1f7f5e27b95212f5a02ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065e667394ed0d6340fe5e1986b7bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac865e4528bd0d430ab9a4b16c70490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6940ebeaa06c5e0413630bf5cc50db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae038074804fa7cd6ec1b390f8e29f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa042110c031feb1e8ba3409be0f317193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e57e0a90dc0de3e9a1cebd93499e4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eeef02181b83628add9506619111e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4cf93a936ce5341ca4c7f021113196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9be9e09f4f0fa3d3863965b6701197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c75de57834a174068d956f8e13c4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb725a7f80e92d77e37979e970d225999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7862cad3cc8ae756696b561ee52d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119983f548164536a82eb9d3d7a62ef1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39dce8d87bbb65c81b06d63d42c728102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd574453ff15a45c7edc8427dc091c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2feed185212b7b63715bd1a4e8121f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a10a3db5a168f9c978563eb013ef60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba362c28e6a2340a216ce30507b554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d056e56e3e9c23b36ee2dc2c0737519107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdaeb8f33f7835ed089efae8ad8f5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87b9dd18504c461da2f5523b8624f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f187ab15368535fb33f7e680b051110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc6c0843e8c0a7cd6eb3c7583b2a04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a35be130ab4a9dab5d71f70655e22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643359f8a32e5147111b70460b24ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600deb58fd192a06a8f0caf3cd936b6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd27412e3159b71ad08920a5a66cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221dfc9c3f969a9f22400f2aeaa809d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb93386b7db74b03e40e01cbef433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf657bae9e57affb02b7b3ba133cf0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2da22e1cecf710cdf568696e61453119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaff4f60367685f960dd1113e6b0d3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a313cdd46e1a1195f3b9f24b55bb054121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10203e226e7fc83b3f77ef9070e066d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c766fbaccecdde51aa2a634c783429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f761d8f4c8102dd9d252751f6525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c523e4ce37d934d44247cd4a5e63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c875d6adf956ba3913ae90f951bbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a22b80bde4f08dd0060206e3ddff3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284a6ac4d52e23de453dfd9f5bc0030128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe5c13067240f1e40887936ec29ae1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c446c05379bf7ada7ee01fbacf86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190ce934f7207eb14fa3aae5c00377131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fdf03d22f6ef1ffe203bf0e10c5aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d564e7fa4faf9b365095da96a466462133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3503c726236d608fd0fc9cf1f0bd0fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718817504265afdd73d22bf0dde2270135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081aaabfd5e6215ecd9c81066b80c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f3dd1de2667368ded22650ad886b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a85b865908723ec119c8d7a5f83ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7645e34737ab0e7f94710aa1b0494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956459969ab97dd472c942f51e04ef9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b5f4aacf66fc774f2966d85ee289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f14a69501a73245c469549874d8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bccd5e38fcfce3742d35b4efcafd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b9e6d91fd55a267b33982113873b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f56f371493fdda487127b966f838145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b27e773dd906877ea896e9e4004eff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf1ca098e11c5fde4958f3b74aa62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e0a8867fe47cc9b2b18510c5fa2b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41e70facaa76fdc3771fe2fc7c8d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5852d60d43e3e9d9920c822af17c13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84306b7e37dbcced98e8224be0048b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55485a367e84b1e99b68c3ba1a46cf95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf106ac205d3cda9a925072c335326d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498344a063df8aaafa9b1fe7979a59c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70626c971ec299c6b306e396f6768155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5031d96c7d1782ac201c3d405c1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965294b443e48083e68fe1c86fe11cb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9622a69a1301ee36a5ac3bef067205158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e155d30a062b305846c9a0cdc00301d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda61f50dcb822b638104758dc932a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2185e5dce3cca1299d8f46d5b721161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830761c0d33c377671213e9b205d261162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefce8d64e8695cbb2eb51686cf07ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600576da5093ffad4662581ff2ed1c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361ba7c008605c2c6959e07fbfb0b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce542f751a6a141f5e6d448f08ad6f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a477cc36ad60e478bca0c0e9baf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105805841a7511793134938f1efbf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d943e0397f722e19fed617b5330f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528f74ce1fa93b1bcd43851542b9ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a9f70a673cc09a0a0778051aa7a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee6323e9472f815bc9825e942a9e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623214a02fe3c8c1535db088cec0c072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e088fb48da92fa74f54d49c74149a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88383e331f7cfbce96016196cf1b551a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8428937f4ee2cab4bf684a9884bb26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee7c2ca77b235143cc97463619e0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef44bb2ee9e35ca93c014e964d6daf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac661ecfe6d1edaf5351ed0ce5230179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bbd7eeafe0ee3b2a773f1551d26a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d29127e8df98037269a547fe7b8fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c37d5f060f5e84a7220482442f249f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da6067d0a129d84ca0a6056c17f6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26fe466eb5f8201c63f1dc2eaf6373184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6d723d0ed553348fd10f2322fbfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3497103a87c032b7f351308afa0be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed6e33f185a437c8b6203c3c8f5bcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86e0f40c4ebfcfc0aad62b260035e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c8a1c678e6ed6917031449887630189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf8f8999c827e49b3a58b640d7230190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f7f7753568db9f34a95927e11977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d9f2f6202e112043abbca07e52843192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0556053b5213102dd7fe03aabef349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1278e48d67f05020b7bca70002be730194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051190a2d10b4f44521616bc2d6516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48d8a8b01631e2f7390ca9f90aff6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb7f073fea1151f71abc370564bc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ca12d6750ed253ca84f98f27e3dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2d3ff45d965cee56ab33eca0a6ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21fc89d90fb7fee833d3f66396275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ad750eedd6635a7d9eabecd7ac0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfe9e460b7f8774f0ffffbd4e4507c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68debdc80e4c5f4e822948546b7d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0966c713b943f88c095b7135e63792e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263401236763c04da72dd1d3ab4d04b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c5880f2233df219959eb45d40e78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42961bfcd0055cd20ef9adc5b957e9ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912a23ed935967172ea423a469051ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec90dc2fa2b2b3bec3b3ad6e24bb52e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2090b96519b2a3d065e4af665dfbce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd51d488441390b889138f23cada5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcca009cfc35765d6695f9d2d03d59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492be9ed5f2e2b9acaa9cdb54ef820213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46135b07a04cea76c2e9081c1d6d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b84627a0a08679237888ce8c68473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1734fd37b2b76fc99b1043b32be86ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329612ef29a1efeba185a64509d973217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519c07557b83a69a7812e44b0b45602218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea755861822f4e56fbc23c68b120af79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f3e5345ef622227f4066294b2fc2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb09495aa3b4e08dab449655fedb042221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba42a2e617494cf0af14ce24d418d40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04c778edecf2eba2446bd4d3fa4582223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7792c46c7135c331a603ebf45de3bee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff7ec2a70563b04adf89795cd0a3e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9d44dfb2552e48d8376601a63ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352efbaef4267f869aab55e146e9dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0d8526374db74839cdaf43c8912bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea74949dd01287e5e994f932848219229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aaf6e1f8f4ce776c359f1b5609715230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d556c9db5f42874c51f107d067c99b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1bf3c11765cb6a98f69de8d55192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f6af2a8515a5449bcd7809a1d7ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfe1fb04b8b31d76239b20b99c2749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3bbc56bc33a5e970d453e8f774186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14737ada99358ecc8f77da403b81266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4efe7ae557b31e503f950c01ccd96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d770479b94fb37dcbaac286a8b30934238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836f752bc6579a11f64db6c3e306b62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af4893482fbbcc39fa1926206e335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf1002758ddd29b4bb0643bbcfc47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da87732770752673d1923b224b4d44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b37f8981b70366534215c069956b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d41ff8c24ffb60c89e72c5c8dfbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd44768538168279348cf2b2bff2005245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670ff5138cda69f3fa12c232a568bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685b738aef35efac3fcccc63aa15db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff55b299b4fac21800a04511f2fd4fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66069ae5c0c8b09c2a88fdf32602b99b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d7d28ee352661d47b594bc33ec7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f162b09fdb51c4fc35f7a30309d99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47256d3194e76323c7a116521f26bad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f261902928f222447adfbdfa3f90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419453d34dce2da98de0957b21175e35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4edb588c10d0de0285efecdf335cc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ac083166c079a347ae445bc17ab7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d180fc97240deb7443efd14ff0c60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc66a7d63a9f12f3408856d901511f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659237b543f5da1292bf3e01c5be6b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190436d20160ccc5479fc9dcb7a3db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77cc470dc8592b2c3aa2409c565b9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73bd92cf9c6d164257d11e7771535262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7583bb813dd65fae9f22f29090643b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9367d0ac7989683a5283640a2617aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefa5bf1862f0ed8ca7449a8ea1d02d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d11ce84aedc833822d781bc2db212266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc1cd30f1120baecda25d305c4f12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea6c11e04f7e894c79e0228a59a295268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da7ec6bf0c7492611e706bce6b3613269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be992b9dc6158d385669bac72f3c50a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b268ea22846773c983959e22eff5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ff144ae4d211c11d326fa64801ab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c56fd60bee32746916c5a8cc8964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30ae382d63da56c637b72ed312c055274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51408be0cfbac26b78089858e24e4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca98532131eea59bd06f4715a203d42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba603bc9d8cb19819fd15554928252b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf911a9cd1edda080fb8c9e557903a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503612777c0b3fe3e3406103c44b4189279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c786b3ad156ad47138277b6fca0d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f63b80148c369ef315928c3aec2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c1d18b0bfba9c4f1c823bb18997ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257e14ebfd48b519ddaf60ae5f3fb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28156e579a9fb3172564a8bfde21656284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6653d57a418150f7188151a6da09a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1781fda1a7d3d0c8930f9650982cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208ad8c5ea0c15966320f670c5e426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a76218c7c65555c10b1cbfb3c4ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b192e3395404c19ec722cec811b444289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a132ee4e8a03b19f3146bd50549f5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3866c17a0a2c3d10bfc5875416f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac660f127f4168cc65eb56b175b49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe542cdb43bcedda8aa782b151b20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c55f91f85d4c5df3d521b6a92ccc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8de795e556129f13f217e3eb469d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5023d7e1bd45e2aa55e278d59edd7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacffb0d5fdfe1f576ae4051b2722790297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8b0c20105faf6a472fb76a18fa14a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ce85c6834a1fde76f1f15f7a15a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543eed41f90890febca926ee1d290f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eb7179e88c8df0ec3d00cd7948c4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2252310a7ec7693d9e783c4092535e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5faf653a7a30c09a34b32fc3dafc5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49be8cd28a034e9f2413a528d159df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1a00bf07d6270071b0920ad8f5c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b655ef03f3aa21b2c078fb5787bd89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c73fb632429dca7169c8628316f0ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cfd3d64ea5a348810c91fe6b0fb49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63faa055bdf3b4056b41e850dcf81a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe15237c84e925f8c883208f05137a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89e458c3d40caf4b92fbf73aa1ba07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297b93352ed38a0d943567c03da845f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dc58715c9fc270782276df44114d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2075a1ae009b6cfb41a40cb5f9a3c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c3d7c4af4bc1f9cb45f6228dea11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b5f9c1414bf33096684525a5938b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e3454f5a4de070c0c9501b72454c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58de57a1f4659ddbfab4983be638e71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc16ddd434c2a02bc4493f55a31bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c2039a34b1e6942b1141727a34c26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227426f378ef2e04538cbff20de8cd38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4e29f285dc3bc2aa70ba056ae839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96887b370665299ea6faa6a52b89c6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a0373b170df54d4a7a6806a70b1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36845355448661a4dc701acb563a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580bc108fb22c5fc0fe7f7b6e2259c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39f37d8091106c08d7244dee7461a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d1614d9bdf3d464611a981a8691c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d842504465404dbde7ea9f1f86828a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e4d61e53cc63a12b58d71e4511a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ee642d7f630195ce845db928897b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c54615941c164c32fa1af9ba923113332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712921b82600e95e36cc2607b96ec10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ded0ae5c7a91f8e072461dd0ae50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f2b27636ca843970aa3fa876b1b19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018fd7de7c724ff4e58485920a2103c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643404f825fe3988c62ffdb6fbe613b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609eae8ff85e61db3b19dae5339e76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82682d44ef37148b05719c2ab2287339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9610e96ecec221236014c8573d1765c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fb6eb3bd232340ee5d8b9df77c0ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9b4b42d6e719a12ef9a7b1ea2adfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a78f30c12326a3b53e0b79957cfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd66ac099d03171d425694db0a005344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e68e56220bc8db1775662d38ab0be7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7447022a85ad48b5cb3117546cf2922346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7c668757d781518c4c18b9afc58d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a84cc606e9c69a1a62fa2700dd2fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd591252d3044441c00375ec588ba86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc754918a3a1b426815fcc9920c27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932926b2558cec57d69961bd2a72980351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e8e9d464676b2d272da82035984af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92b7f1725f7fc51f6d27aa8a49c87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d50ba340d019620b13385863f842a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e2cddbc74df5fc001c13b29da1099355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e273fb39eabb8d95ce3349610729f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3cb61631285c59d7fbf10034f6fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7fa00998501a0bfa96e9f876b1df5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea006d0944a679e002eb7370a3a10bf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262f814eb563774af97130b420f7ebf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b364ca64b6c99c2e080f6af457689f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff1bf288a9878e119cfc499769b69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289412fcd46ee109edd042e881613b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873d1f82f5dc13956f54f04d4614440364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcc0e3664f718996d5e6afe64e0a10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8279a1fe409fe01fa2ecf5a0b8e1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e197349baf6cb544e906f1cc7185367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2860740d70b8bfcadd7b1b95f914191368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d37e34edd87a399796fb80569fb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91478918653d225ef2213fb448d7100370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77a16f260ae6f0e3c0d22ef20a68b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754115a13cbee4bd47c33c973bd5b680372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4305adeb5617f2dbd247bf1b9e8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed088ea6c4724628ea311a48587ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00c7649057951034873099dbc3cc6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534a16eb858daa0c346ddaa220d43e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a46683af7ba337e2c7b4784310612377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc3cdf646893f93eb4ed01ec87a0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3608bd98c440a5a930072823f43ccd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492df1cbb0f4151c1a9457fbba224e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893300ce8100279f29adb0f6cd0a96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25c94ab7aed95a971c098fdf7a9001382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c857db624260d8ff5740bf574d55c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1455974de3cb0e3e26bf4c3a1b131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d98285db8133b8dd5368d584fc5ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca9876b08d8f34697ffbe65d5ce77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba50db63bcd68ca99c38455e96933387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f3148ed117afd78506450753a391388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7829fa3a54286c46c44f36d3a683d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14b8c307e3af8411c06d6b7cf27591390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406b942e7f613b5fe9ede3161585bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ab9ca7f403ef1484854f7ede8108f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa05d1a35d47d072746a52010b199393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28da2d0d96637625514526e22ab814394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872d689c17f6da28554109205545bf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3387f1fbe1bee77235dac264eec6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d717df471aa0da80fc9b2a9aae642397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c95f3a3a6b067d199b336422af2fa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07442f2101ab9d2d2c5d27a1a381353399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d6475e2231e6e38b432c5ba928a4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2eabe07af9eee9dc3d6878cf69387401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986140eb87473101f35a73e386afe99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539f261f5cefd32b05f5e5a2d4a92d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8adc7ed407ec27f369974f0689a02c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1ad16a30f87a14e055f5112a754e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1aadbd09f89991cbd89259f088f4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aec2c113226a4748f0e8b55c60aa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99baf332994963560de1b0bb3a39ffd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4d7a5a7002f3c14f8a6eb58b66f12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6047d8f5a46b6e3fb3cb4f3964f6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b29512b236a398587c4fdae997ddf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8deab13ad2c3a5b31f61723560df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137455005ba2bd0ed56fab60fafa4d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b69ffa1c22c0bdbd656f18738e78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df958fe0df429c0eb42fe184ecf57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59855b8ac6b9724e85833c303e032269416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf0dcd9b1a84f047aac076341d4bc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d535e973447f2b719c7ba7e851ed3a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3a8a0b8e8a173ec8c24378aabc35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6ee06f7030f1aa785068bf025590d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b722db0063c2d62573adeabc5716421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef9038ce71ad17b815a13f3bcff931422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da38b5656c1ce18201f2316a85b95d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37df19fc052d1cabcf25e843abd004424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ed44513c36daa8201cf97e1172c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06948ee34e8a3bd3a1f7459c67c858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3ee6b68b558d8e894659d3bb997f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316ebc746827182cd640489e34e40bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a94d5422ac3ca44ec8f765fa892638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3943da2840239f1a5168a11623d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c36d3df4d65dc4102b6f9d9960020431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31d6d3ca4dbccd1d8926e7e9e69ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac759756e33d8584186efdddb005a503433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3a2f6c078776b3cbfb64a936d8912434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8d7d5f7c131f90b23832da6be2ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cf63ad9f56af72e462c59ccd53f9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b53e5ccb25a044ceb0393d5e86521437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7d0040079b2695bb9e48a67693db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e44b7843a008123b29ea6da8baf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4a2df40d6d64d5402d110d41418c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bd55e4598f0b05b9289bc1c81ba4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b5e2980207baf437550b763b5d8fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c43ed0bfcb3b7fd00391ff9c17203443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16bfef03167d029342bc936a2b0bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c9b2b39f3c461cab565b6325b2d35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4948d8ea42d6e93be0e3a1ad299fcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb0a38f93be4fd995b76d18926772c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d3f4715c331a9e0a45d7e291fd19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2488a9bc844b91ca71c44bdea4e94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19873d1562938c22195b56abd0495b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bed5ec8361b4ed2cd4a95f1f538e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d671b1a81dbd51079a7237cd40138fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a29b37591390b281dbe06fc50d2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8bef867d4bd8d01ab05c32c0c374e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ccbb9267f686702e2a4fad33bd122455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424e07e8f69e11abf6ae1b3a21f906456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a1620727e8fe62b367f78e329886457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48efe8c9bd4c76794f66b58177f9b3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1e2b1b87d036a53f9c22b8a29c1a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0560370c239502a859e642c86c7e80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fcf3a704897dd174bff1f90f65f58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38187efabc8f2f960437b194484d107462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85922d9e4d933b246ea3e41b7d0305463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f8b5d67d1d4aa13b0a282a4c0a15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d17cce0fdb71b2f9b73fe6be878ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a5f427244dfa631fedf41d232901b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150906c2deedf4f6b3b859bfebcff6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2682a79a9d2a1d89ed9c0d9ca0409468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc491251a714936505f7fc2f30459d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b5cd19c01cb76c98b0bcf17ecdadd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86ab28cf55aac86eb92a9ab10ad2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba9fa67d3300e25ba1c1e72bed4384472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cadb5694c2c66da99a7302e2d81a0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f45f8bdf456fc812a849e3dee035474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb90ddd8bbdf00a80053cf1dce4d86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457093ce2870c7bacce943d272aeec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e365620152525e5e1847223f6ffa29f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73ca3e7b0fa04b7e1f624975e20f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c84e03face3e246c6874faf6f1a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f834c39789a0e03065cb0228d69d330480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb321a90d748f2b0311df23a4fc31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7316d01d0b1552afbc8ab6ee059e4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c655b3d9cd5484b97a61b6c6e4b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872cef1eec5b34484101ebf18153298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b1bd5028c66e3e334114a39d383e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77a18eaf3d8ac184b85492fc3849f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5be2a16d8fc5de6d47a9d7f960b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f50491eb9bdab9a38f4986d8c1ba13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e3e9fd2b97db9abba0927b271004489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1beb5457f515a5f889ffc101edf5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab0887a1f5008a9dd8ab45b0f95e79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267efbf20e236689ac6995d8e2ed0c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f335834f97843801c281627e7882f80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82fe9709b80497ff8e481dd952e54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd22952038c6c857233a1c243bff7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe783bb87db4da422298d7c8a84a87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375cc69a37b7cc14ffe73a3f966168497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a71de02c5e682947a8a294d38968498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f000b563d13ae0593a7faddbe114b47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a52e730908a1bb1d957bfa224e27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff77923afaf1c3fb16b175c24d0dc4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c7a592faaee138f726875950ddb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b067804bafd541710110a50ab9c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ca0b4046cc0e9e06c9e946cb32b83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354f878b4a9af2ac8e8ac521acbae16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d048af93a1850668ae5d0e32feb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db9b0c58075e250933143f58fcfbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898032648e525fba269ee46f8b48199508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c402d9cc776223a8d3590789077afaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7df3ca1647ee3b63cd0f13b47d82f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d43c0c406b13caeb563aff6e02b9b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482193543446b21a6327ae4ba2af950512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf391159c4a5f8e9dd391c9fc9ee9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5af12226ac0a18add673220eba0b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9057f731a9c7b1ee8b4e17a0f7d28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047425099203ee276c9f643d8bb41228516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30a83f1dfb0d1ad72fd76161b06f29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130102d31a8117aae5b43d8173a8ae09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb5d2f2e403fda94f8e099c32e776519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd0256523cae03d8a557f7f9bfc5fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aafc50218e376dd640821ce7e9814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b2f97b5f6c6644fb8110746f45d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f57015cd513c3d7895199dc412cff2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fbf86eb1399225ea86f7e69a281f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90276323882f806161d29dd2229d598525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89115ea5e710d383be8beed0e5294df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac0ef3c35e7dc6ed9f8c702f7078f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a80db91d9217fc582434f8c9967e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697242e91d5ca43c59bf413b404883af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f73b3a14a01a68712945cfb29e9ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032faba29ec4c585d445231dea0da0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e257fd3a745b0108f893919896c8352532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c89471f0fa33f57a74605096495334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363d273d48568ebb698a9cb82919ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024c401b9cc2dd5628a69501c64e13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21a85af8cc5b145d7ff4f6a5ee1de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf501df153687798c52830aac5542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f45952f1852fc7785387436591684e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6664c1be76ecc9bc2a9d5ee68d8bf31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce620125c1377445c3bfb127df3913540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597694e75474a5e09c60f203efb89eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274bd127f6a7abff69a6dba7841441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9ee74634dc1eacf2fc3d2578c3a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667b45e7fa69f345346f1e410a4fbed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c432c014530a2e2c603dd29ffb8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091431bce1a4546ffac3b4b17e6793d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c164c7efc890c60fd1849ceb2955435547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c8559a8ee5b49c4ef79f008cbbaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36324e2bb6aee8f847f2757558587e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6999b8f997a0dc018b20cb4fd7d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a7159d186beb2af826c4d688a39cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12027beaeb01363eb00ed38a8c660e2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3402b12ae0ff64b4e1bb95ad78ba50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07d9d74ed488b2cfd75cae5e50aa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2df2993df8a43e79718612bae0dae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101999e26563b75b01b1d00006c07698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb914ea5cd9da0992aaedfb7bb4fba1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22543c096ebca9184dcaba5f8fae7454558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8817139e69ba798ca998567319d64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f786469212b1c12506feb85837b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90275fe0463dcc7b29d7377ec245e656561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322211b562e5f45005d1e4133df5d99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3196ca509b6a35126960f187070c10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd41479477b2bee8d5344742db18324564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08ae3933284aa82704585f249c36f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a3c93274aa6c593a34003e563becb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d51fdc46fa48e921f6aaef7cce98d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb4babf62c2e3ae8dfb13232819d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e574170e8deeddf4951528409557569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2495ce6bcc4fee2ce67fd0ffd6f173570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b919fd164a1d405014340088c07905c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453fe39626cf1290cd716b31c541bb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa15317d094f00fb1d5e9998c52093f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a772e697e68f2ef2fe96ebbb01ca7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cb8485236652f9ddad1134ca045e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402f6b9b0f690ff4cea4d2f3806cc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234811416563fa735d45c8b78e87b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5c37bc558856299c43e47f8c9e5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e6c89e23c994dcab0631e791121ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf645de728c79a3da8eb40b8acd9cc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf290aadcf5da33570b5db30dbc274581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058ff9cf7a9fb7daa861d3a8423856582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62836ce7b8306e2000366b2f97950a91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21644bc271f49beac726232d49b2bf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ed904ef4a9f7d0fae2ad2925af0a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcbb2a86211103621635fd52b3c48b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0bbc0e9197702147591dc346a7363587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c2f3c200edddc9f7872d0314f1da6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21fff839624407a828777af2af9efb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0165d0f90f75e1d53cbdfe0d7e40ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be88e4533939dcb208e9526e7561b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77356e3a89efa7f1f0f91783f032c44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e306093703121b67e7275cc9f7ca2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f0c362708eeab4b4e20427e5668d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0138d5625177913e4722fad3f24c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311098a0eeca2093df00de0ed3f113596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5aec977ba9e4cf43e614568c7f402597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f6e4eea269b4940e574aca9bb864a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78297c66e4b1c662b7626ad17cd6bca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f059cc0e723c6ff27dc133adb4c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d0820b64c7c32aa7b9b8b8a83a4a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652d4dd850c4dda5bd5a19373c74a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c30bc551cfe0d310d3bc00eda1a4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390d08704d1a003bdb66edbef863959604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070758eb525b0dccefd0c4948e9f2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389dacb430cf057a3235e2d2eed9af2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d6edab3d25fa964ed7e260967939607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e9533c34830a34d0bdac7f63f8bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc18249d39d140bdc1f317a38aefa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d4bc9dd8b80d62f3318347784024610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de70aa2122327c0c39bbdb10b3f7de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6980bfb818e03d1499bb5353b4ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c44340ab14af9aafecc1e526dfd402613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235a263b6ac8e6709f147968fac9d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f60b3e59491c83e6e4cca5abc8a216615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2904e6026483d7e9b094e4472aa02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c3977089dc01e27fcacc5205c6cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221fbb4e0e959af37a14c96ce74d177618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd77273a93faa253b1d61f9a5ae1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557355d51f4b91dff519d90537f8f18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302788ba46b56be7b0286b76b976fca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4944a89575239119b43c990eac3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f00cc3f5df2fc8d196062249abc9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62ac95853b5f82ba78635c60dd4b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef4a943ae8cd4b79decda80ba5b84c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027230435917ddb60a0b455d57ec1b52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28070a828945c2e05d493f04e58cd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf2474ee9e2f3274e08bf29487089e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d6257997e47c5a842ed0fe51e67a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dac5d32029284e16d8b3f804df93a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426740273e2084056e456c2f83c2cd4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c5ad77b993d80c0f44114d8f56f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca95ac0186e239dd2fcc5afff6e7e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bbadb4dccecfdd742034d731bb547634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6330d8ca8f4ecf24ca59799c96fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f6b6289a9bc19649ca07fe4cb817636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15ab25c4739b24a13e0cc3afdd255637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a29b4f2e7a5ef6859aebb3f8723c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6219c3711a85ef282515df762038812639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e0ab653ae5296955729de10a6286a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6aaae213e113cc19390b667cba6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb21b81795de6e0b04e1bd22699ac25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c8f3de92218e9804313aca15a08ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642920ddd7a6f960522f95b694534465644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c271cbfb3864bfb93cf2fc2a5db78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46ae3fdec71a5890b0e2a97870e0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00222ba3ef5da9125896b7f479a661647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32cb546d59276a46f66a93b0f06d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bea53d9875b0fa5468e3011eeb94d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e261898ce92c43279e9550bd81669650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e404e6902a37e08d0ff5c430e8d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3674e2bb9726898a7302a8e7fa07d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a3fd6699fe3df4a8e7eab6840bae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503adc23ab8ac5a16a46712c4755231654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121fa9429f246ede368b5ba0c8f3847655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25ac5870ceddb268472ebc355ae48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebee17b2104d70b7c0b181ee0d4055657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e956ea7b26b9f85183f7ee9a2a2cdac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a125ea05820d1f5b212ac56ab8e64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c6a8d7f88da3c096a69555bedee78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426127be263c5f9187ee16990869ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe79faeb270e1acf3b4fad2157ebd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb48ad268e84658003024ea50bdcd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf49c44185588ed7173c53e5721b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8820c5c289f9188c9953be9a00d48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ec7432ba1bc0834422d606df3cf1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb2d1eceee947f68d65963488808b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0f8b381d825ca51da5ab8eaed0cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4cdb52a9d067132bd7180293e6c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7965d8dc77bcb61ae573e6a2125ab8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af85cb5c70112fe9164f686278592671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f33b4d10fd57635e3e052558b1bfe7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3489e55ca2b1cbaeb4ac5bb74c175673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae111254707ddb9099aeb59badc890674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11fdb81eac5a13dcddb28374398c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95636dc04d03682c163b0037e84429676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cefbb2cb997530d721d153688500d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e75816238c4220d596bae5d66dacc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc79db628f866020df156c4d8b700b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceff08c30155495367d94f3819253b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100e46ee3994180b8d4b804a809c0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d164064f59dd54aadabf03a1fe7f74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca718572728246d3110c8d79937e682683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87293f1df695ae22eaffe76a378346b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa700f1955dda1111c6f9db057d21f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23890fdeaa8672288705dcedcc66eae3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b132908d4aa7f9bde463c67c2a04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db82d522fb26c5508bc38ec217d67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d3180a0cfffd04951f4f64d71500689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04996b61bb931d121b576960ccd11fd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819558c0da9b1f4c1d37f885d03e120691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5513b354bfbdde933e672a918c39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e43076294805049531c26b21e4f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f93e3544d59b34928d03d95556f39a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69ba9ee45302ea1a2d25e1ed11201695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52493d3f5d7e0edd45144596334c32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53674e688cbe1113124ae204d5b18f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1078ad5321272a54ddc4220a530e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdac350f2eb55c871907ffc6105d80a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad2d33610d5f3c6207b711e7aa216700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabdebde4c2c544ae2ee2f8b354b94e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f47a01ad2ec8ee5e5bfa3f188ef12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e98c954bbad4251f5e0e68637af392703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3800b906199fc9fa3cae283ddff15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcedf3fc8e575b8e4f7bbb4b4731d8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f76764b290ba061f66f68ad0acbb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2560f9288ca96444ee0d831e9b9b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba134fa034b6a01bfe1251b52064c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8245b0118d2a5bf2b236e1709f474cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ed017570e0408f54d37b997d370b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79901536e4b53c56e34a79280b589c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb33c48eeb13c7d4bd72906b49256712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82cdc577d028126ea2d081724f624713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507523cb344574d642f750c836bab17f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babbcc836d0f5f3f8724892e8243b0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9efb3830c1129ed4389311933e46c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b15683b1a46ac7044968c46c20203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e10116e048ea117c0eaa96b6dcc03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bd70e1757975096c8ebe697133d61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572e0e0ae72522b2f5b6efa70bcbe6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc1848d7726c79b49b84fe51d255c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1def1f35d4a09dd874341fc4ca96489722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b412056ce1f88edfa3e3717b52425723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc237c471a657b7d32070be14fcbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df067af8713ea214243f89499b3c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55562b7a3e83aa31202c8af0660a1003726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75bcd7fd4223332515f9ead77df37b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484b49f7ff203a25acde994dea1de6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb00da7d3df5c9d87ddefe331ca2e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e9a23a9ff18a39a31994852cac6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d06cf53f8e9a8eaca609c87d871487731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2277254ba520c30f0ea6025a47bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a75664602f3963bbdf5be74736d6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbad56890680692c7ad422a0fd094cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79542e84c3cc4610e062be7877c511a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe74101ce4f7e9c9296d07fd029dcf4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84506450dd97fc71066e70953615d0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b242e751746368bd0ae7d130100e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc2a85947cf969547c7cf40f6a95d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce927a9816e47da4a1004495ab8ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c141d54d61773740348ba784d4685741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baca778298a315d9035f8d36e5f14f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c5637b00aa8037ef69c38e13979c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8f10326fe7738fdaaa3ea5c7486f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2d78c87c1cb5b8157b4506c81278745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a63c236d4350a1adb1ad4cdf9154746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0184b1536ea7876ec34401ef795cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6704f7a1164e3bfe38154eaae08d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1d2ee232e980ed85fc66f0d05b7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ee64fd324bbd62c491a91cff6adb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948c3ae6d970c06081664434169b6c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bae511bfea8c545c8758306ce01f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6dd8f19617e0ba0491a1baa8994c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24f18ef1a450a10d345baefbff85ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46881ceb796ff6cea05788bad06d06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b5625dee16d70b5bb389a40236bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a45b37ea933bac6b3b23ff4e834f20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb960dd5ee06e888ca9cccf9a1de1c02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb228aa1659e45e6e24f6b21fb101759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ddac5f8ea839307260247d1854a6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a35d0cda4c2ebbc31101e96762671761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d9ae447f41eb139b491db1cbe8bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bdaa538a8904a67e5676e76f4418f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065be04f2f9260bedad6a615b1bcf42764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4573e1eba83f38fb80ce3b54145aa6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bb64c5d5c08ea09ffd1696ea37d1b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca3f26069fca9d85a1a7a67a6fb89767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad9d9bdbbba6d036d497a4c72ca8a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c2ba02434c6608e7a49ee6be8279769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237935c77535b8de9cdf1234aff62a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03265a94805170f782f57426452fdb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db9ed44ff5cfc4875a4d22af5048c4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95ec01f363c6c932a58b50e316914773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e941b9420fd13785fe50d47b466bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478be0f1d889d36f8e4b6760e24e39c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd927d03dd64ac261efff8a65fc3a9e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98acdc08551f9a1d32501b96780496777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca842e1659adbdffdad2e8447e7b83778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c65d48378f84f8e4232169868fb8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0e9ae680322df42b048015c6730f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c410a945be887c48473bea113fd285781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71a854597c9a67ad41970161969daa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b4c45ec73c9adde1418879f4bc25783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685310db7b687a469ce872b3c42b763784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d08af1caaa46aa9212114b25613545785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019969ca747da4a7b392da1f4a9e1242786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98f681fcd1e208f2a8f20b0d9db5cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd7fce1b408b1ef06fd7f6842f9c2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022be60f9a468d2361ebb1270bf0a7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4587dd44f3ebf4e13e6cd1662891b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e03bf8b7e8944d8f731e69d35d90c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb5f26be35d78b498f2ca6d9a39a55792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b64e5c7bc1d7386f973634f95955793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4ce36ed09a4bdbb1b756759678997794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fadd44de83babfe4f1d4f756ededef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e71714f6470be3e8ba543ed6b9c35796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131eef52b9017b444a833347b7fa21e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877198c507dbee7cfcebe640fa0aa292798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b9ae9536082055ec08b4f36b1ec2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396c9378b81291552c37826714070ff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872dde67cbcdc42f504e3635934583b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eed1c37b7a08ee19b30de4c344458802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b28bc5101ee26970bf3c7c98a200803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2c3cfb8392ccb350d6aa74ff92b34804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc77dbaa0922dd51218e87cd0b9cc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836edf74fac89e276bdc2508f631e50b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c38f5a171d8de59aea75c5b407499807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e1e409f2d3f6fd85c7ca948fb49e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645ec28ed79358492de2d138996c64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a78fbb78fa69a958f8acccc12f7bf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfda44e5ccde8e2aedcc72bd092b32811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215488717af58bcebb81f7df1fc8223812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12593cec65d4d424e57c06e436e95ed5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003c9e753b6f5fa894de4e983edcae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffedf1710dc896584f4e8fee56ad4e6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5ce9f3bf3d678a431c4b59418392816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8402e5778c7ff824c377207812666c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0843fd48877f6defe70e009ecdaae7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80f0cd7b9d8206cd6e35adc363d5e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac09affb0344a19a61d35c3af275aa7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c2db1a407b6b1c78761bce98cf8a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c02836ce5b58a50d2ccb5233f4ec621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dec2a80d3593cd6dca4db35b94c9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ebfe8561de031f11d344a52665a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074960eb7a580200bdd1222ebaaa6fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924975afd0f054b5ed96ee9933bd1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44200c043249f5dd9a3e909b01b92c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b838a16793bddd9766d07aead89fcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89834205008a39c6e6a2f962504ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00176f5cae8f099850585343efcd5ebf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f7248c56a2e416df97830aaf8e73c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb05fa751899bdd4446a29a0e9a41711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f15cfb1b013817ea5be7bc128c088712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ed4fb5386de57c1820dfcc600b0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beaef33e6d19780323447b61eb589414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4550adc6344a7b2112db9ad6bee11715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1430242b63913abf631c5b99edb84616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b8f94dbc318f0033d129fd9f3b8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd071a486002ade413951bcc1c91f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b9a32be72025eafc2a8e4fc0f3c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb615e5a6f342c04722534d63bebe7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbbc221ebf983cdaa91c596bcfaef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00d1919294e436757a2f5f88fa32c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da97177807256ec13408fdb5a4efa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf028581cc0986387e2616075e7d72624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c60e299e40ae76e5f86367ce16fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd0117e73d87024f8be7da76a27e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d4776c53d4317b0ff2fd63fe788827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10a75abcc328e8a0dd2689654ff3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa7a57b36e245c1c5ee825002e7db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed473fd261df90efec38890ff93843130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298763489182c5afe00ee1e2de6ec6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa03efdf37b777680767630f3ba8fac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb78c4ffb5d6ca46fc0e84cf3f14633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3671138e25ef39b2a6dc9ae024dc4ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471ac11d7547f43d82897b9a42685835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7979f232bae23bda3641c710cd26e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52ec8492a958ed9d557a16f082bcac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228a06aeb5171da0fc27a695f1a3bdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be438d1a277529a24e088189509ae939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a11bdc22ea8fcdd663df1ca245e4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcc9f3d319ac9044e1eb9d0afe858041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2102528f2234cd5b9d8fad08bcce6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561474c86d14eb6901a472231d0d99043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2451fc170f1340d898f7face9f07044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974652c3800620a8a45cf36b654ff4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc145cabd86ecafecfd8be9f1ea6df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89badf4bdbb1325d28bc60da3aed4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb2c0f6608e8801c9f8cc91f8f804048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b64ba67074fa217357ad1bd16f0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7498225e4a3bc1ca89bbe5198cbc3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b7d310b17f8292c696de98edf2d3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da105da540f22904ea51331baf5e68852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452954c9a2fa88430ca89671d9da0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf87a2557d1b7d511f63b39650248e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aff5c8bbbe54a2ba7bab318d98d8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0e308b885200338e9739bcb8e50e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643df441fe224c8d75e3e56258d128e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc621e0afaf91287cfc6b77db096e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b39a766eb271094ae86b03bf577559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477bae4f9407caf25b4cf53f8bb59c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260691325bc8aba738a6add44bdefe3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f2dc8b6bd77c97261aaea092967562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa1d38a1678ddac97c670a7c9a3a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa5aa6b902a1a6c2a8430ee558efd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c6ca7f6cb88c9fae1bdeca75243e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd7fece535b79ae8b53302a70618b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a937bbda1066c31a980c4fabcf5ff467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f995f3d049bf0f9a43b2463a359d6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f44fe202f6901ec7b95f82be861ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d01561bd781f4ea3ddb0e60a5c4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fcb3a6c6865ce65b01ac1e5b14d3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51558d9c73e9c66954d4239f3889e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e84a79781e6d7d856cc10c10e4fe173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c053e9268fae72020d6a98dbead3dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb575a889cc2acb4a0755a001c575f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317901b2fe4df8864af4d7d0365f9bd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc40c486582cc2891902701b687d1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80c8b632ba2c37afbff435d237ef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6b654662531af06e044e04a2edfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1117005905af2ffd89e9d9d66418180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9700c37fa8bdc29cce76a1e8a80fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f87271a4f8c19af7cb30e71aeafd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bca09cfc8b1b87277991b4dae04d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6fd1a0123f6d07771aad2f84b8ffb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeeee8c190a74ef3f093cd5250208485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded223b1eefc9ffc8e7b293f13b39886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8e93bd8e1358596b40491161087a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef494753269f41cc85f77dbe3df11f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab60151df853ada6dd495dc373c5d5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2616768eec42f8b16dc49131de7968190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eefa87e202983a99ac6fb5e523ae191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff69196f2a703abd84ab30179273f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eabca309e84b33ed5c7fa076d9b6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881094390914147d5dcd216ad15489ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade93260758d5ce84ba78dfa8db3e9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411ff668ca93fa8211199b31d3fad9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb632469ceb9a3cc234c38d5d760ad0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823216668eb2881c73a5fcc889e521c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df77a3d32e782019a1aef870e6b597c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27adc5716d28c2a7d5d7225e3f80b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7615ff8b17b5da5ea8e80a87ef3c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff8ca11e4d9bca2c750f0125ca449102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb053d004888ddf3a5ad83ffcc4ce58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e07fb17b07d0163c385d1c7e4d427104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3d43ca2faaad6f6aed7ac20c6d6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122f1d1402a8a18238df825f6b31b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e07a5c0cb4b8b8f8e1070198e72a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd028d89e608db77cc6c4a5656a24c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba197b284145429b0c286bde1fbaa63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760578ffa1a9db91ae73c0aa309e853a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67412d1e16fa868424a0fe9b6f9c2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c006af3bc157776de79c775023b6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f19586d51c6c2b3b7c4f986bf3f433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9921f0f5c160442ce8c3fbc3c34e78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7a8e98e3d0ddc0d79dd3f17de610115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805552a6a097bf04e7ef910faa38b8be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a2eec11220643d03ad0e022d6e41c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c652b59a8e6c2874af640af835bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d78e750a5661e5d5df8e6ab63d69b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795831a0d767f79c3a6b0b343ede131120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f20814e0d1f62fd48533e1590f7d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182391f68084dd0137ae832af29a644122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b1e1f2f0e8cf69da1dd7ccce29ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be35d38bfbdc63db3c1d2db5c4537a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5ad31df4b898a4476f9a34724b9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1479e480eeab1dc3034e26dbbdc041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a15119e0e3f2c5cad8da53f7c400d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65710f77e3ec020aba0b292824fb932128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec552d4c8d1081ffe6e3d3b0556f6b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ed022a96c07c5aa0736eecc8e3af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a6f836a9ecf87f60dbf1928502fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693efb923f399be85a2a2e1765391a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c9bf228e3f7610f1cf5c2aa7bde0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5034554a29bb911cb1f67d399f52b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae75a9bd0e78a3be38486856681602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfac9af1287e73914e1062aa535adf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c7f285589b2a525ef880a2fe5edbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f82466ff21f64e507d573bbd81eb6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657bd79a9db13f01d4409a0ba5ebe31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc3ac9e575cd147fc9cda5519a2a7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a368e8559f0d8a79fe75ef21e986141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845ff7a9bfb99327754a3e7969c554f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a099c13210bf98497e87dc1023d903c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f54927973cdc9d1ec7214e149cc0ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad8a93651f1131d3f7296f1b01a42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e78aedfe9ebbab08cd522070885e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b0dd4b1a5a10273b4288abc9ec25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8edb9f5b2f30a469dc901936d5c331148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c49e2f81fad99bb6c7079f10a9fbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1de52fa4b02f72b304ba002ff6f757150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cb8114876755287b555c60d296f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a3122de089f3c960c611f8c09ee2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d486e6f5fff000d84676cad71026e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13e1a5bdaf46355dec9850904c5aef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47650e755e7a212b732d219195b77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450ffe4c42c66e260639642fd5294bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0b64bdb0d5b99decb3b885de54375157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8a57989533dd6325c84e976b185e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837be792b8eb21cd962e2add652f7c89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a471daf43cf7e8c25e5bb0b40925160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443bcb33e41911f84e62073d9259a21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc8cb1167a7958a12f92a660eb8226162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186a9dc20a407a3060b686fe907237163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ca8abaa35f407865d10b99718f0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380c019989ebc60480f07c03b769fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b47a96eb5378ecd7e9edd29d1933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a33d98dba2f8dc7a0a0ca2afdc37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eb8e6cbf10038b481fd4c01a8b008168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f4fd1d75aee260187b9a4450baab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ffcdc79cf735fe5ef2f1ec01ec13b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8fff18f6acf5b4b32d4bc7e5e5d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc529dec7b5d5b0dc3ef9672abd2073172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049ab84584028c876bd8739aa8598cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59f76180b434a9e25e819de0c8ce8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f578adcc3b6690316406d2857c84544175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98597ca78d3eeefce28673e287eafebb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8028a47ae77ed8e4358ab15cf7ba9ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ad40bf85abb3baa7b0964c84be838178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba24fd016aaa696daeb714bcb865d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7e632e7c3df56095f30e039483a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44050309eb8e1aa1f28b24b78fe5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fab8d35258ecb8c6725430013f114182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1804c39d6ccbcb65c6d667c19070d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b395ff93794d932a6a6cbe33ca590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02497073ef4db918a4321891552f9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ef1ce7d59ec8d7c4a31048ed5bce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e70fabb5d553550b9dee9f004ccbb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004aa9c35e97c01d93b60a7949deab4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a94cfa8d21822c9d04875d799b319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3c624fb185939347f8c6b25f4101190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49a764b52f72b5157b709db9414ff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c61e9fcbf22576fef1756bf0fa818d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc917cca61415024f3ab572da8565290193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4309dbda2e0bef3ab510a9036cc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d393fb30261a513eea24a39f31647b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c298f4b94bc42c21d7524af8ef8fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5587b2e79eecea213af6059c1423e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099fcb1ca12138750e3497291c0735198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783baa3ae074199e1e87a57ccc9a3e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296073b7754e7c40f998f0d59f357eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d1b01e64c31e9dcd606513f5fc6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ad6632c2fad3e459157a8fa19a4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8143af2e5f71f1d7f891f2dc0eef24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78099aa28a765f40b2278dad4888c8f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d38e5cb59566f15f0af12dc23f5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c45f538aacbd230d28d86d5e51bcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea3fd6196fe223b1f995b76f54626e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25989259cda50957dc16c07f892b3007208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d69bbd7f955e318de94e8df2b623209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da9b427b7f4fc2841d59f2380d7364210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9867e6da05e2b20e1a8ef9f269d24ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98767e90cb99921dc22c83dfbfbef3ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14600d47f6ac5470da9291e0fe84a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528674be6bf502bc04e37ef06e49fa7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9239a43318b620af92ba319f97a14e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adcbc2fcab277a7f2b917e18110a1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdde45b69f7181f7515d13e04a16eb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ffe1924b5d4357402c89a02c09ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b080d28201d474ab96bd8b52179ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935424e7331f726c118b31f0d1db18b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5ebc5b7aa9720e79b63e6aa51319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f7ddb521b2419d7c74ef2281fe033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbc3ffa052fa5a1aecaa3ba2b0b3f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca4f3688cd1605e45033af69cf52de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3bedcb16ead3ef4b213414e70b854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab52194cca2dba92f73d749a2cbef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cb1624fbe7d1a978e64ac0f38b7d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b10796c6b795761b32b46ed78c5fe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777abd7d4a4a51b59150489c5663f176229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41afbd3ced7922be37a7116e67e5933230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d344de8375620172983dcfd4da7898231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ef210ff713f32872d3d36244a659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd871d5eedd068df5aeb45a7bf6f1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e13e5d4808197977c52887a181fb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f48386cd6842ba507c864ad93e9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea7d55b9ae70aeeb9f25034ad1ebf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f65d3271c31f3f15d9842b4aad012237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051190d9be38dbaf033f836770e77c00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822a4f22e38616db613c66b0a42aa28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca66fc5d20c9aec823beae8bbd3e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b70b3a0a6a712ff659773369c3912241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2856516a29adbe6865e301166b71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d3f42d9d451b5301267e53deb33a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3144812e62e73278246e5fc8b5170b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6675c960154f641369e84b9efa230245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538206ff970062b4ed067ad529ecb95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293cc1a23420f14b9f91182158432c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c54bef9300e77da39c4cc32dee01b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8a72b32d5b5cfffa2a141f993062249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeac50241d014b2750d807346a470b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b19986d7fb9642394eefba13f65b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638cab642ae429c069dd86de1a014c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde598be6030943c2863d22f9cb79a53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c99bfa5bcc3504431dcfbc95d338c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f2b5325130847be4ffd922a10c7f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda1e2233002eabb155f237d253a07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2e757432a236d88ccb3e47755e27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fe41da61a1364c6620eaaa774608258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23321601be0d261a7b5688145a47750259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c186a36df8afaf2c7e9017b9ebd34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734094cd4850006dd6db4a22790fae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ab407ac1d13ff421dcb44a87d002262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdac36028f71394c2cdfaf256f66e76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff8c74d03c4295c29078e7264d540264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de442a480ffeda85e715e2cadd360ec2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e85d3853a8530fe8c88303fe9713266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613c51d461c2ba95cea28a257cd022267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e138e7232242da0ef0496afea479e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb3da83e789cbaa340f4e48dbad10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cdb8269112d73d9a99d0855168bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86904998165e9aa792800d8abd57ad85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d66c57c5f6780efcf5dafe9209bfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e973a46bd7b6939be0b13f42bf4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3376f75baec1ca1687aed23fda8642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133cd20b2ec35ab97863ea921790fc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342caa3333bcd403c839a0428edba28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67685de6a36455f82f8704549ad68c2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052bbb7ecf2766fe48736bbfd09d41c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fa416b7a404a646983ca129a5a9f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e31db6e44bd0d7ee309288663efc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ab793b02ebab2538ed3b25d28a85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71439bde85cb99eeec2df03af4be78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80bf531b3f6d3333686307a69b243283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e96bafc6578ed0c6e8a285d7999d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff3284ffb4f893a4afedcef3fdbbe9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c6341551d6d981be809c065db0488286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f578b76823566b23a2e259241c176287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac913aef5f3339e155b7d19358636c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1561e891da1ec1807095debf7350a22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876607ae83460d9137d8c7925e746f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f515c678e13083030056c1d3ee2a0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fadf79dc39538a585d708326d96f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e354fb7a15d9bc27adf17312c5427293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b06ca3491b120cebb43689455ac24a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9835cdd318f2009a82cf7764e55b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597f1a50f6cad34497df313005c5b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7707810d041e42067cbc4e6c3376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f027f6c5ef2d78ab3b653dbed1292298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3f181ed3244cc009d7f3d80366fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e9c2f4c4d97833c8acfb2c9a07c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db7038c6a1a9d9313be38a0da6e77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e23e0f2bb75e4fcb87847c676219c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97684f28a17a1738b6a43fc86d74374303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e267881096cc2de8eb5636e6e6d55b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4bdc97ee1e7becfafbf29aabb3ca9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc0672e36771dbf992131d57baa4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd09814980d3bd3f22a60e9061bb32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ed40968273cc6b17d47f011deb06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46816433cddc0f7a4ce4f90ffd1e96c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b427480306866dfea3427e6906c06db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015b7fd56c26350fea2f049cb61b4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ec40fd138f2520017e2f2b0bed01d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c541b77f4692c81c90aa233cb57ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff02ba470ab212273e027b8b9f08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e47c0098e02a7cb1f000a95f469e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf3d2f597750a964287cca6e655f93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e82154c5671a0ea38abd209ca0f91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee382c820f72145b6e353ea41eb438318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267459b8b60f13e46008b8f72fa51b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6c83da7c53495938635aafb03368320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec0b2a5c6404a6151a3250eee3aff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7868cfb25a1ee9f8f996d17c1eefb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dfba89b7056572db93b9c417fc6cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a6cdad26192d1a36dc345755a45e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09d29fefe1c3ee466579d93f4730c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609c6eea8475aabf722891134702da3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc36331c2ad0af2d3a609e938eb310327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a43ba1f903ab25a1f78a1eb507048328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e10492e89870c00edb4e9c10695ac0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e59e6b1d267d40915e927ea72460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea265177bb65d1983d910ede6cc17702331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33899867d14b02c53f7e76d9e14b8c7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951d7ece2f6aea72666d4d3a8552400333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae6833a84af30a2eb9411a94dfc00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea90120faf51bebb00d4e601aaa9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12deb68c85ec4505df01b28b2cbc38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4d0f4b309ab5925dbc3c4759ea46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d19c0b818f9743bb0355fd68cf55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825982a8315e58734fa5838efb47e70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b602809e12f3b89154992df9e42d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd3dff36c363d26957cf98e619f4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eac54caf0c88e50faee2a8d8e9e20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65996082c972164b7cffd7e722cca0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36249f538db97771607cdb46960c047344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2286d8993fbab6dea854cde1d0aa3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b80dc8ac834cb1200f2455c22e3b3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d6722178bc96b79fd49e0b482df5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2dd962c3bbb893e2c2700e02e2774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91673261e55e1430fdd3d2286fcd2521349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b7af1c71dde718b68c367ff3d85f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf5f8ea279a3f9bfad7f42cc74d6ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a210c2be47952fdd5a2b1c8c16613352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee4a1d996ebb67660cccddb61ae3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac73e7a4bb6dc0eba45388e3221f15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733aa3ee6c8d4599fdc089b4641bb9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded834419f245df0390b26e5f49c5de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f139203f19949150993ad8278c4b0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53c045491e126f82dff441b9439db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231c329d0064d79f3a35476a66084d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac95e9756990d7537379cabea557a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d1677fdcedfe4089d2122e45f211361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe48280d9ea17e380f1bb0b9d4089f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191097e5d72888e75e4f396a602c55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e21c10e5230fc48cc387b358046a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866347f2bd3fe41a7a5cf0a5a861b608365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44390f2bd55edbda95d3001d5f48a2bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0e6ad8f5185a07e3fb48086f51f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff74954925f580339d146d4d0428ffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb4ba1733efcb8e0e2eb547199c4d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c585dae2a6707c2f9dc2ce504a858c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12319a5a5987f31feccc1c3113143413371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639d4feec97a56709b67937a1600da8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c8433fdb1c9572b0e172500bd5ca8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef9765ad0025cf04456424ead571fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4cb6f0975337cc1e9a166a47bd09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaabe215b4878d1676520fc46668d9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd016501a97bbbe1c548c7755d1659c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083779ce8d09b2085a0a8be8e9623ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a33b5fc5d563515207b653ba000fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5734c11c9618ba169123580fea521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68cb1086e28950a83a338031a518b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d75f04f8d9390014ae6401b05f228382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3de07a83bf6ae4d58379d4aefe96e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab2b7b3b5386f63435b50bb14f7d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f4e4bb06059b24b29814f3d64741385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921db1ddcb90e892fc29ccfd24dc94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abca9a28f26fa34391e8a28cd4911b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47101a98c329addf840a3207ad4af640388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5bc80601c4e19a5a4080f963f0679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d50ec06a5b0bdbe70d3f09ac7d9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96251b3786552286dcf7c1b127abd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7b8d50ae80de8b589c06f49a8119392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb87a92ec37391dce9ad8421e3caa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bce7425c428c780878c2b0e49141cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ecf91e4cd07a40afd6c14629cd1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950f755fbbed1d8396d6421f690e0c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971ad296faf26ac0e26c104b08fe0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833e7f68ef3ab852642d7a2af1bda48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb958f9dab6f9e0f3ed4f48ce6427399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e0c47eadf81d7f99713d7c8ffc01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557961e69f1316908a1f1e007c35fd6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1dba916b94141bfcb2b4987a780eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465bf21447fd6dfb3e88004360dbb9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f55124c66fa70fd632437d99fadf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96814dc9cf5b8016bf135401529549405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa132aaab50c420e57e6dd5e324ff7c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb26f844abae55734c560750dedd6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb3098220b77972358012e72e8124408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b10b87685901caed069a228678a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446a22fccc8dce3bb7526c412140ec7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0bf75a6321f88f37ffabc53b831f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb6fdcc2bb63bfef476a53dd73bbdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16069eb56e64272754427a9c43c582b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807dcd14b494b7590a25d43b486b0f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990adb95c38e15d54c0a9b818f8d5ff6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b078118294aa0c2d0b70e0798d0125416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44692cbd8d0ab7e09ac5d090c94ed84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f276194c16b7168d12b2bbd28772418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43deb30ca5221d20d985692cfc59b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e28f46b6598c303bd02fc83fb663b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541829bcb4678ff0f5e80159c0af0b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f3bc9ff336420e353397c7c0bdca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61012e563a799351c877443dae2c6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20729cf6d5b6f7b192fbefefd1514424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73724ffcbc40ea428f473842424134425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ad3f28f583cfef75fd9a0c93c66c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439357a81b9b1cd09e6354fc18200d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8a72910c21a7e7795fadd7bd5037428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166deeffb366be3cebcf3fe81f3c98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cbb5a6a64009a0c419a575aa5dfd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7fc623551e1c1bdccc1188ef4007f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b243dab2a26d9388b9f08aa4cd31d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b42547246f370601229626766cc7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0607a033b7899414f1455f02029da38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a01064a710fe34f7cd90d3a1f1c8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0122302d0707d3a6ce6e0ca93f66c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e961513766fec37b6218073a68cdd7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab413191257e373025491b58c1e056438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9e366548d22e91c3e9f8e25cd5059439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb8da69dabf68c6de0b4cf1524e44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d42af725eaaa731e18fbe9cebaff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a29f3ae9e130cd70a8dedb106a5465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a467173d4bdb790a6d850cf32692a44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead91ec2484718c37256f42c492b01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f07d0388e4920dbb922649e86d9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda9fac3d20bfa76b824995a6044a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911a86b3d6b8feb81e35bc1a08a309447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ee3fe5053226734d2c2a417ac780c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b328b02d182a169d8f1bc2a301d0590449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b8bb635c1c708c995b6fbe0101ee5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fdf3f2c010e2de68826444542a346451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e182c053a385c2a0333fa5de28931b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc288dc8db2ce1fb7d42a27a0ceccc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f81c576e5dbefe83f049dec94f47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4a4f0eed1ba992500c0c9b9a21c38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1f8777abb124713eab99df2a8075456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d1a861188f960ed833be59b096bbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c3088230c5c1e3ee3e788af88fcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c55880120a5487018646914c27f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b4cd96149ddfa50725eb7002b83a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b61cdd895dad6c51e31b603f356357461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2013a52112012b252f8d1526d80dd99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027d46f859dda7ea74e6015af1be69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a660cdd3ccbc74b6471ebffbd2007464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335dbc8e84b0b7676c5e11f6ba4ca1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f1357af75fed41687b05ed1611de1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e344c5e70c583dcbfd1c2e423c295467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a88e7735277bd9586801800fe5e78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b082d272f0484a3a7827e2441ade469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f6766a12473681812a740c0022db6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f87a0041bb9bf5ac3e616b1af391471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8b4c7c444b9df04de5c595e3cb881472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e864e69f06e74c982894a5f81073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808aa208d129b0525b6f65f8f166ba6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae4be883955a6448b8af922d5a8c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb01b5cea7ef6e0c72574ac3b77e8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d88eaa68bffcb5f02fca12a01d0bca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425dba6ea3ccc6760cafa51db934cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9355117bf9a2f68087942cff290fb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0f915578508b74fcdd8e19e1f8273480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce277584515d276c70354c2a295f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225119476b7ce8e75e9c2ef71516afce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f5d5eecee867c5c35bf9dcc5be59c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d28059a75e1a3abb3f851e67b2b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17af6842ccc154a2394b527a2cd4f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6ac8154bf2cc7550f2f72aa90834486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b3e75aa8df3c417e374a982e6b3aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474fa6b29d03edaae0a8e03f0abd22c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc44384177608268e61e20a47c4eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1250e4faf362f9def0532b7869eb4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbd0aee024f613766f114bee24babd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2f46082f00fc2ed2fd61cd385be78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3428a69a8fac24ef91cade1894617493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ebb44ea6b277e9413c691cfde97ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b37aede00218e31ccca3c86e8554b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96461cb9bbda24d7301b6e88d3f225496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f7cd011f8937f0d6368316a5a916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24495cfcbcdb7850af649bfd445441498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb24f70d8f2e440ba8398b8347d4da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafd948553abea1a5f703d36ff57365500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193ce683e44e931dd00e76b068d884501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca9efe2182866393bbc0344b57a70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda8b2f9b9486881813ba26d8dbcd20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467741b1cced0a058dc726ac4ab40a0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef18325b6c325cad371cec898070fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2fcad22776d8b4f0cc54470af2202506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2213eee39ceb41eef3e9f590e5f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e91110568ea0eeb6306848a747ea2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80278e113005f037ad02842519e7279509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128354f48b94798933e3abc056012c55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394281d0f9d258aee56a371417a7be2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8590bc14d29281bd3dd3d23cb3fb83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309591abf26fbae0581a94a8eccab4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3de12a4ab4286055d52100e78d1dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b59948f837c6547ef2a42664e06db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b74e3ea2849f2b0d8530d57aada8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace19f91b6148b79e91a8c96ac4372517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f2d506864e14b6ec7c715ee21757518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002490e2606fd0e852464e891cb1677d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b41427c36125dcafe4fab4097f92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce09999362eee9b943aa00c08dae08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9410adda15f90b36c9d984eabdbf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ebf481746ef123392864149caf107523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e6b6cc5efa9a3a20850edd9910e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd1b0d6672923d885a620c974d1ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d78285d7042323017d849dba9238a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea5d9a7054c197a120b718ceb15a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777a1af4ca999ed8ce2d26e9212c7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c77e9d9dba033b85d962ae5a89d30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840bbcbdfb4a2649bed7b612b2a4b10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e052a9cb0509849c5a62d90a2c689531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278ba7ede3264c1be2861dc4341c3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90574006a2d9b98c07dbafd6a9c4df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a83ea69d54b7bf88e33796c20a5ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12df2e709f20da957af543f9f7134fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28af87801a9fdea8397acf18bc8758536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc115ad56d1e63790dd2983e1043be13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439ad541e67693d7878828958c8e81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e516ee2c6d23ca669d14c9d02a5be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35774dcd687e3a6f5cb6dbfbbccaf5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730366ad5cdb679d56322c58c1f9005541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8267fc22bfd5f40d68d63c4f236cc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1580c1315491c20dcb50f04878226543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273458bad2d06ac0548be06bc90f49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edea4df18ae1d9ece3d4725c5ae1e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bfcc442cd65d921365852b42a38d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a79e0579734eec7a4bf326fcd7e69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39022ab415c6d39f52ab92f3cf9d863548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cbf8c914ddbe1c900bab4e98c8959549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23296b9fae13e0adeffcbdc2e59a7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c291c9a63f0a5ef2158c47585a9892551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b3412eef1813d721874633373677b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586e33ca00c538217d7ab2bad6d049553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab6b560a93e8831b2d96b5dfa77462554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3daf07a563313b297ae7568f7e2f9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c8370ffa0520b9f5a59d2f1bd5091556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a5298ff4ed4535aa85eee91c55d13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f3d40ec897378baba90468437d822558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a8a04cff3d2e6f818a3b58c6ea4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe440070272785c3b6d3794d582e770560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b706ac9dd31c007f96c09487b217561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c06b66e85faa23b584809991e8fe9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f504b7502fe7bd5faafd2d9f83fb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f1c9b4c63a902c313f6104fb1dbfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc811743cce67e3838e5d140e744f1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54623da5b3f782e780f998986f7711566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb22293b11f1ee31dbcffde877ae9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691bdf82bb11450494d321f6fd83ecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec09ce438f1730e43daa0d44f92ba7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c473bf3bddc964ae562c496c0eed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd290c2368890dfe37c49fc70ad14a3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cab59eb7f508fc4821bde221edce5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ef48ee233bb3e874b8145b43f06f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b201ce784f96fbb7db67465a821c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7e86e3115c3db674b6d23292c727d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9959719a3cad578fc951b83ccdce9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5dcc0e18093f265194064b302cd03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7269da4c7cdf452a41ab3b448810a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bb9a47b203ba3eca4999cf5fd4797579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef69e3363a8ee3c7f156690d68d61ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3cd55295ed5a392039f8397888182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f9d739b2ec7e2e4ea0ebe6b86c15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a62e1e2ee60ef241ec0c9c207df7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d573ec3909d268f16796e03716ddb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e00b02937b6b1185308c6cd8d2e7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f1d0ca5d5462080cebbbdd25fe292586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae718a7ebbdfc394ee5093ccc00e53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40dc52f426993ab55e21e850d2bccc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b9523ca46b64367a636ca3b8456a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca350d9f8196642bdfe65918dd5d6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484095dfce303ca4c3e97ce8ddba17f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d5691119927e5d6598c83dbea2c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe328439f8b01a5f8076c60d987a08b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42aa84846e0c49312f0422fe26d6d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b738e6e4ad14bf6c5626f0b5d05ea16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e27e9c72fa97cd9140149153a28da8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96352ed1fd1367380e813d216ced9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c455b65ac355157c2cbdef921d3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898326b6b78bf2f394f36c5f8f9e686599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1859477db90c998df895afaa6025737600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9c5c3a13f9553819e3766eb08b339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe3bd914d9c4af5ba23e0af70ab17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdfeb7c2d4400b87c6450e2f9ffb03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940d5ae89a2389477fa582237efeca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ffa9aebb5ef5b6e74a7a3b3e94fd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9057bccdd3ca3336c62e86fc4d6698606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41d32fb1226097a34d8c93f43c9dee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db50239f4521070b7d7b8b2f1b35a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002be2824a733674eba01cdd8a225c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc27010b3487dfb6cb7db6c35db06d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da72737aa1481eabb7527d3297e897611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36c5da962e4bfea3d72c539416db4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434fdefdaea8b62cf34025b44b3741a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae25ea138e718ba7959ecb13b1fb3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d039b926b5b34c7a885b9b6e5753615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e64087be76ba6ca6e7a898446646fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7a49354b64d491333d08f4070f7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e27cf9b175e198e60fdff04943a7e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d6d78f575d956b9074984702f9b34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2f44841d1cc32bd553a86ee1d115620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24ef525844690c5ba6c0146e60c6ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341db3b296febf4ffa093f9b0d4ff88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204fb948cd1d8bc4a7b348ea1272a31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4888d000e94053c8c53c9e76e2f0c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17c3ba13644b87cd93ac41842864d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4c92aab119b95ccd4c6fb304f0c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e1124e14c2828eb3ac3ff08f9566627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1925560dbc9af8cf91c26f58b25b9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7c705b31f3891fc864d9371104e6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fcd7d18057d6075227dab02518977630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2172ee71095228cf8b0ef934feccce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e26b55d0a5b8cdb6faeaa17020c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c04fbd26f62ee7654f43fdce5d680633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4dacc3bd26f03fb0c008c8b918cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567669991683d2f98e2f37b8d9cca4c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b536d03373272f50c34e9a6dffa9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc400bcbfae594970f03edd4d72a62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32653a0c1a57fbbc8cc4278064e3e34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd32d48e4da5ee3a22a7a3eef7db07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d369228040cb97731ec2888dcb5a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a7135b9b1458ab18d978f312670e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f8162fb8a22b249d8586cf0b080e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859db05338f6e8e20ad7e6e5acaf39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d043e582e53ef884ad8bc7039ee33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453d9355e84d79c99f2117e5ca07e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aa20bcd82b8ad2fb8204b7fe7ce8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c77d836e0ea5143962ae1fa423672647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd9349a92a28430435ecd260c54bff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383f9bab43fa592a5cb1ca5e6071bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d03caecac92649db8e9d052f456a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d030ce9fe7dffd611fcf7097c28df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d6a757b43096b88eaaa55aed53d32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9688a2d75268a0759369c79813fa01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90185ff287d6529113a802eb4ff74e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809593072a6de320c4389ee3cdf28d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7866ff2c768d7e0f1418ff17d04d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d707e9c57fdc4eb78b15d925908a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053deec4dc0fad40f200600f8930c127658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e257bf3c6d8acc2d1139872ddc16f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07187da922ebcd546992791138219b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492906242dab9ebcb9da806a936293e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc59845f901fd2fee7ca20b5f0de4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d89a43a051f7f8568c60355a7ea9e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c04aa252e0207826a5dc7371dbf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60107bd76c0e3c607471c49b1bab42a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396348a477face2c64caaab6170498666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19260a6e4e1f8e9648bb13caf3e8aef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855725e7feb846ec869517f2459fce90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cc4c1e10898f6d5761ad7838ae8f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f261ec6bf6a7fe863bba07cde3cbdd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ad557f86e088e849acd9a8d51cf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58378b7696151b81267bcdd252680672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82622b2426e7ccbbfe777c97cee3a55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea9ddc851b05f4cf41fe01aec9d10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146cf9d4b6064f4431f07253cfd8898675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a03ccb1c47ac621203221073720a49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4268584c4369aaace5a78eb3eb1e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3673f777f54a6acb79753c80dd1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84111cb7acaf41c530ad1d51c3f35244679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26650884d1ff5395bbc1326e15895c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201075d3792475d52ce23bfb97125ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357cdcd1188c69cc89cfa55df2ac66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5aee84c4fcb1f28eea5013e33f7d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4733c616a812c5fa77f75bfe85492684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ab7db381b30c51030c33ffb3404b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052cac90046279ad2a7bf3adae3ceef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecdbc4676fad67f1425fc55cc7ab35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1b90f5ae3236da96deac5af4cad64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7455e8e967670a1fac2b891c8f0937689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eafcc48056685b32dccdf67a821477690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac28f962889a28945df8f3eeedf4b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be067e639f4952cef4055c6f2917749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f847d165cbb826fbbc605215bd0f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354cdbd5b9cf54d946e28e07965ded694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985bf77fc5131bb95667ebb9870cf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd4c8ab734ada68970a85931746a0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481c09f2a18bdfce261fb2b38ba2d0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e2e913e510f947f4e4d1d5f8dd3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a8e73435a8d49e7c9a49547a104c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5502939c29a4ae71ddb445d74a8dba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792776252b620e3caeb5da691a388d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0fd6b9d5426c85cbabe2bfeb0c48f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e419f4a22f53f213b62f46e97e373703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be11aba5a8a678bc16e5416a6a5034704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7fe868ae734882575b5bc9b324aa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2ef0a4076e0c9cefd27672d6ecee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29fee31af6a211d407bff9bd49406f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd749684754a68e125706da72347d97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de35d6a7756f48a7dec84e5e58b2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b692c82f4e2624314207ae602af3a68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14227fca175ab825df031640eb6deff1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fcf208b7065987fe3539111e46ebe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e72614e9d8937090fc5811c6c6dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a5ab379e6f839806e0ad81ea888f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25d0ae0d6470fc80426ab76a230aec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d575a667c4a93dc9b3d3085aad9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea256e68c43895aef2f5c468c7d146717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e7613c797f4cde1fa6e3f81331fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb80beca414e00ade8083512250849e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967204748e87869c7cdffaf03bf2fe63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a8441f473b74cda07d5495231ff8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b162fc013d18896d3b9bc8c1b3544722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8280451b0e361d4e07b6cf16116ee8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ccf8009afd60931834d20ce724257724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15bdf81cffe40e69f5a8e607c32de9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33945bbbd40ffa54eefe01582711591726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac3e4c7d9961b222a4d26d0eabf00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b1d2b9e1f0152d0437a378693139728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e607823e9794f6b83e8ca8935541c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961959d753f8f7d4c0c5381a0348619f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a7a8850075e5482e2c4677ea0ef1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539773d756ace6f27d1ad8b59b656aae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdfe67c232b122bf48e95a6ff2c126733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38001c703ebd2033e845d1cff1206db2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe08604ebcd17a4baa539682a863a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8472d6e64b900b64d361962e5a84fea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200f486dae92ed35b3bff74b0c06af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51cc3bda4287db53dcfcc1337037e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9b874fa00027d61243ac9cc0ef11a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb2df2e18ec9565c0a2da7522e92b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269626b77a966291f8e15bcf5d5eef0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e672f90004f09e27f07978dfe227a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d92e719cd0dd697dfdc4a1a23efced743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5b042b91d70469e572ec23b736b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab17960aa19c65468bfc4cf8c034b45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6531db24c273a93e29244f9dddd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6121b5f909e7089b206daad40111497747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf03c516c69a1ffeae8a88e086b34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb1f35bd675e96cc9fdddac164f48c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae637100a9944f17be20286b13588c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be322ef93c8e29d9a21d46c7e3f3a53a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0baf87f86f521b8e66d1303b220242752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45714552de0cfd9c9aa155d4d39ed889753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccdc2e2200c7bfe027e9c7a2181aaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31ea2af3a937d2aa608f6ce26c0b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f86f5675bdba612979a779dbf336fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff746c96e0d3bf04a95220f55b5c80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28187cf78b9991d5f29bb9e80b4bdaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb5739c45a46ab6947be3bade18bc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144acab92a685630fe1098d54d254d7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeede2b6087aa55306f7d59312298f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ad153f34f7b27037bcbec91e2e51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9158226872e61a55ffe0e088cb1ede763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69e041c6da48bf3cb61242f748bd3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d4eeb5ee16b1187a330741991166765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428312c5d59819ffe7cb015fa61da01766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af69e23d6e9b11b88ec677c56eae453767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>