--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3905671fe3e6bc4781855eef4369b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba628752702d82835f3c4c1388bd9b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe575aa1fdd24d1ff5786eda0daadc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8ec88ddd6f30ec69d851265db887e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7205c664a24561b97f36f3d63016975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d3a7960757d6333acc2dca42e9ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce6a53805d130a1f3138e23e6ce807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319387df9badda9584d4f1ad2c6f3798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b105e5fe93d60a8016c3581bbd809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c77945b00478f8ed24c80522b669ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de02002436714bceb31e2b3a10c3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a4956abc650b27ed6e0708d7ce7bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e1ff20a4a42e4e44cf307fb12c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1acdd3540ef3dc107ff877ec4bbb3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27c62c517c56d883326a00cff8348b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4139afbe3c5e49e928f2f164626916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb3702450b60d735fd507fa07fbef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7e9f9ed96e23d7b0f7525d503c95318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55153ab34298bbd82e0a8096fbcc01b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8e46c1e1eec28dc748c1c93842d9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a362b6774952f7ec9365248f9e27f0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0a30d640e1a3de965bfb0ae57202f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c38f5263b962c942d54af5ac375c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084664c3262611101066c45ff9ccff4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98d39d180f5420ba1d1326bd1b7f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b0c1084429e94ac7db38eb268bda826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088fb7c0805b155934168d6a1bbd3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2658ca3cae0c97c90e855ffa1abace28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa764bd10aa866fbfa7b2db8b59bf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d657ac3c6b970768527e51e5a6f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792a8402fadd589b6fb6c8fa104e24d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf82b55e0622f05853ddb00b359ffc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4870254eb2b4b5ce51d7e1e629642c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d801212dc4b95c98836ebaa15099e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4166aa1e04bfd142c197b9f3b3e478a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c42a0918da468640fcd4dc7d7c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d429e216f89c1de6393fda5d29b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8400d34ee1b229fa29f93b8724dcce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de59437518a7ad8fbb133f89931d51239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a624ba7e90b3a1d45e5173bf68b68040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442cdc933cacd4930708c0c9f9dac7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d89351eb48b64edf8a062bb3b4284b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749abc379e164a90f2a8aeef9e31c2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aae7aba5fe9c2dcf74af0513c6be0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85319d377b051512064b807532d0e1bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883cffc03e3bd8524b0750e8001356746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f18b8275f7b47d82a8c2e2e432a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9f942d26cbfea810f9106546fc1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38966356b0bee21100d7145bee9fd3ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afaf1924b401c4dc10eaf5fae7027750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3844887db617c3db36b500d5b5ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828af9bbf3c4d4526c231fbb2ad45ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d13645fea387bc04eacc93cfb86fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242cab384f4e5e47ac438a70f3358e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773b4d874d869b7cee63e990b0083a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f86ba3315f60a954e9fbc1550b9b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c4ac3e848ca4d6ec248b80f810b4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf046adc9205a5d246b91bd39082c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d790579420068406169fa6cf33024a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07279f92bb536b156b39964b922f630360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae27eafe3d7a8bb435c66869b480c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c420427fadae47738a6d11b8e5e4a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046c71a97e4334c049a3c40578893f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb867e532cc290d1e5ddd07c86221764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d822db6b1c3270b8aceffe68a7a4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63efbfce402888521005178d74969866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656eb8c1b258985962369ac3824a56967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1b7b84c4686eaf60fcb871518720b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d660aa58986b2b8819365f110f78969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60f70b4fda45fedd3aa3caa550f0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793da2bd07a0751f30383a2de9452fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23d378e13c7cbd469b272cea901ae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664d1aed694a907a453c44d933892c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d401123e47b7bed27ec6a47177a8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0825e1370a24cda7d1bd285382cbaab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc71b905fa8e1b242fe9e351a58ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979b11341dc7db9cec2b9cc8a2be0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f3ca0bb330eb629e7f3c371f014c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc596261cb097b302e7ccfba88fa8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421139d9e4cb5abcf9d0030662f061c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229bc81d5a82738c85283ecffab86a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397aee03c2cfc77553ca59638515ad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e25d72e43d04d2c83dc6457dde0c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631abcfa7f6c5598b3a46a6298707984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee640553053a845072c44df2ebe1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed6304033f1e7dfc1219a02acb52486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0ef67dfdf9471cbcfd60b1fa5ec0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9d93fb17c18daed9c5bbba4800a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dd9292018fe2b15ac50a913a5cec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f678d9538f4fad67e14c4fd3a43eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120ce8ecd4a19a225acdca6733d9b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70006db8d92f04b7fa9367be35f1c3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d741ae42429c05e38646ed6bc4a779d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd2e8a5305af4b73e44677e141da9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4fa0d4c402c8ffebf5edd062189995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd97aff2dc3b3d09deac7c9cec732596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266dbe8e173cb619dab19dd118a0e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a37894e591193e32c8d15e0dbcf2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409466b4c827a94bafb0fa8b4ff96699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc71de37b18e7d05dd547edc8bb29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dab8764b2bf481d9b623c6591318d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490bba5e3dbb8553859c3365fdb715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc573336539563e5a8df148fe61b05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77615caa385b4e5cc434845bc1751104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633218bf856e37c63573d68e9a4222ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c11aeac73f276fad9c90939a268cc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd427a6966337e042edb4832d8d9fe1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f976de8486e4398d7c3cdf7f3dc1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5846d1ed0e3036656b1173cc584b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e7a58b6a3601c1a482e9ab49c2bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038db8f563278cc355435d95d69d117111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82d32f7eed880181e5bb26074c60d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bad6b4abe2b3c92f37e5f7f18935a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed0ab6def198ebf67b8ea8f4bc79c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196838d3c2c8e3cb05cfc07cf0737c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3a7d6fdb67208d156243323293306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f2f8416a95d6fd6cb033340a138b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde11f371e5e9100325e6cb4391bce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bff846ada7421fb8efabb6d2a68be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f77a0854536847acfedd5aac4820d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda54cf348dce51d2f80d8f29e49323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd30efed69514957c498833f368001122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8cf7e5c0b93f086d240a0bbc2ae0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d00babeaa07ec48d8174c511b101124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215763d70bc6d9c12455ec14e8ae036e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd9845b3d7a8b86cf359767265410126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15d8834e10760777129be658704e51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae4119637a2da1f8af17fabd746299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ff6744f2a181e7b370d9abc8639d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afba866d44eb0f143689bda47ee12d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f317ef48f475f68f7801f50713ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2048a9fa39535e766b53f326231ea06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f25100cb686b7ffa36008b834076b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321fe5694274ddee82ba97eb3b428c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8965282f866df852a02b1e243504135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef1376f61173ef3a95ae400f8d1b97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7410845b5cf475d65a6351838417137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ed3fcce0a8ef6147868344000bc43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84a3a97ab369926f9fcc10765ae5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944570eb70973654da939113e54c754140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37f5c3280cc1c7fe7176a36eea528a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6f9404f89d815ffb538896a86611f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9902e2e41d28691e4ddce1975aa2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0ff0c71ca92c3d32d63e2eef295a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2e526a1db970df10619d407a3113145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ec9a926de93d671220e5cc3e63c73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e51f4fe2f16504b1eb83235d7fa2a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21750d63570ad33e9e5a4b95a244e9ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d528b79b44c3ff6e226e6c4da3aeff8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ad30de9d369c80aa78e8700c83f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a82c80d12698c7a785ea84e090c0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e2ae89841b73305ee5f46da60ed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559cf05d0104933506ae60b1a38128153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a934093b4ee61b695d53d1a8bb8c14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2e6d796468c79bba20dad913e719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4084a94212609cccee25480b60449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d7139354b27bc5f990bfcaf8fd92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbf6b12b4b920f7d5696a48e280c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c8efeb4f009b5c37978bac4165ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdef8347955bd95d7ad0df6e796018160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bad49ecf727e617b00edc94c6d71f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f0711a93875598caa7480388d094d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525be3056b19c05cd769817ba1a1491f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b942cd079950ca09641b401a441823b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037916bb8b8eb809165394e31df80586165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870676fb88a0025f9cb07147bee627e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8636b6709810e42fd2adda3cb7f610167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe54f53d3f1b0af35c025a7a37758168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7502574c876f97f6cff05e685cf998169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c3653128c0e44601132edeac8d079170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00952af9ed7cf9747bff8b2d770b04b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeff69b7dfda16f6743a80d4f099d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e4b17e38179f1768c58c1ce576111173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d124e13b22c75e2bc15ba4c83adb4d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d619393a8ce069396406c07e93a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51f43e22b1276636d81fdb197986ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa0fe80ba132cf5f9ceb073364d3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c04d24f779886262f6558388573117178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f3ac6fcc22e033a087b4a2e82173179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd1bc8fdc4b590cc27a183933e529180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545368ea679ebced71eba473ee4da7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909a53d2e8b87fcd2b55466bb3e3247182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460339cf10059b8869a479d707243853183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec8c16dbfe65e11b0d2df28ad74bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3984e3da780963cc32e863aa31b31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5d99bc506fc2a8d64b4dd0e26c78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3f45397116dcc9a500a9cab413aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548ade4039fca8b951fe174f6d7b52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08d37351b41b4e7f36b547c67e51e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44365e9a8cd9f1e84860212c6d2fbaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c2b3baccf7f44b030a86783b6258c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30639c43ae68b79f863ed6edc7d5a26c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07320557bbc47704cc88acefb2e8243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409aadc833501381e4e103a6732b046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92a84c349ee3e55faa44caaca03c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5634079993537b4a3427fad7640c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460198173cc4b2d2d5e6d2cae5e58cfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e597d3fe1d801558f6f8040694540198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2755cba9b5f7210d4fd715ea51f28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49ba2b180894a6c04a0bb00d25a83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac476ace6b22c831d82fcbd51caea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb306b38f7864ff7e2b307739eaad07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012bdfac072cbf07d9735858f4d3639203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906316b53ee4868484701c2558df864204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aed6ce082e0e4bb498f7de9b7788b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfcfcbef07f271821657e91984767b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08bd445aded3d73c1906d2698f54f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a816688af9d4a3c597c33baab0fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12672a2bce8e29176be5cea0f6ba6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465b2a06ee9ff93a3d4d9119189bdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91ea0a96f0cd931dc3c5f4b5c9b175211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c4288900d67c43734861dc35bf4b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4640aa6439c352904ae8794d1c3425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282826d092b69bcac327f72fd46c5e20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678043e18c02838cb2c1bc4d716ae0db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151617be387ab5bfac19aa5ed8c174c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5ee7caf70f2d9d9ea4356e19708d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a701dcc2d3666cf6951d759de24f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9778f5c8f12987dc207d1c259ac7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82952f693a2e60fd349f162fc694c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90a9ab4a5e0fbe7b765416f9080dba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8a5c1123071737951a7a46713f9a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127e957b7b673f2d5e112e7acc5c51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444aa3d5a59c0ab9ee4d0c619d1311224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4eaf1ffd9cb6d54477905420490cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9b23b6e1af74ac47ce26d1b79504226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d957e7664ed9071bae0275eb815cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682cc5224fd5eac88580f4cbb35b52b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6f9220ba784c4a365e59dbb93eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f0f0e0f2a261786dc91904fd2f76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49418330acdcd85a4bbe27b411801f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb685fc05a679685cd4bbed4f16c7464232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54011b18331cb682015903cb3109229233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3e5a544614503910ef5ee8980437234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d8171fe5d10e54366dc862781849235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae74268559a0b6f0489e03fade13595236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dacd4d66e6dbded67c3d171cd25b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4508669a6b0e65b298d19a822afa24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b923790966e585ccc158d69078337239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449cc81816a3ea411edc6268102ee6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e754ed7a8eb259fc69d2f26c60e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae5e1bed81bd188d0d1c688228a547242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf2647a094c2f2ccacbc17d9ea6045243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c52bf6f55aab863c6567c6740ed27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e571a9d2330fb112ad405ba7d8ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41eb5dc9e59a103e7523c01d5aa64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ea1daab9d0518facbefbe0f8a469247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe12bdacc152111bd5dde5abfc14f7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af235a8cfb448a4a77e4fd1cd1e3b37f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683bbad1dfcb74d5926ff707a853607250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62ab53e80993996b9ae7805dd3ac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941545fec1c7bd373744f8f0a877954a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf06566bb2f55fa43cd8fa6b50916d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424248a0efb6909125d8ff8804e76ae2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84815b17bfa67e6c2897fe68008e5eab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37552d682928e5f8b791d149f3572ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110e7b854c103c9727a465f54b1c50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c412cd8195b607114284824fd27c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a754cd5dc5b14a46c6342f30ecfda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885acfe43fa0132dcde0bafa8a0143260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb9982f47a1332d693ad1cb3f8293b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34775d9d8629c6f75a983ba7ecac1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baadb629298e1a0ed4c111afb87039263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795224a95a0aa069de356e7940405fad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ceb8eb330a70a2b3f9826bccec38c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f10d74617e78efe49632d22632af9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116193942cd484f56e1f9d90cd04240267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1255b167db655372269c3d83a3f3a7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08036a902724fc9ee788ba4e3458b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c907366528e412f191da15bd490a56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751c36223995ff12b864b3a1a1f9a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85107320db77f4cb92683d7338e4eb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaec2204309451070668151c179cac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1351326fe1d1ca9a300caff95fa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942984c9d5236186871238a5e02fc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5989a11255d6f543a821dcb784ae62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227b7603f8bd2312b1c12ea27cf78c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6396876440f7055a589bf21222712278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091902868cdbe201bb59e950384eb44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e07ae57fba5768697e60de45f570f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef295bb625d85e588367ab93031f5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f916ab4c18e85bc0bb0d9d74f372765282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db1907b408faa88758e673d3aee51a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820fe8806a378539c5ee3e78287325b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced99c8a3d33aec8f26c63f1a9300b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fca6d0fee1e8930f73faf81c8ed27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364390fb149d0f943b6d55f3ea7fc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe0c85f26157dafbdea5179844fd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144c7390a5166caa3a2afe69fe3b25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b070639d007220c81e8d247e8625ee7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92275ee51a76de8811ebe0b4394bedf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434b0b99bb12cbe46975d6d20143b94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80962125e3f9fc4e18a8533d660d273293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55dae3267743b355c70248b7debe8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6a7a67cef1e21f484f73afa1fc49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c102123e7223a75e30a34ae8c03cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2427680b3c40231931c90d30d299d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cfffcc586e756dbd8ff59b2fd040298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b7f92ce1e3336ba7c5244ed268a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d7a6a59f70f41477fe0e0a56dccf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f23aa21e2896a161d9e27db2327f49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c3ad791bf7f68723d72a698e4bcba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b3a2d5ff4a07d7f2c2bd62c04093303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064f051ce19178a555d0aa0f92ecb1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45237cffe49250f3221412dc44067a48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6ae76921ff8d0cae078e6e007b93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6849f7f4b902c0190808e4cf4ec8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e1246e90077cb8675d61353c887e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45638d19eca4e518094b30afab85f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b8f058bb70c459d6224335da0ce9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0036735f602ed53a77240030c31cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e91a60f59735bdc57d39fd7129c57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe002469f38a826e627d531764392313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6693b1367fc3ad76ac9120c8c0ada89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420063cd211ade2965c32aa3d8d52873315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f50f727c19aea6ff0485f847528db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd5d314ec3824fa865527ab7559e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e914b8f591bfaa6e4ccecce395483318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d419ddbc353e0468a5c322a56085810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaa948c078a547eaa829d4c5de9ca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0fb57235f1f41dd95a421a5f1014a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fccdc8906dbe1c2527cb35c2724c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019063f82d6c18eb8280e00e5c5ed7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ff5a794b091afab5a51f3588c35c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad292febc5ff21992dcd4ccdcdd941325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d1695e817d2632d38429c949d32e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fae8b2b3acb8b3f0fd996dd1158ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46662a2227cb0f5c7804e27c782da0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2391c550a260e851f5bc977933dd1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3241021a95fa196df244c2edf398306330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de590eabf0e34f03f95a971d34e1bac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a142719d37a1aa4991e013c026389332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d972608cab37fdde8191a7dec032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8d1123088fb4941a1d9f8c20cf8d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d936c7455692db3555284635643bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371f5a0b79d3c9ad01967f551c8cd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee7a82eac374d57ca482f31042b672337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbd6bb1d089f9b425c7c747f2c907338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20093bfd5c1e4ebbbc524c64dbc17f81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eab1712a2b9c1142f0630d47eae71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65213c2ae7ca1cf22f3c2b53ee6d44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b65b6def6367fe8b6814fd99c099d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acddf9e3f2282ff14e081b4b14ca183343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba6ff5a38824bbf31af0088b2adb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e88dd13a7926ec4e3830e9bdc0f9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160cf6404ae50c5e6177e49e0c305d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28a3c35d797b2211e046d773a043a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4796bf43ce97c9a3266c9ac441161a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32bc72e62f3a84aeb798ef4697f9f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36eb466c8588a587007959432ece0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455e382ae683ce904ac53c0360698f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5595aafcaf328de6958591cf4614352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1185c695e2b7c5411cb7b92e94cb23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e4820759fc5ecc7822f3b0fe2034354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ae7076756baf9a4ec9a9fdfeeb8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc6004819862bc6eb9394350dc036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac2a69a39e428c4a2c8ad24bf3fad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c0205e8bfcf8bf7662a61ceee42a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e15a9575972088e41b30fded80fb7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f950f2987b4742a44b67056682e5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c8893e92ed559c6b2de5301a7cd3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1626f12c54a9b70f7301b2b5bd59ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d59981f8fb951373e9adc14f8b557363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b2f99adc03381fc1357c4f10882a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18598e9ae3b70eb77ddce68f7e533d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e9c9a35e21c187b181f1ce8b03833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd56ae947ad6062f307f1412dae51a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411d28ec70c2829fde2fbda25b15d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0de64b96100673cb9ab1a40923fed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2aa2216eaa69298d79de335f56d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0c14df4403e71b8f17029dd06d94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b987612a4952aac8bf336c64b539df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9f7e18590e47de679f10203f6d3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7809b1d53fbba85f7cfdb60cee7221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aea63c40927185e11c79a09ae6293375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b04e3992d8ef319896d678132c25c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1870dd97fd99642bc57de71cb80f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ba496a4dd1dc09a0bdf32fb6377a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb98209cda1f7c97ab8e9c464627de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a14472cf6ed4de2358b639fbe7601380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f11d39b593bbe8bd16fe73b93ef50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198d1de459def55cf82757fbfa95ca0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dfe215ab2edad76a0cca0213ee7ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbef52d0aea0f4cd04bb872e0531cf7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53f701dd92240d9801d8c4613156c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6faeab83b624aa58eb06800f9191c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a54cf0479c415234d9686b4736156387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b256b151de7b23c0270988fcf70e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abdfa652fe3354c8e07c7a5142d15d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703ab00cda565d876663e7e02a1f6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565bff0ed6eaa9f98f987ed1e7e074391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7121113986dd1cc4f9dc10e2e0a3ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7448af9262ea98df46acda5ebb615393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa9b12f5d1f7ee9c5562d4ac7b842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c0523b86785d10afe57d49c2db9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9f6c22c94c80726361bffdb83ebc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa4f5d198a688288cf0d3fabe2e12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d757fea4de5dd5ef3f67f761cebb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d67a3627275ac2092ab6fbf879a64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b22c47110f71c2bb536ba2acb8007c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60062f17ed9e78068a9e476b34ff2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71a61006091d8547b3e4b439c3e31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae5235388745a43043dfc9d585f61a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d030970c183d5f40bf32aa645524e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be22e3b6529589e3b856a95ca2b79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cabedca4ece628b2d5c071e79ee95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7befc80c5b1ae1b0137a080f9fc7a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b6f6328770d9b8faa2fda96c7f8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a04bf88c37f3bd5d9b3a4583f7a67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970a7be0708e8e539b3317f45127584410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f327986cdeb5f509e923ddfdf767fea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e1cffef13ec7d35bdb353b65aa3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a0b22249a493fb2855d6c9eb5b6e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e6bfee61070e00faae91f218c3fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ed09eebd4885c218db01fa8ca125a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737dda29d608e82f2de88c2ddb1a0d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481744599bebd53b2934784982c1efa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227668f0899389b1a531ff8335d1322418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811fa2ca9ec7dc78b36b25015cf39ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e0c723cd4891ed8a28d64f9a04c32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811387d22fe75fcd60e0fcc0120327f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c184f64ac8c91700397d1c30b2af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0572cec3513975d087798645adaf65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa2696f9fd0b198fec03a24884a70e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45f0b3e01287ab997bc6140e83028425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955134c06a5b1857ca42b36b977a24b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83190e75187d8970f066079b541c9cb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503c2efedf1bfb0f388f03e95bda5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300fa6fc22affbccc31e47a8404c796429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213a1bd27cd342032d372b69bc3b09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64cd089cf5c8aab545820887adf566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e699bfdfdae6a6607bb4aa19ccf91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9d310edda6f302b0662c681281ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26761702795e0dc3a7b29a88043973434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86878f994d33577aaa93e058d064f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41417805c82d44496f389c6cee117eba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952470158a248911f2d8ef3b9398ff42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd842c290cfce266059a00dfa8c297c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab0d591ee9d59c5d3e4e6f6a8845b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0665211265b1c69373eb4361ddd21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be077d695715c5700e3dda16167bf0e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feed22405ab8175aa3ac563d750874442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff63ca116608d530c41aed27058277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdb6aba2d0e45ebd23abb858eed93f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4198e1e582cbc1b2eb05712677132f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d209aa5aca31b73393129a5ba9169446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd37db56067df5ed1b33a5f13619d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195609cbb0acab859de017f68302478a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92bd2442a15d822ef67e586f1db58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a55984deeac0afa8dfcc15219f2e7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145105b5bdbf93705c9606dd5c970e36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea6bf7e5641100fbf8f5e4d255eb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fae216c9eff19941eb9c21c76ab7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a3cd4d2f5b9bbc7561bb395f9bc68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a4d392b9ea2e01fadf517c3899d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d873e88123c71c93d498feece38d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106371f478e9e287d9f06287d15fcf53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94100384ff9b89661190055cc75bbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763daa65c9131f18e2f9fc3d3b7e897459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77ab79b26abeef8207c778568a193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7a057c500aee4f7b8947fea11c52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6768667bb058411e3a416901ba42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e9fa3e7644dacdcb334351911ba9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cf9495621cb41661a2d5b81d9edbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4101c7559bf3c19eaf2cb95ab2217bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd36e8adafe1fe1893877538f114f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bce5cb608e66ffea10a7ad2ba6389467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c5e8fe6b84f02014ae64be8fb777468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77b3be571b4d0b93f73daad65baab9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf169a852f2a3f2b9c6795c5cae8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9037178fe99e9d185559659448db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb01d8ec9232b21c3c78bd84b12b25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac785a102fc9b92ff48dbc9aa8a26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd280130a1ddd9fb24c4aa302c67965d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d03576f4e7bc02fd69c7cbaa6044475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eb406232b7ecee20358f970a61860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4293b2ed22ac51180e850c190ca9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26b3bc1ea83100bf02e383f54333e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a5415b8592bef05eaca8fc56a262479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa936826bd1a92f3d9603898ebce01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc0604d69cd9695f54fdaf04daa5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b29c8b798fad9c8b768ae6525beb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687c815324b83f0953fa6e116eb418f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3e23f6c0bd394935aaffc4472dfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f996b9b55d59bf23e5185d2e8e20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325097997845bc757f1e632e459556e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b89a4c4d9f097fe76823f130bda7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3b09a46ab00c56951ab59291ee34e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a3afd05db6f583622d18b4a4a2aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829daae942d209dd341f197388696f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103086fbee0bb7f57f5788757930b5ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b90ae14ad3735d9fbb306bc2933e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66b28379914753fc2020177fc7447f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03fac043e953ef7cb30be798b3741494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e8419ac173a31fe8fbce02ab4635495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5643432c8da9c24f3dd34a0ae94303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71516e431f36a1ababc96bf3f986a3d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cffc3d49ee89f1060c28b5d26df6ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8cd3945c71fb0b8b76a67453b980499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1840bcbd5148e484f0338f43c3ae01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195c6a56364dee37d597f9a52ea5130501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2eb5d4b14028b6a47b06d27aeadd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268bfff641330939c4e89dcbfe19693503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051557e3ffbc2a4842c1cecc0dda61d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39b044c6189f67d28979e113ed3fad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc589381c76727cf080829f55d759506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5824f311667c86281f9498cbd63b74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eb83cc741a36bb75c07927533e6d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef98ebf82a281bdfe21a5a38020440509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8e6c7a5fdbc58b5ef525abb5af70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda28b1be500b2b40ac7b8111a6fb0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78da88971cbee5896fefa379c3acf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44e9adce95ab9fd73a8703de8f0f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5249fbc9e57685e146f7d51a0c709a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa85a2a7389511620ddef3351266dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03231f060b807e4876fa0bfd56dd045516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049374bf022ac50d15db4cbfe06f2f50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0154e56a0534267a78976c9379c59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943202a20435627909d28460ac8a2363519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9625a0053a755b5faa1a7e210f5a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d446c9a2560300fa3b79b2fa66587ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed265cfb948c7164a396814ca67c367522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ee620d77f88f781ffafbc8fa2f059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06434f065b6ddb88a3783bcf09f30242524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103f0a7b9115a76ae9a5662a8e9e2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587fe8166093f3d55330eeda625431e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9732f6b3a58e4ab81bb5ca4333da8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04696d1f608c3eebcab326fad30ec4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e678b224f961a5242a642650132846529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724ab26d92f2ffb36943571409d26f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304fcda1a734cc76c2733d3f930099531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaab43aa8a7f3a187c0041674276d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e96aa02fb7f65176f1a56fa6242b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ca8b201c9a180aaf0557fd280678e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902041a036bb24aaf62a813f4c43b3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6243183eab92665f06de32d1cd67b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315a0c1a3d0d0f32002d3917fe59bde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250536f7e6d3ecc885f11acc789d7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ea2bcba9a055330c3e084d93a6bd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801afbea44656d3efa66ef6962aa901540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd673ceee51c709a9e36169c22baa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ecd619c3b6aa70cc08a374434642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89c4c7b0e452ef3ef4294b7bfe676543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bcebae6624ead4cb823201c6dfd4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21362caf1daaaadd35e44061e1eabec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd084c16c39919047094fa32c7b474a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174592bd279f826cf90b7891ad439c30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f326c41e0dcee40b41a14bb53af2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fd839bcea8ad42ddd22bc6791a92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ec3c027c4de54589f1a637fcad8de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda3a5a8e815ba94cd68156c2dfdda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1203cd176b01f4d25249cdcae65a551552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce23b5bd06d8fa0a55d3577cf21ca2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc55bb9f1f9738fd4c72cdc94969f90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a9492e0e9132869c9f11ed71759ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c614ee8867442400a92fd5d4fe4662556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b067189d056bb6ebaf76079a45504557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9aef39a20f24892bf1fcbea43d7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b9808b341667c0c61a4e1ecbfc21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188674ab5b63c34a7c0435ed92b4d0a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440709d956fab97b81bdefc4c0ed2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11416d5c259b1a93301965d58e7370e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047fa4ed7fcea087123541640e40b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338967d737184f9a37c85308958d27c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64154604ffffa18aeaab6c31aa4af51e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246278859a3ec06873584cdc81a081566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054bceef47b93e7fc6141ad07c0a0ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6499ffc1cb30d1642fb83726a0627568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b375ec761b49fdb896753f5a73f3dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c736d9a9cf99f097cb25b5d4f18ce58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce06f25ccd4c918a921a9275f9b62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251318ced59f22c88189d0a549e2e51c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69db8ff66d8a5dcb5be7a4af396318573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6962ccd4ea3c13acd9ccd9d4439964574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db2ad9315d511ecbe8e5223e1e2d3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ebd63e8b37532b6f8f4722e5dbe0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63971a80ab688c0af6e70a13f52a1ff2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a26c5e3078c0b2197a391a5fba246578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d109257cb13a254b68a0bd354080579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02977bb38487b968df62065fe62312580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabce7a7c686310bf63d8c26e57176e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946f89995ec72f34cd8b5383013020582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554943a6eb3d02e6e769b9eaa5b7496583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b4ce92593083524a4cc8baad781e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9255cf9a8b838c9d1087b7c314eb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c91c16ec8678f5bafd970d42cfebb1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d8976808ef8a6b08447b52b11bf3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7f154ee73e4907fdf8edbeb5a6e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f032104f24e24474b773b9396ddd19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba83c076e3777212e47b7935daa77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933afd9a890c1c0c0c89f39ac672a164591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e3ecd3e4402cb28b34b103d103285592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3c303412bdaec4ddded6d58c335f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb5a31fd4caf80b1aab9c6b7b5a46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b917f6fa75e3c151eb64672d0c5f59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7dfc695dbd946928c57f0e172052f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd096bf1a2a3d872da9e97268091a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918791d0c304b371c144e2f750748d57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38636adda44201e29578b3e56722d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb7f9420436a8e0e512991ab879629600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c79f555824e340edf483419e91173601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c3770004712998cdeab9898ff8158602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ba2b963bd13b74b0cac0935454ae1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd14ae697f403ba86b377beba4102d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b3e665e45e97ecc6b503f8422752605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b4fc8af85dc19225bd93be0706f45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2146cc38cd4b7cacd35112c7083fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4664f84b0f7db26a82bf9af957d9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9672ee02da887b7a109f200f124cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bd10179507439abfbe24b1544857610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9632a473c0a6a5412ab7378d5316b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a754383315fd824c5cdb721cc76b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dac50704d2e4e7fe30e717a25347e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc581e1171a26b9334ef66f2ec66a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997dcece4bcbae96c5c0dad4b6a953a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62b24e6575a3f7bcf5caf47524fbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc775fae6cb7a7aaa893269813fcfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea78b84b24d5b8c7b3eeafbf660d964618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aea91d95d9cbdce48d6efb51ae5487619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c36ce6b1f38be625e57710480cc8c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96797d9abff7e07e654507730a585b3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fd2f36aae6fd4c9169a4e6e43bc1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670353ca7679fc59b47dbae06ac2c90d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04a722af518878a146e9a6ca08aeff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6646e717f37048636b86d7bd260d67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c49cffdd6146d38ac049090df6a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053216cd0ac49b41883b06e671accaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05912e67d529658cc9c95321d7c369628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f223d31d9cc3ab38d9b7aedd7f10c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6112c8884ce047948048187f1a47ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c14e0d03b68d33f464ea0ce7cee0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3542ab9e28a797c9de382311f2b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6148c0322919ca17739221d1bce9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eb5665e5351c8d1bea0e227775304634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022faf55b57687b73b60e89c28d9616635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb456e915438e6e5a2f5eae7695813636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5915bc1aed1178e2ba388986397e67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbe3a3880c944d0b9d67a31205fcf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031576053a7d2b197300bca94d897d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c001c57278e7ab27bc46f71a3836d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28cc5a3a2a3b40123256fc674b2a8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b34a413572ac7e864055608157cf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ba77a0ef78c29611285f7f77b5515643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c82bf472512346c17b0762ea8c606644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7cedbe96fdbbae9e49fae6cb9c23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c37596601750103890235ad5f8c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bfa13ef14f245ad0156fc728e0536647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d68d5e3326c935f63e182e0251a271648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774239abb87ce9a1e6a327addc850ff8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ce4a4f97e6ecdd08db332b07b9553650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa833d874b61129e87f7caac0b23512651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101b04ac663422f53445e8a4bdf20d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c5891c9d86ad2f3fa7268d0a2095653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d68f421013b076441c74adb190e00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc1cbbc96d7a7f2600fa8451a44c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa378557bb860c25e759399c2f24f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e425e302966e62a634f64aa0282cfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727d4764b91617110d4efdb5ae6c4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80062e8d3ea6f6e896d1d17989525659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3c522da1f55abaf8d212a9da2e297660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768b5c7da7cd28c2700687b7c119bef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc0fe1828b26b9669dabde29f371d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96ffaa51ba0a4bdcf902c60eff78a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe104479b3edce84e246884b1662fbbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9bb9b638a05a1668669fd9cf74250665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec30561f0e5bd06e76de9a29631680666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e67029131b0bd4bf225e46bc80d3a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc16550f1b3dc18967a401f8e5748e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fe50702607de086595588a83fea36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6298dca9560577ad40caa333ec38c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed6a8480ab6a51344a339615e4f57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d0459c761b6433e90034aeaedcb98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99df17ba3afe8e063bdcc1061c382ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b5ee27d8759c3107f6f5b3ba5e81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe38842ed485a2985a2bcaa038d359c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb146ae7715838b07337f72da57fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b83a7f9c806bfef728ea14a6ee19a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1630473e776540319565c2e656b33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cfb364f100d8b464f35f86bf827fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73334667a1386010b441ec0d308828680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fac311c030bf00947ef858bb8fb9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846c2c2dc9fc130b45494c2f925561682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52d86a882d5cd50931c4a979ead2cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e5b7c377ded987392af4824f049e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a6d65e33301c206e20a52a78e3db1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eeda7bd7794edd68234c55c7353eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f2fd9f330aaf9db1eb5c9f225797687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6511b729aea789bb36b09067c437ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943daa1c2561fcf599a2685943370e3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72323e6e90d72d4c0c9cdd6af98ea0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f980b06fc10511c6829d8370b33b10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a3fd17721529a22125d9cdf41588b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ece1bc1be96861b1a84feec08b9a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd28f6d0dbd9372a921369de6b083c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37075346c6cc2ed607d06fab212924d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e718f7fbddbc1605665a6c69fea3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d99e2e0bf75a064974a28a7c31a35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53edb0ae437d47f22cdd21b9de9b4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b157b1724a15b9d3068c06d16cd1a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f61ca788b1de3895cc9c0271b778e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41741e19f33cd3d5e0aeda1b026dcac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fe97adeb3c3975b46361dfcc3a38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717053bda5a215089d0ef4aeaf7f55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a5ef630dbd26458c621a6c01e26f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00eb6272977c3688f4b1fa4a1bd99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b18a92ae9289933a11a7868736d1f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876dc960dc915de350276dccd8e885a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15b4084a221bbb1f478362daf15661708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ea876e18d3d8c1f2790b4e5b73645709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13474cb3b7e88e610e01c965e60d61ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76d1738db18e6a6fd135c8f453ac2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3905696481c344ad58c1a85c749be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9160befd9c39959055e9913de9463ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457c07213d9d587e6b520250a7349a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34d02ce5535e3128a0447749ca88f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98b41209c5e3987fb67a89d8aa8302716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974fc98c9c9e05f9426ff40fda8bd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4107b7c89381ebd18fc03e022274a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb73bd31c25e042eec32cec762e76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b6080c8c0c5829995c42264ca70e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac59c3dd496324dff0250aa8c8ac5f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab30e80e7bd38e5ee91c4ff938153ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6505a8a5bd3bcd5726d41008007ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a4f1acfba810ebe0dfa932c83872b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6848078836f1029f68384dfe424d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57cb599e24f90014e203407926d7ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e101f9c57ce3d41debb1330e069863a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48376ba95aecc769a34f0f536eef3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0525d5a16684f925cc543feddcf44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268656f67b4c31653347d2290201dc69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f757a06dbb6be0fe8b8986d94fb75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579229dc8d12316fb3266ac2ef1b36d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835097dda23755eae2762abdec237aa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fcd7fa05be5417cefc891444fa546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932990b85766f80a5303df0b9037d43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e20e7f94530af7cbb941fe59b699d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3c917dd9b0c459c6c0dc9bf0820b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3346cc9859b929054069e4ff187825738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70d9ddea6528d65d2d54c87b32a40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e7a457fa187aed13e2802824b0c2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff012eb70dae15341930ce5ef47adb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9efbff73f32a8c84a871bc485205742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232ab5dc6e65b489dcf76a928905a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874367b1d77175e70c4491f263e012744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d53273d64b9c22d2c7649b39db3ae1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc008c9ca74dbd6e71f9cbc69db7ea9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644df6cf0b159160455c2c94ef3de6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf28b55a143baccabe0ec7e007cb18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c1848012fdf566328a8d2b1eb10b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c191f1c2cf1ace7dde9d542d1aef6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53f972808e913d0948a6df967bb1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac612ae4422e057bbaef8d9dcb020c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b1cccdb0d4ca67eba6d7aa741a67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb92e85e9d903fdd181d9855ebbcb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5733af483b21a36287fb068ddad1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d33e1a73870fca71b7bfe411f36e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4796da31a1f4d69571861a251b9b496757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d39f60d995349753bec2a298457232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5026673e3c63cb05cbc4d16081cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa18595ed677a3a94a2b0951cf24e2a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf02010e3e2365ebb4535175d3f1f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75d18ac60c2db2959a4fe0ea5deb3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4a2099796157b920ea49f587869e0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a02eddaa52cb53ce7d7be5449dcf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d767a4a023191860f8d28228597289765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5f95505b5bff5a1d0a6228146f09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e2100210debceac49db346d25ccdd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb71b015a7b3156c82bb6c254ea3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d865edec0bf35626003f1552f2b65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba76bc0c264f347c501d82668816d0d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd200d59e47a5184e14dcfa34d02ea0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff5b6c28812e031a040914c0770c45772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733964929c2e321b1de7e7ca2d104c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745a32d8fb63a04004dde1533132726774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af5e1bb7c1503e0dc61b923be2a33775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c8acb65c862f5265cd7990d98ea3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e3ba2b8fa1a0a7db48941be5904c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcbf16da82513602636d050d800ab1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7fa2f5ac5cddac4fc4b87075671d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dbad624742d1fc716d0ce7085c1fc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907ee450eefd44fa848a77fb765de2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d5b83a6cdbd0e89dd63b9f76a6660782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab390cb0b3c43bec440b877b1ef3f7ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80557755a874cc7b0869721dc32b6e7c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5be762397d1863698f08fb847c02785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ec17ba92a1e28e4cabb6c55d91fd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10182e68701193bde19f31e0b635100787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7ac6ec12875f6c2ed657b52e0eaae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038161c7eac65d532cb1fd16a8ce38b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1c3c277394435030849dbe973ac54790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d488af0c262ab85f0cb719764d4f0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe4051189322444ae256cd059d3e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b69078be667e15db24aea805980555793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3745cb1e2f46fd72b7aa7352c57946794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccb04bcd31ff52576b28a82baa92ab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9bd391f9009aacc0062cffa17d0ec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c083e542a675cb6150ad0ec898f98797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f0710e53bd955654e2a4765c6c257798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4fc920cce8a1609da48df76c6614799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7ec80606f9673e5305c3b8236222a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff410ab357d5a2fcfe5283dd4678a49801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877d3ecab7dd5ccbb023612640d13b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406a8c35df1f840085c9016d9ad821803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848fc96c957c9ba984a7fb4aecd7c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398817d512260b470544fa784217812805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642466c32c3cdd698b00270bdcb9ac8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c06c8cb64de9a7127876cc6f9201807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c84272402d7ce4b180919b3153c46808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75e8392029b5b98f956e86a4e33492809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8513534f6c2cd8147a686648de790810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95304c7be0c184869d74570ea1f3322f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218871be788ea20a611f945e513098812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e88596f5bf670a1c8d45f49396395813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec541954df8d10938a8e3c37c9be49814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c891a9a77fe4948b2ffa27d39b86815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74450954284e725e63ceab51046a397d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a7ecb1ff31e19fcff9c7af3ac1643817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bddf16e7528fd33153654956c8ca7e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f664c2c7e8d998668872cd04c3c3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31407f1dd1822269011bb709e6c6574820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c09d4f924150111a15ac518e4ed65821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f55d66c40007a9ed1d232888e5100822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168821f0e4b4e76009f1dc9be94eafcf823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3194c46c63d3aedf7f8d5d04b74b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2dc1759352d6cb9c2a869d23bd8a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726f0c2bddaf2830ecb0d04924456e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc565880497014e591e1f370b30912004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fbbc683d4de51b344c77f26f7038d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ac4bacb78146ced1156a6483d50696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d575b3da807e24314dd3f82fb38d4487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf725f42d05035aeeab99d6705dbd0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bf4417a3b3a75f7938bc660ea57079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9038c6def451d169682b57399e82b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd84d8e4915d862e4afa69e1dc11d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907342daab834486e6e083aa02b21312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4c98e764b49433f608ecb4aa012513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba8019abffd22ddccf2b9a7e39e3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd41e8fe48daede11f3fe0c6591170015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ceaf361c87601e650cfa786cee19c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5413d60b20437f0f129f6cf26f1373517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212280ee649021c8b6dcd086e86d3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a1368a4a4d6c2c49d964aea4f08c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672f53e9b56222b72d333390612dd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf272b2b7ef6669cf20e30f98959a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e91d3d3ee762776a6fde3929c17b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1db2a0ad9e712a88c61a1aada1edd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649f079d955d9e203f1e9380bc9ac0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5112ebf33f0c9f6449ed57a0cc38725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b375a1eb72adaeec41cb03eaeab1fb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbbfca1e6dcd8a752b08e8a36374bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f2082bc09a5d10c2b54c204e10b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfa0e007710902f71e7c909d148be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad305de41d3c0b6c2027b9476e73a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf65230a901019b77888c1a4c3e4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b50856afc91cd4bec4fedbac958eab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739437594d93f3b84de7b1226eba489533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f354c0af067210058c16c7ed2cdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b87164d671da4fb518d4488313059d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2fc7224ef1bda26a2de033b7d6bb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99158efbd3d318b8cfd0d083e970a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b56a17153ab82e8f0a459484ddab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70ac6be69578bcda69218ee222bd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bc4ef8d51cddf1b7cdd9106e5cf4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a37c1e411b2be8b9dc6c8dbe0cba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27142b636bacd1bed26b6996b516d77f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da27ee682093b5c5442b717cfe6f59a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336605700715a100c2965d36ae219a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a7edd6eae90e63eff9cea1c149a2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b7f86559a4e5b7bbd2f49000c4ae246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea7fe0bc336968f635e90eb5bdc2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9a6cdead1965af7c3e533e1964d7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb159494e579f932f0007c0d9d2f18c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d533b77dc39ff44371507f7e4fcba750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bff14f409e848bb015cfed145b0da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba246aa7baf14cc389ee64347465552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e536a296bc42d49c57ae87e92e0768a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db773670b00eaa44ac70cbb89fa96ff154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281618937b19be07ec89a8bd7843a32855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b31766f8a0c87fc9344f91f75ff63856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71c230c864c410cfa9739f7a6da6ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf554426c028ffa476bc9719d395da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031aa0a47529d8331e23c435357b41759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970f2524fd45b7470b48eb8eb37f1b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee56402788ef77ce04fe680dc3cf62461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e442614eab7c8c595407622650c5ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d56a09bf31a0e438c6feeddfb3f6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c39c2582f811a7bf65cffe6a31c23164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf3110aea93d1f8c76f195a10d48a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2d3090f1e04288646fcea2ff442dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58fd7c941913534dd2994368f0d7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8896b1eb8678670016a21881bf293768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182049743fa994d6c4e4d7e93a6e70669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee835f810827440455c63d3cdce074f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eef52a5452c4f35f042a154a58ef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5eb700e59b16ad7c452005a345a6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913afb24256efde87348224ae69d7e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d397964d320202234a0fcb6d1135474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53353e9190f9e32b2f44b5638fe2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99df8ae174e2f651846a555c6d2dcbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9f1fb0a93c6809cbb80e61953d2e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a242bbf372289cc9645d4c984442c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6502669a41a9abc7d5349f9d65fab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb6867de6e3f77b5918df7922a8b9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5cf8ecc7dd73798284fa9edd51e9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398c8dc459afc535239e7121eb547c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e27c83ca1dbddf3e699b1b31f67883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7c7abd946f6cb6acc1e822f59695c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467bac6cf34f0e112122787191daf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb025eff91f4e54630ff248ed9584a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7a0a574452bcaef7dd3b05acb34a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c14e70ea2448dbad86c694a9381d1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b07518f4b3210b01d7edef7260c6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc479f139c2fbd44063d25d6882b579990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b01e27203be3b1209935db92bcf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e9c95d08d6696faf760158a8087192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629df13842710c780d6f5df3c269e8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f234e28acdf149ff1296a32e445c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dacff370147c6cc658d1ea72dff84195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa14e23319d9ebcae26466c012b5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26300e86fe1913585c01cd27fe5fa13f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029043aa6bd373a3f68228d2332a0e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f96e035d2696a309ae7e8ae843108a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaa7bd8993aea5493e0a59f8b7949d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aadebd9e939b6354ad925bef2ad70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13d119b357fcc695b2cf84aeb00dd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e55242fda4fa2350cd37fabb4e0f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474d5d24a947b755050c7120059213d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f3c2f70c6ebb03a655ccf86b1f63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f5898b40faf9ac1d6773f5cb35b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac038b379d2a66f527d4567378b82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf596e53c676a839892fe402d8ce3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5033ad397918a1b2e3e582315365a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7591afb0e8ec903d2891e6c6a62dae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee65475cd6612841581b524f6662ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74ec559f9e04fae66d1b39d68dcb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bb9249442a7410be1924654895b9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9159dec8ab7aeca2dba67e0f3daa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422088475bf4150a04586fd57696a24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ce5e1376d2ab8635c0b6d08ca55e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c9dee59e709cac175babfd48eb03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c7bfdadf4bb073d330c01a0696bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115b14640a894d6292ea7e1f9f270dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253382e02effa58ef69a6010ed9f2e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fec5474ce86d557286e9d53defb24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87f69d768a878a47a0ba8680ba36d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03777bf37cfe003d1261b11797ad8fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d0e3e5ccf8bb749c394b02ab28b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6605b8b1e07cde083ae5103ebe361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e76d620f2b99edc21cf78a8d9f94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a64724e23bfc027d65a47e00a525e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc01321a75e3ceacd8e8d34e80e5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd1e887bfb6918ab940bc22cc2543129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206abaab205099daa80164d6eb87763b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504988d0bd224c9ad07166e8afde2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1972e172b79e5c2ad246c0e63941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aea9641b08c06ac8e1e2d46bb35615133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68cda628e9d197f607602ade8be284134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628b3d606904910b7cd0af3ecf412e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dca1141da2e2867b3494859ae4408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945c2f1cacbf5f113ad95cd9cf3d9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74b590cd254dd7fb65878aa8b916bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f2468ac584b1966c8c464d9e92f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97ceede1a80ae26f64c8802a0792e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5144421c170579c5a99bf6018f47f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635924f572b19e5d164e46436c6f1ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e15a04ef9c5ca30d5078f5f3ccc7dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5cef44bc85bb736ba3cf4409f5310144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2c282491c1c788ec89133d04bfee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208dca8598533db812033bec9d0cf69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1858f0c58dcdb39807b613257e12c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861b9e3a790c439ce7ba6fc53dcf05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c762115b69eb952e47b62f7afde4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ede23839787e234fe5eaf605e9317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d441935c11236c504991a3d6767a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44fc151c3abab57de54b08afaab11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9902bea868e16a0967cde2a38aee9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e734a13cc3bc5cc0d3710de1fd708154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8d6b3d4754f269816a71e1882423155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e51ed9582f8c0fa1dd5d0dca1ef8db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f44bb0a9d219a1795feaba19f6c618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af51e1b9c771b534a2fb3962e4da73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e282653d08ceacdf505dd9d4c98d5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0751758848900c657f3bcca384874160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7660086dcacb85cf30aa2eb254e98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454cbeb57aba8bc4a3e0090ef0fde9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bc482a4cefa4471f7cf648a26ff0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69535bab98a2c319c6c332e11fa8a9af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3a9c2159509c17a8616d723844ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8622aebba902aee3955f05456081166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c938d9af2c7956491f292727d980d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac8d61814c9eb0ed4732365166770168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd5c759dc60517e6f9396c834f8e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c6b378f32378bd09eb89d1fe9fe24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c459da779fb7678990c3ea908f2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3966fbe64c7190689e62c969d9300a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a30fec7d8c3e9523659ea0be2ad26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432081e581338d5b78d8cc180f792a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc766a9332c6dfc49e6bf672c7b1d928175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c656478a49137b5dd3d951c63729cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746554f34abd50b65c55232913fe52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460bd2973382420cee56f51953a8a25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474802439b495f8dd9200153ca4ee8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527dbf0b3c7116c6a8c11689a506e6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae498490697586978c60feafbb74a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26386eb7d3abe97ef415b00f7551c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e1e7d46722218d0f315f424d25ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc9d5738988b322f688978671dd3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c38101260acdf9fc65aef8a2300e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf1401a259ab47a9eb7bd43065716b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ffa91071416028836bc26b6c97bfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db450ad4920adfeb2817f61759bd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1991563be30340927e25aaec2629189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b463821889a1aba7eaf73f2320c85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990130c608dfece6cf5b4d38b64198e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8d92d4bbeca9e1b2869b53c28a7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022faafa00aa337647af265405299738193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32687a26bd6be1b9d0a7aedd90ab673a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f03223e9ee6583a549785aedba2d59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641212f2b5d851e3be4b23173a2be4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b14c41d8cc37cee6b698ae2c85f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae6437e1c9312e8b4fff493ee17de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925528882a676177863b900a0859eb78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7a9f4012444a59c67a9bec14cc6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28af8965c7476b2a5b155c12848f5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592dd912f00504bc1cc07aeacd43710202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff252ba4dddd891e6081dc7db4dc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f7470842ca2ace2373fb9a2b39313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784be76f44ab1675ded211cdedd1a715205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad864d17d558cf3079ccfc40d7e3ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f78006aa6d25b9d232cde41a03e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c97726cd6e9b6e106cb8336647068f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd1f8af1410d4ce09807498dde6779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bd3f2f86661bcd146e3a67bc36244210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d0a4cbda13dd6796b1811b8e0d4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e6a6d85a3447a03afa517a44851a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8cef4faad4e56891061cfecfc36cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c18e46b697049a5804306ce8ff0ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c12c90f23dd4bb5a705bebb777a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285df14c0f38d59a06c4ef2ff440212216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090519dfe855892267e46326221354d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93ddf8ddd692341d7726d174e0d20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713e4d5416014d4081d9217e22730e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e1f81bd6944634fb8d5626eea68a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1e29766dfbb87ee39ea5d25b5cd47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33833b07026b1586499899fbc884d23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2de1d4d2d6691b85c6f7004d181a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc43583076dc8bbafabf1623d575c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d956b9e518a3ef15d841b9126914225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70f4626084d327f0e951acf1bbed69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa180d1b3619820f8517405b855b57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac61cb02d2de1d1fb42c0eb32da835228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb92a43daf9f8cdfaa79ed3e3daa32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de11a1d7c66be0c3eb8e4898a121625230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45cee6f10a9200563b932d59527189231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c465faafc422a578938a54c993515e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba391faa46805ca9d5c2ba37a68f29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe45127155a66cac1a339b4a224151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736112141a017a13cae176c275929885235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f991b0c41480d104c6ef50dd479ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475dd9a6cc6a6ad0c84e776b5aed29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5d1c2e934ab7d66ca8d67169b2cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5cd443f3efd71df9c6fde660fa1d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69016efa6aea22bcc474026e8e0c0ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56453ee7d7f403e7471ccd5c6eac933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0684ec72468f1915e0b99cfe26275242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e37d4c5b3731b676702d4641f20a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e89091f78e6c7a09bb4b0cea642b4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9212329d903de6a9e5413c3c60df615245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8653ed7b9a4e33afc07253986e02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529df49619ea7604e70e66186cc2dfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4709224fc456849a06406a396594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eba4d7c6f5f510977062e88de68c74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba40b36885f8a34ddab5802255cf90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce974f2237ed7fcbee1cf0a66b635d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66aef941bc019f44a9c1447892362252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e02c3a1b4a5d56025447123d84bd5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f80a58246b177e4ce77ea1329e4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ec63041eabcb5834efc356ddb38f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d178b10aa0ce401ef3c5f08cd0eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb80c47418c1a75828a4a2215fdd9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbd9eb179e7039af0ba8b509262376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c2f6873ec8155cfcb16d5a50b0e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112c46dedcffcac7d0211e311aa0124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f7449011bb4a5a4965d50011edda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e4e9175f979657530cc37b7fdce14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7713c8fcf2fd81d3c44ffe0d1cc887263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326861bd5e86ce614f3198a4acdb28ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ada48d883252d049b1a6fffca53f6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db56202ef4d7ce491d16f0ad3b378c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac16adea35de3a00073c72b68558c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a8d6a4a13bd5090ff76befbb9e28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fcb9c000acf3773e34424d16404a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4efea09a116d8c1c77a2ebada725fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4bfaa8aedf7975c35c75f5a152e95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486847d1a9d7e84f06a9679f030301272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c00b64e672a3eaac63f268d00bdfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a934d5f6d2678a9a884a9a8ff0cbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca7de6e9d1dbf47662c14e33162ff6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449768be3d67c50badddbce82559fde6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f02743cebd95171e9510bbd0f8f0d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb887e25e55b90b3fe799ad7692ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8921988233f5ad1721825198fd14e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03eef28fa4a7decea73ef8413f0c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc2ef4b9400f5afed47aae3350262281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e9ac21394eb8dd99a14cf12b6982282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a777bc7c3e94bd840f88df885633283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d7ead15dafc513274a8091223abbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d977292a81ac940b4c945b44af7ebb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d9d96bb963eb44987e523179a6750286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea762a0a3dbac5430b306a669d9ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf872424217ed576e850a23c5e9ce0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ae46da4773881629a529227dec16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c1c5342f233d64d6b3e20d8497c40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246ca190fdccd277a826de3851cfca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c89f4c252fafeef5a974767706e0f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77880cebea4d929a6c563a6ace37cf84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e4b92ac780e2945948c5f3556896294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097c39dcd50c68ec3f5d19f4d932a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fafb1c322c295df055adc169a9a90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161514f7b1d0d8d56740a0621ce0391297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877123932c85a6796f556097591aad63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba1202b7e820f3b7f01c2e81f5403299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a208665a1b2a7c79e078be05211c90e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18275a318d7e7156c7270656844cbbb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c967030bdd158182e3af0398c9f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012060eb5a32402d0c2db382c079140303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8ecb74b5278bb2766410f8864c8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41c35438a5ec71cf71106e270de20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a7894c7496da1e9db204ad53bd84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2913359ad4c088e21ec2e54a915f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead2d92d120a66339b52b1be7127d86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa9efd16c37410761890a8adeadd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4908eb6d30027ced47f0ab518674b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b854b4a51ef75b6e2c950b3a5c1b2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c00f73c0b27d55fd78090c679d447312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6aa92f1ddb3b6ce0cb3818d778163313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6324a5feec8e06bb072801543a21a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1d8ef428cb18befc4b2a907ee796e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56f090466fc8d6abbc974dbeb4e96b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909034d6eaeec45e8db009238eaf98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c3ebc7171f82c471fdf2dd480ea10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4588abbcd61e9a3f3ab7783e6a79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdbfa0d5d74c87b11f16289bc03a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8caabe7389c142e87e34aef79e2b3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3ee834edf60e39c544f835920f3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857acc25f0f10e93b26e9a5b5b43d6d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab4b588f3d5aedba7ef1955129d990324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda19b6d42220d786c4de3f4b3c93f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21f9f37afafcf09e0d35d26c329d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d18c1ffee9047b4f051e82f0f1bbdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab4a974db78a14cd40ef8e1cad9b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e09cb73b54dfccd10f8111722a2c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8bfaaf91240c24da39451eb72c4f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb7e5c0be0f273c1c6ae8e18aacaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef96368c792d2494bf9294f6f56f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5529a7ac61901714311954147366333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2970832fd173e68eed6b49e32e253fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12fedbced6d9f840b3f12997beef71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176049c60d172964eb845e43cbe713d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59b88132612003cf39cdf6fdad7b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a21d75d8001979934b56dfb1b97b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d835327e5cdf4220f2fc243c6531339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0189075706f04c2be85c9ec50f39d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004242c9965a4c10c82706d94633a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f416494e1b3c4a895157aea4c59b04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8d7a11e230a9345a3ef9f21296c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844f450e75c9c4bd06c22c64a9dc2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855d8af4902d096e951f45be6e5ddc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd15b31f362419b08ec1a1abeb9dd9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773c750e8e3dd12ce2b0055606a704347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c1b194bc1844e718ddef8e4086a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a97021d8c488b648d0286ddcf45f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24240f3f4633ddd4edcc151e07dfc468350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4536408dafa50e80c9685d4fafa30a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c943ad7a9e89025840867dc6ca94a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b798068dba5ed3502507f0c7eaae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40b716350974a51887524e80e412da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15d71c3b59320cb8bda0c3627c132a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995afa8887bb56be8cba2b06885fed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7385a659efbe863c9a961d062899a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d2aab52134e0415e7e21384535c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128d5df9357f6bafe29a951ff446b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8d309a8a5b84a688d5d3f9c4db6ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5747da251018cb197661b175cecf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68260451c64e650601f8d9d6122f9245362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5d46a8eba6bf386e1470cb5b5369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4d391e31bae1a7a5c409c9ff1ce5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975f0653a5b7c16fc02b5c963511fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd36268f155a898addc78e5426fc486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b61e2e6e8c343b1fa8b0e4b5ec09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf84dd96e7cfba9b25e83b5034e797b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e3df651228a6d9e346ef96adac57d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c58acacc7a9062ba172975c40bc257370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d293665e158c14dcc235b38a3765c43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d3fe1c05f014b2d4ab48dd3809230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b4aaacd8ba4b11cd8c74abaf0dea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad42cef21b2926ff6f568b9175ad1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a63b196e7fa99cfe2bf56ef27110375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf848c481bc70589d67207387e0d1261376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f63d4674c047784d334456c46d5c05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26c6bd518295dc776756c621831f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90030106038ccdde3a6bda8fadb3f878379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08458fcd2a36d2ed29e286d7a0dba4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e3fdb790b5e13da69bc50d5edd54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a2bf04d13e46719ae48544bd16d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c12ca2b4af83eb902ad9f8dd13ac5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6da78818ce68fd5f43f7866c8a9da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec7ace293a9405c6d6d23c4cc98025385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2afae846a6c05a5440221aa877035386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a0a63229889af7c6c7864befb8ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f55bb6fd12cbcfdf485f920e1449388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4210c0410c52b59dfccbf127e470389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8fdd7d1bc71d78c862efc6144b073390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37a3b84dbe22d6fff17da2542fb3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7852e6f51694c43b2031eb855ef4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636b5bfc92df188e3a9bc67f9073926393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc04cefc32dbc5968ca9c815dc281394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482caae3677127bcdd48ea2024e80a4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90a3acc6745048c60226eba856df2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2ad983d6547e0d0246bf97f5b369397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84a1b3ac0552e7661305e00133422398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6adfcaef36541713a913652262079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ed234fdfec26c580afb7a3c1fe06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5597f25188fa7e94963b20ae35833401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33061acfa2635f5a92454ff8b23286402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3385c7270482d10658617d8ac11b55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993f936111e588074c67b03b61a839d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec822a3dd4d89bcb222b03648ef4af20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f598915d8001c8a93c0e6a0cd8213406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a197e3a4c1e3440f8c22b6a7b3111e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bc9c3e460cc46c82dcfca4bb7a47e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775299f7667002e9649906f86cc57e57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62562d5455759ba73b9adce56064a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1c9ca24a1ae164c85f19bcf6ecd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06384d4cb6204b9fded348e1ae76b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb81506360e7315de123a0dd8163e98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e714e39b13b23fbf2a55474fa3e0795414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce350fcfc3519a950f889f34f3b5580415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4553fee13a460b2698983ae63070b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d6a3e5450ed7d0f19bb153de5a8b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e05c8e36344787523fe8bb44d0e47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6259f29e2aad7675d32f430c846dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacb1d06bd48119ebe36a4c3e41b484420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106ca3e40f5c946e6359fa21f24204421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63566856b1d17aadb7d9f4b197c73e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a7773d5cc6215f34624916c6895a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64748268ef780c355cdded01204ece42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132b421335d444f2f124f7299c842d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3cb43e4e0253502e6f68cf0e84dbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7672fe93d7ef8b678ea3e3f64f94c34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a58c539e4c990bf70c2bf8d715c819428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fd85d288b94ebf2b9281143e8aac7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318d52dbd0b837d3df3864a957f6c52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324b196b79004aeec30e6d0189f007c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3dc031735a688b34e680d12c78718432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07f308653a45c992bde07710290f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852eb14d877804946a5d5f31c68b53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b415f17e5572949b9ff8a750ff2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba93a735f652d3a622dcc09030fb836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964ec393f0291b734c7566fb4f07d5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9947ba09d6f268a786a4ede69cfe2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2a6383f8d7c96545e69809c6a144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2939d2ee89f90ba7b73c513fd86d3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8da35f2155d5b08158ac5bc6f455f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc14a09d33065243839e0cdb4fec482442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5688c261402663bf6932b4fbb13a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c99e74e78a57c576047f3da56c61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de834d42bc9ab0e80daaf3f473db439445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf311b5d91fa9f490cbbed80ee787cfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a2d4fa79de33d220389e8100f800b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c8cb05d153b473d9f88f8ae8d50b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ec383326358ad6dd066d54b828e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070778f28460d5b66f650bc3490aab1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237664e371e44d7167d15205cb931a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f663ad4dd41ecfe5621078585e920452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcfe0d2859ef4af8f59b645405c653453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8313d8b670d00f611627d8276cc285454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2ddb13f425108c9fa2b8a019a4b01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0552c925391b9e017636f95796d098a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe9492c54fd047aac853fbd90f223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea96b7d708936872c93859784bb6a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9078fa108417801959195b0b44455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073dc815ed45163c02a0c083b44afc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da21affc7d797e2dc2724cb0c05a77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f6a93af840c80388acb2a55c0fdc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a40d97254cad94519b5cd3107a8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ec265aa05b65bd6e980a2f3b7e15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97cca2ec369e6f7dabbc1c504168a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483c1a2334fe77c271a81ab96b1156466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ec5cd3956c47d94399831230a7ca0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352acf4ef8abd91837e239f34de37cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc276ba17897f8b3d65f22491b6b479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca734db2ec50ca9812050bc5d5ed95c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6baee8790d7b27abcec204f16b7345471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d161bc041ba3bca36f2a9553a8cdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bdfed989cdbf72d01f0ba84a27c92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928454f00350f4e04826ef49298d9cf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf56d33488b1b86ea4b634beb73446475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99efa8a2f6e5f605d549279487cfd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab819129e4c7e2294aa5e8f38753f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b3354aef6b152974cc9c33b4f54b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb07dc6cff1773dac9acf790007851479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2798f0bec57d96c687dd308ac3fa73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c82287185b46a1d2bffa44e4fc0cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5c04d720ce3f5c39689fb9d7b0f05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45755acf5048870390d8965de38f863483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f194e5f8aef0941e3aac7b7f6b8700484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f8e5fb9a71eeb67320b1958c6ed76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786074f123904435e7be6bab6c608aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719d3a7da1d76085842f08b76907fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3cdf1ff5ac11d96f0c7cc96aeceb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9316847f118aa69948780b65c5e68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9afd2321a6df8be013ffb809ef2d4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2b087c282187a6221e797206879b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e72d56dcc76faeed6c4db2cc19ddc5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b65286704ee04468b02da7c4f5f946493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e57b58acb0d6f3c4b1bda8e8ddd0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d39775d417ce1fc9a5eaf7931ebee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f536b8f6ac9a335b58ee45bded57ac7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21692ef3371a48c834e98b1ff9105497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57431ccb93876029a56bccb6c8d2578498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994909cca152a40854715f9b42fcdfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58634d8ee78b0465c6d90579374c2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be9028f558961d4bd72179e442f09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179553e90301ee202e8698e315b5e87c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce9c9598a3faa83215413a597c36c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efaa244c6cdcf164768e64e169f01b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7701e5e162363d5aac5888aa3ddb73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4727bc612150cac9319fd99b4b7bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ff58c92074aa7c9eeb5e78025a56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338c3f9e8e6f5bd57bd0d8a1573bdd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab360c6d0c263d96faa35c6a0f85883509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0cffee9fb0674c51318c698b6605510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758816138931ac6ab5bea9030daafac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60add45ccb76d6822e5ae9d4384a74a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58f371855cb23732ffd8d4d8c19ede513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5a65b0c273451435ecc274180905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51941a96802321127d6e710e781837515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b9c78fc105d1a434f94747002aa1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de58eca9a2ef57a8bb37caa8f23701517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803993f437a91a5842bc77564a55172b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d77f715dd43384797bcf1cdaa9b1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2493c44e8e752e269befdff83cbd6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cec36f7e51a0761daf0113b8d4335521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef2a78d6be94affc92f2ee3413dce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d7db4217d5d43513bb0f70795e624523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f075f50ace00af298c237359784b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d201db71a5208c4de1ac8b5aec3786525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39354a40bc6cf5b6f7a301e912870526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08c1139de04a37749960ecc1ffae6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e85f71cfcdaeb143162269f332799528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8497e5451b4a7e4d2139f1f85d6584529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30a65b6c2e28a87225da8470819189530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58fc980571e9f7baa82b1d804f9aac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa1b4a9840eecb2af9579ad54ecfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4ca148dae8d8610f4b4121edeba52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32809844acdb06ffa7b294a31d14e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea51c850a4a9c2af7bbc20a4ed52e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c46188d43ab14617e43d52722f90f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651026a2f808d5f8f551653f960f65fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd93608f63418e601f06bed96a4d5b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec8408a52e8a3c3bb64f82de49528539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8061e296ac2ba2e1101ace79744e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3738ba5d7a37387ba0f8d3f1c06e677541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c03bc1d7793492269a2a3a9e20bfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708ccb00f52ab0285d8aa7dd10fcfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee33e947b950ceb4183b475b7400e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814db4826a546640ee3d9a55eba1a1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5de2465ca1752e988b535a28fbbb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5c5ac80d925c3dff11f0bb0e48da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee78c4d06446096a6eea1b5f2adff84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494da2c5cc5368f1288836ffb5b09e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343c8a19b95ea67d2571b68d92da562550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c5d69c296c0d56b1cdd81cc07aa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc268ec76775af072b71f781b2119552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02179eb59a49f324b6990f690e777553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e90219f94781ec4e95d3211e9bd23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68e26f8570c19fd63947232b79e54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9eb20fc7b366d3fd196af18a3f1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b4c1fa86b55c4910d949abc51dad4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195e9d50736e0c9afc7a850e2b7b4a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03245f9308b6b38b4909116c8bda6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd48fa7fa17de39e0e9a52a58c2f87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde9b3d7036643c6650a5131cea9ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f47c26c31130432caf63d3f19dd108562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8c017521e405556bd7b8536eb1447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375560a1430b8d30bd53c7296b61949564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93bac8ffb80182f3a3b6d96ec2a0a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88d7f369f9d4864d2de1981b6d25dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23c6c267f32e97a09999df0b229da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ba9b24bc4842e7d942b333a68b14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d4711a73fadae6c073e931e38fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaf1ad16d78bd338c7606d110f1688570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f97294941be9a27e43862293c1061571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2d9434ce257505cce0bf081da65b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a076e9af2a2fb4b5a04b1f22a5f72c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e349533d21fca7f03d4a5bf758f94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4ea9e66f838f68533b61b4ce722c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c67e5821853837c6e2bc025dafad91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a8d90db9c901dfaa527f83ecef75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf3c61581e5904be36412a98813915578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abeccb87f4739264035e03b81cb679579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b48d24607b7745896a629cae0a67c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5259c3427d0adfe996cdd5b642f1a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121342219038ce91096f3935c96a16a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d1e63c732dad06d527941d0ec192d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a644e86ba042173c7d498d655330c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd94369687bb90a191c2bd79d1ad3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a069d24dc24f05936965634baf94e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb8e8d265c7a652f1785a552a097a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb00e07c4f09b79d64fe847543df7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab4d7be74954fb7767caeeae67c5d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e813c7cd63d102a0f067047ed2e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0273d2a5c8a7b4d023e430e05330b73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa544ed1a41164bf9d03626df6b45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49db5a2a7f76d85a8f64a2974de767e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5349ea05175f76e6039279bf5889594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c80199898a4f1d40c6255024bb3e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e97c7780fa41d3cacf9e9c1162b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ffb793c1780e6a5c6bb7bbcfa5d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a02c8a683a6c3c1159e83ac6eef1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128beefc130f1f7214f5e0155e57f744599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08300f2daedad4ebf032d9d98401746a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e37538033f0d9f26ed630527924b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060fb37aa103beb9176c590519185a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48c1c57be2af0fb37aeff1e30ee9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c00ed068b1d8ddcedac4e4cb1c9a38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37734809cd55e072ea5a19f3bbc13c94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe45429c1c21b3246be4ae60b8e986606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d676c320dee4dcc78cbf1bb97af81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abadadfa692ab4ba17802634de244d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432540953ca627c953f6622d9202404609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d6387b688364f41d003275e4d89a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa2e70cf897a452b9877bfaf11df1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3afd2fc1627c99a7295e01fe30e180612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae4926847b9f815f4e960e6cee394613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd44e3645eef8667b738cab71970c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc5140c47e556dc69d7a90251fa54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecf1811b396e1978bb6971d5aa80fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6d0d74e6e3b8b22571f53a80ae64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd91cbeb5cb2bd701893ecfff69beee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cff157a9f5cec81eab4a5670367fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d6e045dba4610272e45da1333338620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f8f52920ceb0d9da2042b1891c13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41bfa6d733b598d27251aad6a974ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4060866ccfd075117356ae5ed9cdb77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec9472770771bef1df2f881643f3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986efddbcd63713a2b417272ef24b064625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a147d64167c50418f92b70c501fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d04dd5abc51f0f4577d395446695627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c702a12b865f11d4a77924fc17f8069628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88990c0bc25da0e413c257465ac293629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc304996aa41e096eb508a33862f231630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d35eb254f885e221c9ec78015c02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947ac8ce81ef9c8c9a823aee6b3e54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0506d788cde870ab6ea8c7b9b6b75d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9113bbb81b67db94261bfd43f3890634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee1bff404a1c797ed713a10e34d2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b51f2e786d0e7eeaadf7aa75baaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165cf9e6eadc6b687edccbee36d938637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ce667e64ae04a68a5615d1853174638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012f212aea62277de28d1fa7833b259639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da793c858fe584e870b0b750e1e7c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198696fafca4da5f3c638616cd4fde40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b67487231c7d33c82980471bd1ebc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41eb9f3fdb83e58ef4d6811a46fdf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c8ee30afefc833aca2108d71cbd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f51de6b3a0f2a25711c9041a90a37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b54419e94bb94e36499df8fe5bfc6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845fae91cf53e596d233e3512e67024647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131c4aee5d0605e124d259df186fc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9b5e2928f23713b613ce3291ffcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca36b2d5ad472a298839a5671c4052d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258bf56318e87336357f04e78923b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18d43e22cf5815fd5d0eb6c72e6bc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0ff1391164dd21137c2102b9d50c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43c098889f6dbd1b989d64da0c6b2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ea8282b6f9753aa6bf3f2d2f764e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eed3ac9e98ecdbd250b7e0fdc75f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b146b7f42e413af501d80dd991a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109945f9aaa68ad016f9673bbaa8c34b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b7c46ba64c0f4584feb86dfe0114e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356c50bae356e1d49f3bd711ae81e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9dae142f456a2888c4c599a3d3886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434fb2c3dd98d450f2a3479b4e1ddc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fc990f820594653921041a6318629663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87613ac77f796b9db359e2d03cd91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a136551628bfc4f7024167dc54701665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0af8e257ba0a20c34795c39313357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9031b77839c8abd8d19979bbb575c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596afbd8bdce0560bab745e7e4e7a7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd833cc912dd31f26f4230bd76e7ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862bc4b190ac595b5ca8c4a6d285b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89145bc69e97056d060366c9efaa7c9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdde545d23fbf542eeae365d5c0315672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bbc4d7736c204cfb77f7a870a8bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae8ad9fad6bbf188e0a1d389401a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52d04f6754db386d1a605e28c270a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77380acece06d0aa858428f8ef062d3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f99ee754d6472cddc2b094d0ca094e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175256794b2c928eabbf555b3f7dc0c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27b69a6da760981d696dda8ba9b8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea0f147328753254e8b1820cd09bdf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf83c1d27a4f82224efba53f09906f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c521dcfd4b52973215359412c5fb4a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b94b75a1aaa9ca3114ceed4d8ac37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb073306d3e17d34047ab3f34da26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c80df0b6554624d85fa67a4ea9a74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159bc63d54ea168a6e3cba4c9cce61a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35145ab223549f9c72f01de9911a54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe051e321417678bc9854b67ba2a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f17d03068ae9cf4ee9d9cefe270ef8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f46df54cc57b7bb9c78fc75ad26fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c63b8af95fc17fbfa52355f0c79e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ecaace6b30270e07201392b8eb0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a0ed32ead3561b5853ce4305d104693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaf190163cca82d129a15da078c708694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebe2b5ede1523ac3ca714ef5af30b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f432cf87c1fc8d058b9438995469696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700daaaa68becd4a51bae2ba010292a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a40db636ea7eaf8051be692123297698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37505abe8afd6417b44aa22620f3a42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91236e54ea2d917476333febda196700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cfb9b4749879f611bba882dfe8fd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab57e79cbf37d57e09f4a9f9d5f603702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27585d79755d831db3e390436f7cd63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd8aa7507617e65669a2b05375440704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc7755b2698a62b53e2955d41a2c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe9f9c2e9efae0c52fa31ac829374706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c9c550e357b8eab674aa9d8bb6052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0b23109c85d32eef68e27108687b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340f112fe9ddb46f5a6393dc441ce77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f11e8f4222f459b913ce558c0e7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40757a6195b708f37422a095244900711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ece7100341869142a75f2831ba7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e939ca35117bd3c9d46fbe75e8d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf16c3cdb4d362c7c4c80e78bc771cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa528078e4b3bf71ef6775148958bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc793a1b1a6a8fec75d9d32a3708e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504369a779e217c1625e5a4d0a2449717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50bd3e26171c5d687b7b6259e79b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e6a2e056d70ae24d0898324e30ebd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3fbc23a8d1eb295c221f181b672d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d6467fea1b970e947bec80829bf97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d108de30830a3d82ab488f30d16a13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9dac0ac1973d71d144e11f07e4deb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183417cace501eb5d868cffd070cf17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab08bf5766d0168a9d850757e6bbb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051adfe5195f65749b33b77203bb7bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb446bc69e8049239ef821f4f922dd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a020a9fb739999e3683a4de8bcbd22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da441e60495808a399d072432f07a2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd88758d280caa2545861a2a7b4841730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b999d5c00faa0f8cc75793c00c1a0a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abdac302d708581336a4a987d409e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a055209aa6b16000f30870fd84421733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e620b80d8b60175b3f7a45043fa8ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a35b3d58cccb5243ba0087a5ce2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a0af8a036f0f82d27647ba118c2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44187448a487cdb0ff8adc9e14393a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf98d1d524e3b729a439763388aee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117b9d87892dc0a49eaf32880b715e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9c24297cb986e3a79ded4a6cf004740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc80bf2c7971d75e13a5844f7412880741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b138b0935e15dd77889643625717a5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af8dfe39aad7abde731d6fcc6c44b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f33d84018a8d416d01294a83262da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11f0c65da82766ecf5068c4288033745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55de57280c9fea2307c9d20c2fd41a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670cb20466b73d7061b8908e49e8d7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7586613e936cd372bc1f8343f1c0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c791f0cf94e52102d2327b28059c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f382c011c14b30f91702d4853f20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f14378c1aea2c2ad08686a24eb3e47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb295e451ef500f7f8282cd2850096e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a6268e7f6623a476a517502b28fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256bd063b127b08330a8a8463b402e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c716efb256b4dea36594ed4e28f460755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468e062cef38a1b50cf7c787659e438756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b97a9d4e192272f85bdb21f6cf0c9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf4294dd7adafeb925dd41609edc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18c8ddc47f892579ab48e9883f204759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae5025ba83c90ce5309a395a48220760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47edefd4f7fc35e07cdf9de7d259f5e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168557969c2404419c5fe92b586d8f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b8c3d758de0d2de9400cff464f76763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a6cac3b3d1ff1269be931d69bbed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3d785aee479c031b32b261060739765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf7a086841998c0a9c16692a8e6a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19233e3030a94d0011e357152c2c079767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>