--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509afb0ab14c373f0ea8d4468defac31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1a736e229678a4b5d776fc16d5d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79454338ae3a53402f8c35e79958563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d52cff9c9f05f434ba4a8cd3edd694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36741c68a1d5fe0dc0ebcf7556d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4899d5e75015033bcb3fead75c7e7fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b17c53517a1d3b882fc029fbaca77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f120107d0e451a41db8aef60ef7df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bcbea85fad6288f1849e36649685d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1b926191855fd3c634beb7722f7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb59e3f5e9e68190e9d96b31b6adf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f41912e5b0e08e707b0e8791434dd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f4c22f84e4345fcfdf7792ef2977b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ecd57cec3963a4ba0b308550383a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d7f297f92ba6f6ac2e379967d59915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2fa1d7a6aac1653259045494731416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af56f48b1bc1a99532a31ab0e41cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd775fec2ea9bbe6cccf98bbdc81324818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b42ea638f19a8c3f495119acad8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fb0d6fb2a783046d4b0183d3e375e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e074f15650a22d05eb24bf850f17521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367209ecb47165b6f84604eda3d5efd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fe3f3a9ad5ac46e41a662c591721823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb446d96874100ace83bb7a8d9a1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480bab949b5a78c784b7a815a8fdaa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62486f54b10cf66d2fcf931bd11e30426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc7dabb660ad0edc362e189f1ca6dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a61168a9daef33986f87d60cd76728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c54851c6d1fa5925d8eb798684d1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9a4f147034ddc4f8400105cb0986430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452173f3d8a8bab1da49481ee7328ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e1d0ae51f89c12fbb3417564930332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f10b897bf255bc1236c7d834d36433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864329904575c8b89b6fed1f8dd2d9b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c3d962d3a2b36d473cabbed96f4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e9163adf3435061cb30334db80f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdff5e3de4d80f248a955f712e169137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ca909cc67011233a2218a67626a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4c37721fa0e47d1fc29350ed4e36939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027bd480c259cba4df46dea32a412640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e521b91edebcd688983ce41861014341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ec1bf896cd514aa99c76e221d66942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526575855cbc2a02d58832798a7802b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8090055d8269797f169620e01ef144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551ce9b2f3f8ddb8e90f2dd13390efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e17f616dbdd6884a6a930caa1af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c24df3d6934dbec8cb4f9e32f6d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c636de6d4d95d1636dd7dce58efc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022077ad0c0a88124e00c22b6a5bf3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea723337d6932d16453e949e1980ef150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdc02ddfe4a56c05c0a6dbe9166bef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc2892c09c5ee401cc6fa3bcf7bda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ea26d6410defbeb66da9a791f061453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4407f7a5f8eec2105839b8064a2e2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6be74180aa2731ba6904da85b34a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ca2c6971b9b26f638e5709793da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122931a3668bdfc4c853dc523ee2ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e863d592e6d07596b30ef3d6033b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13ead45a45a3284adb2f8754516f4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d483f172ad8d7e43c08a56c4b6ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf2b5242c7139363351ef23e5aaab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc352378defd1dfa9b80799a48fde93062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ddf193996ab3b559254ed69eb066d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4a179f30a3de36c902103d5a8f9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252c7bdac33d0f9216a480ffa65cd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c3e134358ce3b12164ad27f857e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b85b3ef3380037c0c5a8da914415067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77064d951d5015a1a872aabc25d28e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1470564a7547dabf1aa205337854169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bab695ed3cd5a179ae3b2caf0533970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ec64a9464ce18e6b664f1b4b444771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b402fe31504cdee4dc4924cfc6da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35c57a0c51d10107faf0ad0f154a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7dfc351ec5416d5e54c8e00f9a4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793a7de2914caa484bd3a59a3b79e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151313fae36254045cf8f697e1729a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6022ef646e01659d69a2af18b296b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d453255e283f6ed54b585f7ad6cb53578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e753742c69820978d3cdeb165f82b1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41a880df8539971adde76e791d04a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22331b97a8db1b4fe2fa1d77ac656b7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba71586bca748e5b1e07e1fe929c49e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0542044ee2a8103144f204fb15db083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8620eec97b4cdc4aa1ab159f70a9a0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bdc25d705dbced2251e2185e3aa5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c0f57bd50b2810d9e18d4b3bf45c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b1943b1e9aa0baa39bcdc6fbf34687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c14a627ca163554805257280d4c9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954813b779b340a05a8abd3582902d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc087c1261ef4a0c89701fe14889390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e38f91c684f2617201697a3dbd3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acad3919acbb60be39fcb860c9639b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5aa8bdd46c8f73669a5d0ad363f0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e56631de98b7ddb3e0b68596081c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb99403a5f879d0ef0e45d64aea2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84770ef44d0eacaa8376a35b4229a6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e34996fdad346c9195b5e268379eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee4f6b7f993e48409c42a65724475d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac78bd36b94f261d334755a2d33701699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260b2cde2358fcbea42db37f2748cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a666a64a57dc05a3a00ef8699b18b24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa736f5aa3295fb94331b733b2637f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a084e4c1cda645efff97da18326b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808e84590eafeba34f52c4b4a2ffbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57780b490b81fd13db18f12281b2aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce0d120d9cefdd1ca4868ea9a6693106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5377ca72bc91ab6f6b316d587acb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b77a3183d3a533ab1c1f0e45321821108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111f6d6db4ebc4d697f2c103a7048ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64779e70f367b2e53fb112d68ca8f13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288d53ba03c6db7e22fdced5fee18a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d075c361f2d32e17e23524cf408db66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609acc8bd20bccf35f814f9a432b28f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403b7c178d2c60577f1d8e47470387114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1209e91824fcc33a8b4b5dc464db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d2896315dd6991942abc81af14917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a7992faa42f0fb29436413f91dd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d245047f8d47abfcc1a6ea3ea96ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb21bf8810ab63c065406649ef064f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f181eebf2d3921d75cfb70db592f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0c01573f22970fb90fcd2e5baa966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd6bcfb47fae88671dd9645b4c2e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149ffe44049ee80ae4eb85297668e5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646768f12ffa52a7377423f8e0db25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9f71c6f7ad5848eaa09bb9727e8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a65410550604f747c5bbb961ba5181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936f2b3ab210213ca4a9de0e01f760127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188822c0eb3e3180a98129448de0690128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e4cfc41118697db18880f3db88ee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0f1c0d07c098ceb92c2e7a63c29d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a4340fc9c0861afb00de69a722d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcdfc3ed21432758dcf5bd13946365132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09f6d78816e2a2842719ace92cea82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c859adfb3ddc7d3ca397d7a9475e112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d01f0c202492c2f01aa4d7e29d008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4477576a21bf127d20b084bcc5022136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aa11c51dd8cfc6ce50fa69438d177137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c423d45d732219b1828e0bdbe690138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a21f313441095346f177a5d942a6d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45bcbfa8c03bc979618a3bda32fd8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294bf25c667da562104447514533204141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a1b1d0be52de5ea2f8d555416d55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1a65e9abcf24b04b0492d60a579af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999c897ba68f50662010a83c23f771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd73fe75e854984cead24c08f29439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0b8979499367281556b57fe6d3ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b508a2325e6bb5f562dd02784622147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a9866b024a7c570c3f251eab14fbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d487ed7c977ca8f50eceeb2f4930f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c21d6609e65f08f00e27ef7a67b01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c863a62dd9aa42a77bc0b50edaf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5b72944fc6827d72cd242226bada1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59450205e0a8d2445fd1c0a4a20b65a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e687d04bc607b991c7e5eb59091e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52334cab60e29eca5d143463f1e93b1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3154e5457a672fb1bb44b3ab8fc57fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd965b17c60fcdb9f1e3aa79f6e8ded157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e33b5f69458a8a332b6fca09fd2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cca8df91cc993ea403cf8d2c16d88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f00489fd4c0996c4442d62e7d00560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee9605c040f57963f76a41bba23e48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3b641eec4eb9e02398815997ae407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e39dd899eee3c73aab835b50f14cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc8f3cc00b97643fb87d32dfd2ee2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe8640f6e6b1cb8b96925bd28467e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c022be25114a65584fcb03fec46a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff410d3c2ab31c96a20b9dd59ae4c1b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2db97b404691b2200ea499f671d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a90b6326ae5757d689a9ce2262242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d8c67c7dedc9de66652416283e0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def071e32e2d3343a197b3d6335e95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3f9ce0436e5c876ebd4cc576eb1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49e12c7d54142d4ac838fea7f633df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b57ceea04c8bd384deeb7e52b78ebd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb670058a0130b462f8127d87eeadf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513ecf5ba9d15eb1ccb4e08112f8eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8956789940a1d65bf9d06df082f000e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c4b60a9311f58e64372551253b4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f3f2fd943a4b4ddc0bc0504fcc804179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983003e1b4052a1a4a313d64bd5d5f13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a3a1cac9ffd3599dfd91bf936bc4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b83e910678c416e13906e163e336182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ba075d97d5a0256fced799c697d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff45aa8a173bbc45c0557a5026ac228184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a48a78fe29dfdf9436086ac972aef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c34bac9fbdf9bde32365118d8df88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69e917d3d76a65536af4b216d1593f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad86e612a1c644cf191eab5eb9fbc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f845fef886158319ebdab2fd9e8c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c310193be124a16271be8290c9e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eac3d52e8e90989639c4db2055705e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44720b43ce081f963782aa5726acf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63585305cca50a48e8f153ac7a4a61ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ed0cb9e9163c7c13e4556bd090c35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe213733bf94ad761dee8c5192b649195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda1d74f06673f79c53e34c9f7a6d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efb0a9725cb1209d69a491d40c2c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d517ef4a15cdca0286c732efe001198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe65cf073e5b72c15851f863c75dd5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5e4d6122522bdff2613633d40c8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072610cfec1e52da230020fd665ddcfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ba25423cc2e7c83417116dc05c60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806a9a95b29bb9e5bd43727945f91d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a07770f36e09c227f5c6031c58e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90a0a05fd6b78747df6760409fb16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e50051c79c69b0a5adf3597eaaad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f53ca7b1908148c257bef544af2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d87b904856baa4050a368282e533c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2434e0b38f5eb34a635cfdd0f61cb09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd973a4742e44bb8b6980ae4fd7bc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327562f283893ca36e2283afd026f50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e1b1dee3de26a616dcb1cd67b3181212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3607a018b0daa349c150582f32471d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b65f318a9a2223ba8bb05b75c4036a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247174f682fd4c973f859585304fbbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd263df7c4db0c84c9cab9980b73740216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc8fb336072f3f855d0656fac18a26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b202bb2bcb65204483f56561eef9df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b48791e45017a2497f1047a34fb27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2887b64d9e05fe74ddf7ae98a37d82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb81ac1ea836cec8b7241f304cb51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233f30bc98325b6f49cd0d73414298222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21496f155bf1230c8fc8e129b506c5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7dc130f96f915cdbd4401d18f77b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe140528351d55fcbf0f94e8dc3f5c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e7e006c071bc44cf46ba62493f43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed4f46b97e79e6a5022fab8eabe5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d836dcf9db96be27b36a9f1f03db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d478f74af579e4025ab875e086aabe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6a98fbc41f2fac067088b93f7ac38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152528dbce43c4150516af7a2d00d2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddd77ff0770350dc53dfa5efb70a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60add148afb44881024f7594ddf9fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cbb639bff0ba3b0060c34426498ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfb7d8ae89e1659f9815e31efdb27e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f1f04e3b5b566153ed0db32c2b1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29d7d6001a47b14622acadeae763c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449d87a3d0e0d5370316919b9a0a32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25134be537c71001acf03baf5668bd57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5ddef03cddc01eee4e3b2e0367da0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dd355ef3311173411f249973bd2d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82c7a4b035b5501415f4700bc8012242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171350673185d51987d8d6c2f1c89fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252077118ca08fff4fb6210e2a70d88e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af8c5a1310f9c5c047ee6c6d8d0f31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437621ba9736c83a42ce1e58435d0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d6442007db839742d8965acecb3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df058f69d5b115792825af3a91c37f38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad8b352729d0f72e1e0e69e706f50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32df8d06e2ab350fc45902990c77daa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c008a4713e7479b5109ef64f6e234251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34159c5f638081140cf67eb2ed003f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ad58aea48e01021f321767964b29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c18f416cbd645ef4dd544e9ebbc40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f4cdfbb960cbdab32143db965a49c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181424c3cd8febe64225e6abd31f33c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c989021464dbe1b292fc748731693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af347ec9c9146221c38400bac39f0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59688d787ff82d544c8c6e603f4b98d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c14ea04ab58122da8d2ed733adea9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eee192d97137ee243bea98c9b877c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689db065b895608e8351e5f6cdafeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b4a0408704f5b623f569d7a75149263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed9b07c8b2a1f17281af791d41557264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c757e20bfbb84181e673d6cd437612265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067858ea1eed077007bc61735c852701266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cf38b401cbbb8534a865f09a6ee27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdadba802ede4f2f6d2334b0a0645c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925aad424ed97a2af68088f6f86ac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267db5bbc1feff0edcd05ef6c2cf65e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ca72999f38ae591083e2e871e7d35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e623df9045f614095757da0f9ef41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268645290b227685291ec138d795463273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a76a712703d0aa018beee8405b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec9f88bf913371003b0ece0b7ef83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbf72a8946fa814836134d330355d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536fc5346e2b204e5674f4f7c70d438277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23b80b177e6e113fc00295169e3ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f39e2d86bb1b09eb2b653444c2c1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e9bbd22a346a49deeff217bff173e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e403b2eb4fa8c64a059410961b932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d72bff8f22cda92b3a230c9074e982282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66bb6bcd63256f1f80a02b3dac234283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed0e003a3b15d13e86dc03d6ec255284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e45724637417504a2813db0f09e6fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f489fc0ae07dc9b815c67497154b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756fe767e96243207f50f336b5494f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b188f6fb7b96e7f94940bfe5e7f9a94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac06f6cdb149cdc68583ba64c51f80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef107ce69f49628457f8daf2f59e3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04143801c214be48ca8ed7fdb05047f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401781c932ae3fd11a0de5292b9d090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc923ccb378c11df577c04924e334293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad804aabd4ce5bf42a10d6c43d25d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc37cec95ca59c2fd354db767e9c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8008d9dd8abbe0d390bb595da16b594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf66d8dd71ba93a7093694729518d5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d16a857aff6e90b733c99277d38126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba4759e836a9a217d471dfd0af6ab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d5217b61a042b4bb0d066cdeb2cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6d3c32f8af8176ac0d21bfb9912b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680c5d0dd5c460a7c4f97a5b9bda20b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4060cc641586786dbe9c167f3c4e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794cd2fbc6e9c3fff5fabbbca27040304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a4068bd8ae607a8a47469de22bb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825be33c440a20cad120d3115655938306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f01763952d80ace322dac16dfc73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f6dc432b3589c3f16f5a416347a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa751b73bb6cd4a7ed071eb3db057c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1f9f7cdc68d89210f0305f4d96d45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c610aec2ba30f5eb1661bd65c6ffd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844852c521695aa7ae6b323d3b05d3ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8283bde072a760710117285c44c7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2fd174fb98639b5c6cff4fb1a517e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1acdb91f4b160732a32ed932bcdf3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc126811a5e9ff93fbb71c9f813e23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb4af2f5f716448960d201ec1a03b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f131424abba47ca96eaeb206dec25ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f82a24de6aa7ed85d217a445132d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d715beb057b92f4ca928316f5294a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd7ab95687eb9ae98bb178e14d65ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c45c613a1a2ea92b306d543ef65279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805e8e0f13e949626b2f7f494ac637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5fa582a7cb188d51eee58cf9ed7cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb71206b96481be3e0664b725ea9f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7f8825cda485f68153b61597301fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ef2b5a39fc970653995150c89f14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be652e73effd92ee05ec0ac4ab8c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c33710348560c81f92bb2dd59390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef8172ed76c78a2dae692a4e7f6051330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88d8fc64ed9ef30965579f45f8b6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4171b4b6f7fc300b200846650c699332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa4844fc87b22de95eac135ee8df3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fa37cef84767e195a3148689b9f02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71996a5152def501cea7f4735db866b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a592dfd125e416a3d9430192c00642c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0243e11df1ad4651f6101a41b1caca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d585295c0dc490d4e24aedb92ac7a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd929fe62018b6c141b3417d371e2420339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09287cbb06163a53d08a96755d577b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df703d4533c344e8125106cce6300c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939de3733c164bf14b2fd2ec55db40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec766796338f60ac360b268df38341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f2b982d4dd31252449e0014ef6b97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab591bdaf957e120559f0e436a94c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e59086f490f51de2b808882225d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486900204af64f9df29251f91992743347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3d72da36be7937701e8575fb8d74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b61242c588db9681c2963c536465349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83507e141bb143e7f55eb347aa6584350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937e82184c97a4814050874a8428e70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f73d8786ecb1e6fa78f77445664a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405dcf05e5b3bb675c3db2fa10d6018353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24483eb19c197dd9c6756a162b4272f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ca35f98d9d9d90f9bcaa772b0766355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf3da8218c6980af28c942b889441356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e5e549b9a6bcba5054c7f6dce4a58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0e6168ab21870b593826e0c108af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aaf2178f897a3e81cec2cbf467d88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b1be7551ecc473bc464700248e2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1399f4d2d50ea6ce09efe98e67bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b42edf5b99191d931751941a6f2bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563589034ae70cdf0bcd875a026a1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d9ac5b00ff12ca6ca8f35291c8fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b6bd606709eac1920d8b037f6ee42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f3d87373d47f707ee9a420adf187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0fafab8e045fe67d7fe4827b27b30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84bd70df6211b99211dc3cf3f56f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13601dcd1617d0233cdbc2dfe00622369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e729ceaae5ce2fc7f337145c3c7e32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b066600b06e7b10997c18ec0c885f69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384afdc1552cc624302ba9ec784a06a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294826b9b345e8a9d9335d96224716eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215d7a3e99fe20f6e6ef692c1a8f6e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b204fb16e5949d0f382df503fa00c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef111c8270370b535c3bb27d161a933376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2998c5512a0f71a7666c80b54135377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d0128eea24985c46a4e80972c7170378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec7291a65803dc36b186357d8a0e15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc5898f5f65bc52e80657ea8d4184380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b92c2641627ec69bc562e7204a07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fbc568d0b988decffaef95084038382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433217889660d20301d686be033c13c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa35275c523a0ab26d55dbb3ec4907384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128695e9cf3bb15347a996e250556a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de6d520d0a109651a81b02611f0f94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e8379ac7a2695c94dcdf17d9566c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa218389d3e4ccb5a124d7b3cbf815f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb9c9835acd76fd3445bbdd23244b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e855426dfb357f00e0f32e85016637d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929062b66ac92a89776744097d170895391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed83440419de3d0e42682fd95b8b3d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5eed883ef25b584fdc1fccdf776e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc10205afd5ce1675aca7f25a0ce7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45dbdc98402276acd538868afada62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f65e2bad981eef3be7712c2abd81b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2c05f6f1df60e9ae6064c6dfbbd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b24dfc82c499f672f0f5aa1b2648398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f31e70bb117578ac54afba28c439399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1eb12e56e8d2960b7e3fd363895eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad4a459099677e5ac9b29674a60999401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c18a7d7c0fb42d2658d1564ae3df8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be91249180fc082556dcca191dfee9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c75fad23c940a125458b5cf9afa1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab468ebd8bb78d4927705c309d2ae4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f3956b71daecefd085fe887b1291406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898dec241921426c704f030db4c54a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242172f1754c873bd24829abd5f0f61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3bdd02c8be1ca17dcf1ef9ded0fbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb1d62877af40bbcae062e9aecb62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb700bc8a71a473b97a1d189a93f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734591d09a43dc11b1502cd76cadfb8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf18ef9ef6a99b30ec2f17e9e70f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df51ff9a67fe6224d3e976dd1b6b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c10eac9f25adecccfa3b933e50d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc405aef58f687681fa7aece04b154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed550879df7b692e7f069b181002c63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf75a2a50d38987967b1aad7302f74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a04264ed57d862fcd792851fda1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b67665aa8655c0e73f2fbeea3599420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb4f579f82d0e397c244f1d4a2e340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83f8ffaf7c1b991836becd3a7b5de9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0f6248197b8e6a7b26ba233753ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed751b3248759f881bd9aae8b1fde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ccb2d60c149199104bd31ab6782f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37125156eae55f9909ad9bab00e0e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c5d823a702643a7c0ba0b6c53d7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ac66b5fc1cace0480fe2395686f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a359640bb5c3c59f8464b3187aac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f2b2a1d2930fa23bbcd308d996eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0142b77e98d01f5d72b6c06d6a96d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc886634eae4a671c181995c0b133001432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d07a59f26d75f3f2ed85c1650337433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc6f1e77acc5fde1e2abf95600feb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3274a8dd3364f96f73030e59a9c3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d920dcbb29320ecebbea13ab3e80b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6775740756c39dec440f9b8aa0078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81104f9d3575c113a824ac22da1262ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586cf5c95d185ec98112e754ae7d6ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ca40cc781c3b9c098773bd85c040440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0228f835481068465f448d8004b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5432633788e19919814746c997b1612442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1d07a8d2c10d7a730b06b9dfeb5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff1f996c0aaa181ee55483ca59eeca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fdc5556db4d9c05dff33f7ddf5360445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfd37e9636eebaf9c6997f6f47d4a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4495c589644bbac42c3ac9636488dbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51aefd79c0339f5fb70451a6a7a086448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a8717529c03790869f98774fe212f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487753c7ab47609c03b0788ef83f0ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23660c74785d776f630ff0f44760220451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f235d0d8c82c1a30b32f56afb39337452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa71299203898bd866beaa31e03335453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafb2c8c7d979d04490bdc6c4e6b39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb430de6de37267ca4799981355040455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a2bd2f9be342f14ecd65553cdc7d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229ea771d0308027606c830c19c227457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88708ddb57a6ba363566bdf92a9847e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f85d5d0fafb3654eb910100f20a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c706fd67576271f9ca49e3117e45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d9cf1a39b528549c7d5746da23a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba569deaa13bff8e18a0bea932e08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9ce299655835a5392019ea91842c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435019b45dbb4f86a063c2171de7528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda3e6370ebd64e14be421cf51f736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282dee2e9d36fac6ef8178feeb760f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dd049647c1c9587667a2f199e5204467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee895fd7be5d0b7f03ee775524a84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dbf17840de23fb26a635bbee17ce2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cde5e4d4e96797b70376bb4858583470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b1cbb0926b070906ab398e221658471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004fbe4e7899837626ceeca434b9bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667e7bdd6767dbd3ac216f47fde25b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b0cb61596e64cfc06be0d07ba1b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185b78657a5d87695f1b2a2f04dabe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30481c57236ef5b361d66c2a73b7482476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c189807a3e44feb647631ebda89b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4164620f23a1c0b3f80f6888cbe84d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f38f0ecc65288976cd6d5843dfe7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a48b8d5aa74d285aaef66081086d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d311c123af1e0c1b80ee26cb2e643d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408ea2985dca4c6caf1e8556b1be49e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590edcd58a149f8eb92c2bd0fa11197483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4833515ce434ed5f4f48a53141e68fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3f98d37a63cd2c3b2107ba236629485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d693d407a0dbb35cd07e47e6e9a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae87c9ef4ace6f5c565107da8af3287487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0dfd68a94d3e30d41c10834804d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8793d565ed323ff07ae77d4b674388c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b82c505e119d799ff13e723b9d46f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb65c3e291e26922685d86a25f4af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f5b232171501ff5eaea387794f20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b039ae3e94459ba8396585b4cd1b8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4550d3fd09ea3e2065e67da8d2a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b243f0e2a96eeb3fb5a4e87cfec0c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92597f526372a55ff6dfb8c60dc0c24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e28b401886769934474f23b91b63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b9cb7d6979d119c74fa715b877e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f839aa252e68732b44902b8b8ff26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4be3cc2a78e9e72805ef38a2bfed4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca0bee7d985c8b4d7fa87269fb970501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e5b82ea945d1dc42c1aa391f2b3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937fcc78aa5763e1e32036edf66ff2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d0c3eaaf6b57519feb07edc598a05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d616ec2973c8410deeb74f2d5e38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb141aa9ce0cade2e32609a2c0209aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc4e10bc9041512f13729f19e9778507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030646d0e884012f394beb0476cc12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98857d1bf18105bfc1f98eba55bcc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd162032ebf1d5caf394662d7118fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1e7849da50727e4f242cde93b7bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29914ea67ff361673b04dd14d7648976512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd753658ddad90e8ef8fa4297d4aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a027874a1e2a249891af61d542bfa18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139b9437de59dbe72e2f2ec01dccd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e0f249e0654070da9df0d9cd152d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfecc51e2debead8a0c4fbf5cd1ff51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac52fd664f3ba0178e4430d581cee04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a3d3210e7a04b249152ac22138787519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c4e5227140f124bf9b7a947cd4786520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3a2ac3f3f4a490b9db107c00e8a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77dbb536998f8a3cb3c5a9ca29054522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d83117514ec9e7b63a1a6b3a3ed6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c0e486f2a0f868ce6a0736ed7691524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469c2582f3a0b7f7fa8169eb66675a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863084a676b901ae19bf5afb4e27e66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887e458f7a698e700baf0c22c8281d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ba7aa125e54b42cc875c379f4dee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d44bf49d2817f1ac9ff335f4a38e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d109b2762e3f15bbc0ef09625dbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a263f66d428fb23c7fa7000dfea0d86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749a835b19ac7c910ce37b594406017532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319efcc95ec9993baa6db21148073d30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c549306ce34a9c9637a2b74e07bee3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664ab6780a1298e0fe466f1add105e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca77ce763a489f9aa8a84a3eeea56b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e504e203a8e704a00fdc374cda341537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febac1a59cf19c0ee993bda046c0b89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacd93a4f194a5e3f96178a65283e10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdcbb25f7696b525147fb72128d123540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f3793a182fb585526ed6fa377721541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045987c81c17849d67f0cb53a1ffdf96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab178e215c12f59a9b390fa89e09184543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251708bd4b1e0dd2fc9c9847644467e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44c002ff2f98c726699f6a7776b6e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c9b24206d2fb7e3b6d1c65df48e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98f39122338a7ab755f15ff10462c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523acb261a7c4c498d6126897a3f185548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a7d4f9ce55aaf0354f65baaa5737549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208b773c5e17155bf18223d8d7d00a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b38b15513e92db68d4cd09f87ff5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bc119edfa64e0df982822b1a3324e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be426157f63d81e619ade03db30336e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219278c67b047902dd85a66c4a7bc59d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cec4c291f3ae8f2cd9cb1824fad33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff729418f52be84e9847f91053aa18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51217beaee6bc5ed5461789a3dce6581557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af16016d5ed24702b9fa2a958946586558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735f72380e842e862feebf96952254559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6bd450b45196bb0b240c71c793564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef77942d900edca567c1d4f4688c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4347a40b90c6f3302373cf6527c9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc521bfa939c0c6d5fdb7ce5bfa50e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734f6d3c4ebae37fe7d70145b5dd557564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e033a37241e1c4590edc9d6891cd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9bd426030400ad14b05c0599907d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919f2a5350122ebd415dcf7e6f1c146567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc400b7a552756feced5e92b327119568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b35598add26692084780b01b1b8ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb9d4f8b3ec63f8be72194809b6367570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b60e49ade63f7bd69b4894d1653e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bad47129b6c69b4f8ae068800c6d29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2192ef6f5c06c19230c89e9ee2287573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02144faffcef228986c5f4774e49e1c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62aa37dc854c42fd1707419201dd7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb438c25b07bfc10daa2697c1169dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff2f1a7732a67015dd6180d6fcddd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30009637f626c191c8afaeb6c14e5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340bdc2a8fce59f86b673d9c601b51a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287c58f4a3761275bc0d582a6c0079580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07390afc711be84743d9a2fa3d9920e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a232efb61667cb54a127fc82d613f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee065d3f751a0937758eadbae9dec2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12d6a3b4a1b01d93737817f3783b14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049c3f8e8cde53cb9680980734516df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658612dfbfde23f1a29eb1819ae0c56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426277ceee44a561d833b9296d7aac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8555e953657e38a873d759fdd2242e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b72d06140381986b03a48f6fe6d35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdcc95cfa65570610a92984827f733590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f7be09ddfcc2cfa3d8fbd292a7f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94cbc2e3be1ed22742096055119769592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f327efd11ae0ab47f0a5ade9eee23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2818f960d8ea558a64d6856376921594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d67356318cdec307a5cecaa645fb4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbae46e8016fb2f942f139db6c0597596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaf9d2a99530117c55da31633f5bd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f120b3c480917915856d706eb4e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab233efebfb4c0ad74d3baaff8a5b3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d518c3a0800423b4f27f8d83096a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0377d87b92735774d4a2194d491c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274491c0f1ff972d7010fb961f78ddb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede48e8a4250c8e07fbbf23c60b6805603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f20ba4fa8d088eee69ffcaf9abe49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e88dcf403be4947b447663ad91b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042192611576f1c0c843010f6fcac6f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472c7080d4964cf9c94de0231cde9e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f21b32b182f34cf4cc7edefbeb00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885998a5eb113c8ec130ae5c21885434609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf0e35316507cee6f585fbc597c24e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed5b935bd7d175fd136a7915cb33b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534ce29c65dbfcac96ce21807751df0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192fe804a24a9199e31c8d9481ee088613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5e009a57ff229218c9a2155a67817614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3731e78bcb9efe87540cd8ca4ef0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94511eff5b441d110399be394222574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c9c43353bf9441fce6d7cc7f165a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e3d18cf8fd6c99b4f1e3856dcf15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db508bd8bd093ac76f209d22c89412e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073322e4f704cb69aaccedd0290dba84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b3103e09cedff0eb0cc8d747cbdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6cbd70bfb17aab17c45d8c7b6ab21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468517f7c8f0dbc59b6680a93f7472f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef59d6df68d05c00f7c6117500755624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af9a5ba36f30dcd159a13b7e736f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca529ccca2214e479a411877945c77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be0fb413613d869f4daad1ae8fdc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde505a4864c8768b34f398b039654628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387cb8969152578ed52c2b7a4fd63e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a6b8aa8b7988c54084c2073f9fde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a3a46e80b195dbee9152f3f9fc0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf25fb2e45a08ab6952dbbde2155b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf3b0a81e37239c235c6897a71e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12bc11c9a7b9f03066da917699e131634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ecd5101418e14a07c98a44a29711d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384edecb3fb8455c07da2c69dd38d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6839491ef48521d9a9c748f5d7608637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b0726322c90fc9a248602d1196e01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2b362304a8d009ec04d81b43fa89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f91359bfa18aa9bdc92509f353a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39949c349df08cf6a82b1aefa03e2a74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9647da8356d4248e3e34bc884dccf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08861909d94b47cd349643375939369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c12fd6d3ff36fc4b27316c8066d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2011f2173278663ede5d6f896f8d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f26ad03152b73f74bcc72ab8b0b86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056d5be8daa27d46b81225922864b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09fdd0d35d6418a4b096d356443ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24c2c7920a9d1fdfed01b7c272bc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493dd52358fa29531df2b2a9ef0f35d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2610833f464296e17fec7dd7c30847651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61141ef15874e209bc8e09caab84176a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636d699f55795516f1a0929e202ac56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085282385acfce12215d960b814ed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695871788d41dedf197507c4432dc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315cda08e63bb756e39e8ba939b3e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502443b4ca916e935598d7b03177af6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a2827a232a7c6288b7e54e3c616a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16db3ddceea4adc79dcadb18ba65fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4d70ddce7b5c522840a61e2b1da1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408872dad9ba2df238dfd73ea8c0b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2618677963133777ddf224a76c34cfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f575d2cf7e4970473cb2f16147938663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f624fdb9eda58952a3661c2dd5833f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517722a3f6ec317040be6481b47ac2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030de204d2e9142bfba4c38391bcf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3cfab537d448b5dab70a78a215e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666308363b7b77054fedb55d360d064668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada585c3f105bcda58de9db55d92562669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6989b9bdee202bd4975b7f06b227c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5abf6c6db1f5b39eeedc59d1a9f0c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702877dedf1076930b736db3979465672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f627864ed30429902b520516e55d67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce5575e46b0551d7cad6492d7574e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cfb525a61fa71031d83aa6dd7be02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5e2e630834efd583858b8be84888676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c42394ca88cb450af9f0f83eb35ef8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531bdc7d22617616402f93af841414678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a1a2ff78a33feb15b6ec9e0695825679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4b6f4f2534efd6951206e218ab8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e2cc72cb978da67fb63d295089f08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50846043afb724267041b0b583ba5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e49a8b66c0860e25d421dc461e7a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b52bed2065b248b48d9b58ccb1847684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4d3cca73a73cd6c3a441a1e15f7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f843764d5ddb12c65c79eae3448fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c760e4cc6bf131c22522200d3efc85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45b6bae34387eec64a143e1215996688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ff976375191021a851b08ed808f13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626098356395188e9627dbcdd27594690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84576c843914b8a11f692f09761b576691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687af665a2512c6d5ff870b4a66f5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8ffdc1dbf521cb245f6f41f544d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9dc9f33769e539b265527079d134694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1ac6a44a3ce426d7e2f01d86e44d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787128a9714544c1bba5b20f5a72fdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10166414bc75c5fbc1e4bc3f58b7f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b49fdcedf1521a5e5918e0f972096698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b937f9344559fc7801803aa6e1fcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a0f0628f0e8aff1e9d39a18b7878f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d918bca05c08d106846827239b25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ed3998f146af6c5b36927053e226a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bccd98cf57ba013c5a9d731b7d7cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac863eab7f3f3e3120586ca1eee78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ec3cadbb791bb7cd5d60679143cba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420f19b0958dc02742ebd11fbe1d25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dd7f14939a8a6bfe28a379003b4c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d4153861a1827495eff0a45aedee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e097ffecf245fa2b6591a6b81d4e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79cb4f7c648f06f04d68e4aaa9a41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d8b20de306ad7bce2ba8ce1775ab4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747701338a2c9f9c6e53de60eb3663bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112481621d5a1c29cefb3b77ffdc12f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd451008f5999d9fc39797fa2a84a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7380d9653f944cd4e61af9429f6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857ed404915360aaa873349c1c1254e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012204f141b0eb15c825afbaf21ef217717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd297e431e98da88bf158a5d01fbaee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5d1c04b27ad70eabebceb688e9ec5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e3474ba4feecbc614b54afaa01cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf554ac67d5a09d502becbac65a8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b8a52a2e39952de0cda4477564c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd550767330d0b3f53e8177d6b3389723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fca8a424039e85c7113238abc1a3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a3546b160e2cfed882d0970773d33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403922c11d8956fbd198c65edf32874726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd1cb95928ad8a0b5d2d2ef50028f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6ac1a3a449b085aaca628d37a6b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f383fbcd685ec4c454edcd629e65c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4116438d2403b25cb1ce537bb9caf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b20d537f1648983ce0f3e769904912731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d67b9190a980ad6731626a085c6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63b6b7efe4f35e8f0bc7ff093627a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b090e889adf8e16c3d82a420d05bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fab3233e256b963a314d902bfbf3d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b93ccc12fdc53994788bbea21e1831736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3b23040fbe41d0177afb2434361f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a382e0226000990b4f58fba8024ccd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a25df2bf4bdd083c3341980d425b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a4577e9c57601fb6e357e0d57acb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51f9aea6ad8871641bfe9d41cad60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee79a2e261f5fd41b5dcb19acfd8d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6a6b337fd1df5a1ea676016b1d99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125366d2b975e9e4dd723e09964eecdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd32dab30d2d6db98b6b9a702581ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a430e112adc78e48a9ca582f4c5ffd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be88a1149ddc23057ac566a5bdb7965747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aceb4d879b86b976369097b0e28ab2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6bfa17afeb118dc175c23352b52c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c6df546f4c3159b14f730e2919f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ffaa95441801b9e393a076769a7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aa3bb4c1c8cf6f9f7c820f3ce6da6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6095171fa3a05c235cd73082d17a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9365610073f2f390aa43f8d9c64bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77209a8fdb9d4fed59bba3139a166ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab14eb805f3f029a8f90818aadfceb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a675f7b66e2d90a26da46152d9d2e03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25769c69f07cf9e4582bdc6985bd2b67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d367b592c26146ca1eea292e01033af759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c5e2cb74da83b04c70aa5d0d2ea1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b61b071a89753c4342a344457863761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8103e1bf6658656c9ffd66b8391c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427f3d33cb798dcee5391203ce0b1b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d5740c7549c4c2749baa53a416202764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383d0184f529014987030ee20426384765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc611a61e90b4079f3959dda7e61a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2dca9d4142e8e1871c8fdb67697ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c629c4da21e82ef2178b2bce9f6909768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c083e7da10de82f4cf0ef245cd949769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f2c780ee91d5f577772886fcaa4e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666589ccf134a20737a0d1d9cd8924771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb240a337b071a02a1010b0209dfa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85f9338c6ea85d7c64ada8e705a100773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6063e9f9691abca2c70ee14378d8d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3871a0fbd80e236581cbb8a8c8999775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89352ce653cbea32f538a7426dc06d0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4aa98683bcaf4417262fcd345c6e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949df391f381a553a3bf78e1e7056fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0abeb3166b7f0698d150490d6f130779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef155c9fd473232b147c11e78d8f0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8f2edd40142a782e8bc3d919be2e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51013ff85330e82e83621dda8a981efa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23805906fb4e3c827e9bc233eb87fa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bbec99aa558cd6d0fe33dd539b39784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa87fa2b448cb0147b8f29e5030941785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22049932ddc92dfad10cc8b2602c35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a6e1b4c3a540c906a63bba6e61dfa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7447a84f1b9eb086b9863bb0e04e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151725098fa3f67f30e8f624253638789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c47ba6afb8d5f8b97ab65538312fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000441f2196887aabb92434c84ac26c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb964ecc5d9023c693b584a3c828508792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5fb625aba60d7dcc510f8f33323a6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc1ab56c37f8c90cc95e92b3a447ee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77fa2cfeb3909ff531cbb66bbabd89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebca08dd2b4960d92650c0fa927647796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fc1beebc111d4613fca551f16e21797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c89724547a6431843e5fde7db6ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb1e7d3868b74b92da03cc320d853799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478dc064111343059d0cb815b26f00800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b2ef6c201238c001bb0efce31bfa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826cdefb08124d3595f94777aba70a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ac9c5fecc1999eec4406aa371a42803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c3baa0514d9e7ff59e474eae1da04804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11fe153bb5275a7988f252ccc4a026805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf4d11cda3d1ad8e50f72daaa7e2ea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4cf036ee37e1fef9db41d3e05314807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e9d6dcd425640a3c70a9975af350808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec3b209990960a91d0868c82d10e8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efede751654b9548bfe4f734c1c080810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825cbc47bc4d14edf89960ffb9f75c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832fa1f014c9fab53f553b6aa2e7d68812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffa058a9fcb144669fae28f891bf1e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11648eea3970ccca303126ec039e9e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3e830e5d8cd5c636276cd325b2c8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d747172297a74d4762579c22f0367816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bca31851a2b6e35669557e3a777595817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b139579d77f9f74fb8b0b4c0947b118818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79698725a611925c3eaaafabbe0bcd07819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102632acf735de951a05ab714fee00820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bd2d810f769113c0dc619fa7166fa821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f70836ae8ff4d6193adc1ddbc6d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a40693c7a54be4442fb6855dcff92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8663f9f5221441f887953faf8d8ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76cce66ca287f581b40879121b0bcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff05ce8e5e4b7a9bbec9773957f9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800c67366719de9fddbba82ed8c87a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9955d032d0f16396ba4890c24c8957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920d3a323a6b82d369da262e6683cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263ca7e4611ee1e390259d9e830d5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfb90ec4dd98dd5d4b66b4a2a5777510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4fd08a189679f9b3334a5102ba11e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d6b92095dd1b4b63d9fed9ce510a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c39caa369b0bf4b2ac009b85608b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdebfb01e7a6ddc57e245e269c4ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec41f21282d11507499b85c72d9da515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373204839e9543e0f2bebc4db60edca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44a4bab2bd13b7fa6a148380880a4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a0eae1ad837a837382215c10a6ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381668b59d2e51fc88537a0f117f6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b55831d197f81856f0e0243c935120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7811c24283bd033f6b3702f5a28e6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ba912b43e475e6f45dbcb43c8cdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d50f2db1391056ee927a64cd79dc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7895c48f5d0d90720975dfa21dd2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60c6b20f96c54f909a2e78c2d38a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ff0b6e0c3479c6ffa90f9b44e63426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f975d99aae6f16c78213659a1bec5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf95fc5e53fef622d808affc8f1b4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2ce93b27c031724b5308ffd3fe3db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bd9ea607ed2030c68ad9cfefc873630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8953a769a4a308100705dc8fb2cf9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916c9ab42a59b10a96ed8be5c1839732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2fa5a070f6bfb5a7a24e34a5535233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890914f1f34a82cbce69b625cc838e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc428c57191cdf60debe9c44290e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425c8d0cc3ca8e53d5002d024f023536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5712a6e02fdb09a36c440446b2e9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ea63bbd98584dd3fc5a670f5eeaec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a5bbeaa74b18ec3287efc858fa0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1194454190da0df5aed2c0090e5f4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33a4e58b5821305982eeb196b527b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a24e4233da0962b9cf0447108602d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb73207c89ca8436896710f863c8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d9769134cde7bdb1f671af674455e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9c79fa816c73ca7cf57ac3c6f392845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fefa7e0a12e48bdc5421a579bf943646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e06349913dead965e461e8aa329f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e7860d8c6e8deebdb785d97a3e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc294c364118e72ebbfa8951812e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e65eeb139b322f0893aeb9c81ae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b329b3f1b4a15b64874c60d507c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f60f62ce3b4f1c5a42e243ea4d99d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b987224e347e892c005b578676f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab675def4a5e5eed0dc3e0190a00d0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e71afdb4db31d9963bd641b3e3a8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf4b6796a86a5533394f284624fcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee80fa96b1ce6c14b2177f4b6544957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0759b61af35f48d5b6d8850210dbbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089be65d40146b6be3a91d882a776ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e762952651fbf2f5a93c9b96166f5a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789231665caec3dd0f88815f23958a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7fd725b56326b2a8ac5e233e597862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c4370a917395d646d56463bde99d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668202de5a7b0465c575fe28a6244cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b9aa26f4f2f1fd410c55b237bf1e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae99242d421b7ee10e60d3df317a8c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a92db2cab01785ad4e7c7d7953b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af51170bd07b540f410b9cae97b67468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2cd44b74d16ba6968fff04a91581369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ac56f75be1de66acabb3eae5afe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7e256206c8566361c0f0ab61ace771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d857bcff6b4679f5c134fae596d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6785ec9773fa39bff4e6711381bd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd49dfef83cd174d668f6aed88994c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a098cc8e07e0dbcdb0666a07494d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89bae48d6d9ca9d59d7d565e03e7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58822966f42e17adc5ced8288287b85577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d057272578f5a8e102b0c3b229861578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877d3ed0bc1d03ba995465bf1ba706379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a468e3956baf68813dff00a23cd5d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e14411d832293e48b56ef4da188e5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88bfe0585ad910cc1ff36cb300e42482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2318d347b0d32198c3fc5e416e24183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89044bb2027f55c4c9849d028c57616984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ce595761bc0b2ec6f425deeb014685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e74099aedccbc2d8b516fc7c5dc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55748a8a1169fa0ec22c5f315bd0bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d98682990b2713dde570cc9ae56188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ffdf973ae9c4fd27af084462f75589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38757f91473aef9e713e68204333854e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aec9739a0fd348a5819fc2e59d65391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965efd811adc2eaa0d2169cd1a3b9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a88da4b9e29ea12e3a9f5b8ff5d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0dd30e46a27c415db74a86015741894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848599f491f17dbbb3c194b4a2875fd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca03b41a04790ce4a3e2ebf01386ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb13bfd64bc3d2073cc8dd1679e3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0b843893c293535a8a8617e0bf1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc691a4f790be0c3ebe61e546ef6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8bf153b4b4b8fa483b9a266d822bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ff87892dfdf27a261b95c447b7e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cfdc47f81e350372a383a79fac76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcef4d89d2dfb1f9babb3a089f271c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7363d0f883c481a1d7817a5ab19946104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fee1755247554e76a57296c7c4179105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f3351bd08ae8c900de2d678f716aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e22ffd2f7f80f554e117edc7c078107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94498095e955f69198084608cc6ab649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31987287821f5fdb75c564a6cd1b913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dbf1bfa9a519f1e7b63b0d159cfcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f11a43def578329d7ec812023718e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612fcc98278f592e8a157532608b8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977821e88fd1d2779e8c6373466dd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab17e2d94cc1f67564fd18a77579d5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cc3014e9c5865f875d825ada25b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057fccf6d09892e4b03de60d0a7f3e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084929e4360b6509e3bf71a988587f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8c8e25dda9f2e2727b3870cb9e098118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca4188101947ccc1b572ab206ae6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270934eadca4c9349b1ea017cbc34844120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b22f952e92f781372d966e9d3fa4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db82f0382d8599ce78f6646af0ef60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506d7c2503fc5ad4a8196daa9b74739123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe81cb82155df8af5aeb5bad5f385fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3603ce6ffd3064748eaa22b377623d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559831165e15daf3088f44587435a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312885cf6f8410c5d157b796558e8690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2c6d638f9467de0a467970078b473128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76aaf9b3eb760c85a5e75234dd57da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc348f3e26aba3fb9ebd0c4a8c56921130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583239764c2667c1f1231253b77fff4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93d651afc98b298d1f6043cbf5c1a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b7257ba03d2bab8d970e4c4cec567133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1adb4d26e0d9dab4376bb3d9a9ed06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365838767373d887d6412192a67f9d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51c1bf73128f00e60be09f8fd26a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491deece2e624778fe7295029889ca70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971711069edbe2358c28d9c0b4f55b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef4841d7bd5e9ce6ca9875de0cdbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de8e737023dfca6dc4106342e9aad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c231f0e8ef838611213361ae7f10af4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5afc1df6b990e44a904beb858eba1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36797f4ad81906d068af795a55ca8d77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c622f7325b8b5f47a014a2a86cfc15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b788b1172fa9f6b603df7e226d8ea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a0047d8820bfbc93646ac65dcf170146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd05b364efbece3b36e0e860948106147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a5aa04746588f6f7e8cf8d605d8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f70d103dcde2dbb2b8665640a79e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b425cba68484cae18392547e45effd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ddc9de8e2a217b88fb7f450b6425151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dbc1ac110e503d32a6ba2356c8e99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c008f797bb4d67388d2d84579c7660d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5ab0172c7980b47e2c93bce46d48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a1e0d482e0af8bc6047f961eb2644155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821417b2501f5b7918cf748f26116a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c1c94ee5b71617defad4640fe27d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fde0e751c5f4e86cbd541b057c4e31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732f05e764fb312a864414c4619f8c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea3fa40a9ff84a79b7a90b2946e258160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302658796aaeb04fb83d9567c240ad4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665fb47ceb31274e9c25666b1d71018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9571fade06d33e1c77a5ec822b9359163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e9fe4000efaf746c034ff2f9d651164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498240ff366d7e3498f3989858b2eda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533f8521c80cf19114ccde81850e2d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f8323bb55ac4af720db6a12713cca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d5e3b0c2fb76f42cd8de931578b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec95682760f0ce8930446e08a3982a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ec707ca8bb8b6eb804523f95d3d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b136596e41f908ac2300296684297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308259ac3707f00124badaf50450725b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2e3d06c3d0f3f5816a5ec01f87db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307a35d0608f1654a6998558df13c49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc344e165de44c04148b4d28e36ec2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47843f19853e299373c754a50a6d0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e74b91c79566054aa1b023a2315ba0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4c3e56f7bd4b74f7c13b192030b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760845da331f5ce5b232a77241532478179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81febc59745df3c73d4a5bd928739903180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab618fb82d33cd9c3fe26e4dc0d664181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0989b50156677bdd0d6c734c7204c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4e4ed561d55f271fa20eefb60800183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045260370e476f7befe81315dde3ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262775ab778fabe3b42521f8197387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4375e997f020a47faf1bd4c486bec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e888c7dec6b9414052ce81b5c2133b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e3a5f1d3f9466526e1128ff7ccdab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a445e4cb1de87895362840b654db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437651fed09033389cb14c0a2c71079190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69f2fe79265b80ff2a34d77cc3ba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b5db47ee57be4ea5e91148f229e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb40054a00f604404e830223bbdf57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c8e082135bf4e5fd374b452cf6030194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909b11a7ce07c3677f711425940e91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c55cbe0bf988171dff1fd5fee337d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c977e6a5e604253a8e214a65381fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3c5a4459c4fa0a64290f6951f342c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f589547b74ea68e3beda859b722c25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80253c9746c9eedc06c37638aade797c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127765eee5382ac134f2be84d7199c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c879d4eb6bff873a8a4188cde75ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936586ec48f6007d904c034e1b302563203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b108c48adc415b12105f0213f4270204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d939aadba3b5d6c88ed8d3d7a154b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c46089b865a0703b4f017d956c362206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc7f6058ba1c0a4392d2ebfaf8d39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e42c452f5e42af24c8984776fe448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a482987efe6c5ec69c0466c76896ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e260ff6d8e71584ac7b53e3b27172210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995d1f339949eaac3d58579b7dfa0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a46c57cc7d3aa5d1771fc1fbdff2cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccddc3f302c7e314b245a3b77b30ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6f790f86221e421991ee1bf47056214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeefe15c68fd989ea2ee2545ae30b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5347369188cd33076eead42aa21fbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244064890840069df340fc2ad68e5919217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6c1deb84cccb46e46622f61a86514218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21556f1bb1e661c3be20f47f51aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9744e42ae61c938cd7086020f56db4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb049e8f62b8f5ed202e8dc9532b0a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d373198ee829e979398d24dfb82217222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e555a4f11d1169c289abfb4f79d0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6807a210288034e83cf74c88889c4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba4953eada70d87ca861a21b47cfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b480acd483a6aac9d5bbad5e910c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d8cb23289f05716013068ddf9067c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c75fa2489774288a24f19f4028d88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485065916c2e299f07a322816db2704229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053981faee2aace058a9166a410a2505230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815692dae60207e2cd30f52ccc3fc75d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d57b6fee489bbe8ce13ca754d883232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f132bc9becba984bd6c31b7b1894fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2043292d2cf723698e6f3f2faf2f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58efa2e4b5922e0b7b9618e731db2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c721f2eb1dc5aaa1c51c74cffa25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50898de1be937eca0546aee75a7d7a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b31a0af0ba7b2630b2d981f18924238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5fb73676ac783fd199c73951604b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408333a864f88aaf210cf1ae7849f93f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f293ec04674b474c96cd2dff7843b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab5467055600975e7bf67bd173f80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39545a8ead0aab2ab069f6a986dfaf1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5c36c5152cafb0111d3fc2ae05c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797621ee962f1c869d1244b392d3645245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d54d0896dcfd62f53fb415bfb1bf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370756d77dd6db4db88298ead0d2633d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be27fa91fc8ba67fe6c9ddaad88348248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69fcb3d37822d0bdfad8d28a4b81ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d551f280937c8d402a833f88bacfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065e3690f41af27a183dc916e84ed95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f1785cbfab10fb8e70236f8901fef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8ed54ad9c90f54dd073f4f597c79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe81b46693a63d50a592ac6042f6d50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a3070baf55dbbed1ac71e31ab019e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26682e4f1bb2a65248048724512e19e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa2f2a57bd4ef58a5b9c6a209593a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837b73b5c25538a577204cab5e23455258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe8617abb3979a78502739c939cca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cc7d20de512c66cb2607113e6f973260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7bf4c9e96306eebea65ee6382bbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd01f54e03c29e6c29bb681b67ede262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef92cc1405edd46ab1f83c2c26e0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5e94e88bcd8bdae95ed570528b1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5699a45bcd68fbffe817989b017c861265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe802cb5e20f00d28971d906fcc7e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c136a4ca33da2966695152f83a1696267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269321a9c9ddc157b400b5ce08af01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51320d1576cb7d139e7b4c1b3d6abc3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b321fe2d714ec0bdfbcf317ff6cef3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da89eacc18c895bd1b9883e7e75af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef64be66cad60ea01cd37f483bd073272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a34fceca26c8d0331b89cfc43d8c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907905d110c70d758b13a42ac130e21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9889399bb28dd44de1b60afc3880b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5df7595b4f3ee5ccaab586395b40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f2532a342a62120bab95e611e217277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416c29649d08acd60d0c182bf9d5289278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c93c233ef29892638ddbc744cac7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf5aa9a10e0745b4b67d5eb8eeb2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629718fbb85260e365a188b8789ca1b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6682a603e0d55406d90fbc8f4f078f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905b76c809be1a8187a88162d423de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389aac54f9393615453fe9b3e777dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b9d61f712b7a396fa410beb2ea46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc1f4c691a296e13ebb39b683c9ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d75164eb45f699f73188a7bd7b5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a7a6c921e442ef82f6c40ed2394b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb4a208c9e39377da5ffb30a7ba4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb2f26afad667fc718d094defba0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2578eceb94dab5c3321833fd03b5f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c83a93e786d7f3590f84d519da8e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88271d060ea34b49064dfb004df897293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f306d4c1f2d7a28f01a17a037ed5417294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c54d688c2f23ff38f18c127802f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e21a8f0f3e6cf1f5003dc9fa21e95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358878a513d9814c76b04cae8767765297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7591f0c709ebc86d168d567932bc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fec7ad296147b9074a9c18df38d6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa374fbd2141b8df1e068967a98abe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aff8cb9397cfe9ac6f47fb8b20eafd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12273200da1d5526c6b4dcb98a548cb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae89bfc0fecfc8e27c4ad93b00c6fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6cb053cf6793eba95b35d33823a2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156430733ebdfc70df1e1f138340f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e81c6de5b4ee3e371f0c6a6bcc15c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2bbb4da688cfdbb0f349838d4b3b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80da93bf589d6860714bc807e19f202308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a672a8306adeccfba3fda56bd04d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5b1dd641689678a08dcb484043f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10e7da78ee47f025c5b37f14ff2967311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a1accf5727e41f970ee04d5a38b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb512023503b204e1a3133855e6ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae98991b94c3b7a82cc57b835ebf7de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa715c02051b1c0d0aa4bbfd8fe8b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56beb0c7bf494d5ead4b142bf31b081316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0289359eb51d5d3949b097ff70e7f53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fb5ac685d52c266d5fa0a0ec08f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b633a7acced2a713cc62c85fe2e4482319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b8a911059aa8ee577962e7289212320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16aabe720c7cf6c489ba39c75ac7d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853843d6beaad1c60181733070d4d45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36449eb33339526a3c0d7b9d49c13a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a76d4e3626ed6288a8980486257813324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a47438d32f5f908da9ba8ebfa377325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cfc27c560b97852e4f4d9b2a95866326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bbbfe28b6daf2f37a7658093a635c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556d0188e6491e10071d642b0e1cf30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c954099777538b8a41c6e7140fe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1229dc83ac2dafdb562e629aadc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fd22352eaa59e631b581cf487bf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d76e74d7b4c52ec0133773e3647bf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d47b4b3dc423fcd1f4fb59526d14e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a56da58494ee7429202613dfe01c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608dccb5c4c6d1d573fd7a200782aa9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae80c44bbcfc6d33bd2ac2802646a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e311fcbdb9012e7e655ba94eb2f92f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa666f14280c135e7c162d967b200d71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b8b91b186925118f0304ba9240bd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7149d07f78f3f6427648a09972cfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fbf4356755a93fc798445a238cedd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742275df8bbaa77672ff80c81839686f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae47648626fcabab59d56b0f2414aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a770c9e6bc894004437bbb8c81067344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f781715405b47404ad63976ae49a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96bc03c31f634bdaa24cb51388ce3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa6c246faef56b5c012eb7841c6ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf42b70dcb5831a199fc0e2ed7250e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888814f128c9363f5ef63d7898d264b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd4feafd6332a831efa2011d625b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0474a29b073cfcf7ef5616bc43470351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159053ed962b82e41c79a7bcf6eba1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b60679e98a26e3960abe1afa6cdd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba984576715ee958f5da36c417eaa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5dac44720d4152bb54f3dd5fbb2d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7688cf8b8fb5b9b78512f1dddfe720d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e414c671d215197e6cdf75253dad2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4d6e28ef15d576e1835402a0e6d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e731db240d1ed4f7fe870e034dc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869acb1335697038736d7e95c5876b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee6ba507ee23607a596df228787c24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654491282a2b61309e12c92b23d8b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a94f757868a16479fd2bf99acc89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ff1c5207bc5742ce34e8b7477138364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b69d4fe16807a183ed74b64a26d102365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db7ef4da902dcc62b1f79d1148df6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f5bc1613f5c964e6592edc205554367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b630d43556ac8e5d8a92f1e2ac9998368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa03149c8dd9b88aaba4ce101d906369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93d67b2d2532fde3e3707c71280c69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2abc9187528c45f6187ac934d19d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae896d16f037917d93d5eb1541100372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43a99d0e35240bab39b105b339e75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25db2355568a5b5b7de30cd84263f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb7250df543f85b79fb14d2b198750375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbfb4d54572d12e5aa04311a0d5342376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e155a16f5248ebff9ba1b21d28a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac186350903ddda58c94e3fa4caee0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b897557540ecf77b73a2eea41d886379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574028a96f8a80d484569c5526e3e57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a24e1c529f39e0e9865717f49743381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c65fabecb781e1631b757f8f5573f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fe9c2c6ed16bce5d39e30c8b82e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14343ac8ea900fa0fa26f8512a4bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d42c71ddeded82e3a657c370201c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3835afe9bd05b6ef6c3d52abd770d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677370558257b99d662ba6b7c4d42e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb55eb72e65e376f608aa3199fa9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6345a7350f20299d75519f6e01bc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec699ccaba3fc6ed81d83aa62ad9865c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc546431624b8b1dbb57255824ba4ffe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029a7e1f473a9319d8e4050383efc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535254865bd56e511e9aab7cb57508e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465998dfd4a19ec756fe892b3356e03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55c6b92e66bea344c6aff035227066395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27207c82dea7b7fd9e860e4147bab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf1c7f1a609b5e598c0fee8acb9ba1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073febf16f93531fbd62553a56954ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b24e528564c4c187256a9994062c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99cd921cbd786a918623ef0204d902400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ab8e6b4edf9551fc17c755ee7781401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a0a92ce09c4c54d5d63456ca8e07f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d1780118d93193394955f27ede54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f767733a23680d29779468507d27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f22ddcd5f2a2e31537cf02cf1370405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86e7a56d121ba68ef3862199d2625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc97fc3f1a00c06ed4f533d1cf6e65a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c88a6b87bc252986dc0f96fb88671c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5fd36189046e2566e5a2a8808537e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c312849548ed527fa0f5067df263b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca13cf360a52d664073a1614019628411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8cb5dce178df3bbf65d12989715c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1763f170d436a7e7eb9f5d5fcd11c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9893fbf12972b9b6777d9c2bd87c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a09351eb73d1cd7a4a304db6d36d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f618cbb2343f0c351df73618c770f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3519f415ce953f0efa569895cb09c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c746ffd63aaf43a69205f70d81af0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c94afbf494d1ccbc040600cd4aaff4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c2cd168d72669f757a3d53703954420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb493f860f3916fbb74790c4d43efce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cda3bb99bb4db76a59797f1cfe92a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1df497d1760dbf9b82df8372ffd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f664c5500794a5e7a49a21ac72fe85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21ad810fc05b109877634b3122967425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7963bb4cd72e1891fbc0705714e9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc58cac094fb196ee12ac7896b94ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e15d1ee15db70f12ffb61886a4626428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e268664022dcd4a1bb3b25a0852e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d3ad2cbefb2f3fc7b5f6b516d9754430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441461b9942dbad892ac6b5cfccb4fc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0777732d07b8874f19debbd5cc8fc95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd3355c779d7c37c9415a07c4af83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc143655b29175bb8b268d65ce88ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace091a966361021b40880dc26cad5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae783b8b4c89c8fcaca6cd203459de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0843e8c98c41a9da0d18de56e617b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e885fd07d75ebdffe44e3a0ccfbc2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d462620c6f8fd250ae225c151fa73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b08ff3a0699d34786de893dda6e86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0064468c1358775d037f870eff2c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d25e712461b3bcc57ee1b6d3cc900d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad1ef5f1dcd04c3793745d1ab69e75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683c9ae0f8541171e89817abec90f2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c909061844c37b546d57252e33a8ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba19c8e6614f95f12785824ea185ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c1de55960a48c8aea6c9a836e57c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf9dc85eeb63d2dd2da8c08d629a34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a20d8044cb4b4166629b0631563d7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b81a49d4ac17e3bdc5107de84277450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c49589b7cd5b5fd7e847264f3b4fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a18a676839b1b3cedc83fb6ed793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407cbd0c94f7ae396e7035ebbfd2a1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd9d9718ff6d5317d781b64b5d3b8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0d683cfecee4e16b658bd7bd7c7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096397b0382905f47454a44f12080af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f6d1393205fd4d82c21e7dd937570457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f686060017f61740c4ad21177b9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a5687e31fb6b7226b8207f27ed1ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed4c9f52948d610ba402adaedb8cab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d4d89847a5cb7d8d90d1de3085d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773a4f3ddc3a30b142da039f9ffa07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f6a7fceba00ce8b04f7e92a5ae0bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d2841cbd970bcf57108eb57d25c1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75a9c9cc7cdd7cbc8a6da9e7b9537a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e0f811bc219b1b299bf9c39b7817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0e36e3bfcbed282de66544b38fb3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f123e68a488f0759680893efd5be99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44de2c46c7d0451798d1a893e59dd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae68a9a0d8a2085afdf8ec1a317070470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cadaa83bd3807fba9123a283b1cad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93b90648dbdfba7d09e4ac1efddab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e404e4e0d946eea6038d6429fea32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65065936334207e3c9452f56c1d6146474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2a9c7a1ee658c81524b9d60927d06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45d681b7ca9631580b1574ab35fab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130985a0693acb32eacd9b391f23df6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc77aee1f4c6a63b86cc62aca53ac1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fef00d3729d099b8e8f8e4fd060c9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2be0b22b7ed6504bcf8892c8749650480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504dd4a324a7a672cc6bb9f09becabb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b594e6444846841f4c80ea9e04157d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766991f66fbaf53d85d43375c1e0881483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e671287780fa8621df501748407d3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874de6f11c2f2ac268223d5172b5bf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06868b9c4dc897d9e1c081b575aeddb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5639455fd20cbd46dadb8d8cbab0619487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467604242d87fea26749616498c2a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deb21fb7f56bbcd38e7891ab25ae20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ee1f084534f170c81859646b54246490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d8038110a93391b93016113940673491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c43799ea0d110b60058e5f8ea583492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf3e8ee01fa65048a3b60433479da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592acc1e16f11a15e38ac5d28a0c9cb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e244fbcd7c196a390d0943ce25f8a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727f71b971442c1a6fdfa478896921496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85af730cb5e78a7dfc9c6b20af9cfa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc91712e061924c422e5959f7c72d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f3e63972974da9bebffb29823dab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5643dc919ba1e845256c255115b6fb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c14b403c1c8059434b912116c4178501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6a426f26c955129470c94081e2f66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f34205b1c584e9e1e1f2bdfeb4ee1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4649ce94a9af15962badcafb9bd271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c881e67b9817ff1aacf75d1c7400928505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a8344145e7bc7d820446adc656db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b90fd1bd1826cf6c527cbe6dc4bfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f627225c6658fb0118c85197dc0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98842dcd8acfdd9bbe2e016ee826e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1289431dcdc0ce9013a59eea39529510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4780e10945bef06e10f537ddc32d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1665b6a5046a1de2f15dbf3d5e6aaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efebc4ce295a345512859a596a876b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f35bef73ba4a0084dda2dc701ccd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f111a783de360dc1be994398d0e32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de779a63fdb9d548e1fea786df7d27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed6a6ece7a43b59739ace32356182517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c3f7d365037797fbfda8c4e196a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02078038fc2341c3628e67246a8b112519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980b7127544baf37956ca1028ed6f2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bca61f2f63b2dd2c352f43edd488f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c06a5f11a1d0024bbdc56fcedfd4e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482e575ee5c75a3965e4106e5aa0f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d77bcdafa34fb7a064ff7c09835af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c43d8ee2a4f49b854454e8c21fdaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301ee820f7ce2eaf208e3e87fdaf2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4c3547a8c1c6374feb1f007bff04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e1f19d4231d940b16d84e3c34354528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd68b6ea09931ffdadc697dd44d04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d0ef0cb37f8ad5fb02d9a5b252ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c6fca9c0cea6ad650aeaf85d8e24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf14e6faffae45e9d3f3a96ce0d3935532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837acbc7013e18a4e4f50c0cb9a99fb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9368fe79a8088f17e832b2abfc76da1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae192943f3c0cf91764317a4fc96647d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5b3da2abe9db08e927153ac891f5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce173efdb6f541a3f634b2b5c450dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412967aeaa916504a14c5cbc044be85c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decff10c86ad50ed61a0121aeea65ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af264e46945ee7a8f49349a5558e978540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b674bbe19a20d11b2a351c8f04cbbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263051523701909a543cee2cf11f5780542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b8aedb47e019733130e546a92ce8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66cb02e32ab3b6c03843dd299ab88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bbd17be0c9b056e6841121d4f1eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236750bf1334e19ec5a60a9045e68da8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf3911330533b0b3f980216acc25cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c5393b04efa08b151b2cb26899d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f255d93c0d07d25814b104fefe41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14b5955283f967f49d0b5f0cd48e4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb784fed26067538cc9e53e2727a357551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996eb5cefc2976460afb79718504ac8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d4ea8275ed61342a6b699a21d58f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6e2dbfaa6d9f4969babd067694cab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad797cebd718629e09559664898be5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6b7cf3207c6c30afc006a9562eac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f48567530746317774acdabd452a26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56166fa868f9bbad7e779de3f27fd3cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc055a0ecf1727a4eab7c384eb901559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ada679c684a6ff3d5e7adaa65970c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231dd10edd14623d0d89f88d77688f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60459e288b237e55de706efde1619a36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7896687463522517cad0b72824d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f374456abc3dd99acfb640826ec2486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd59e796d5de667ce38f1876f83fd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451af0e40071e678b10728e8772a00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665859750b578654d40d9a2b3ae903567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c409c1e892a5e37a73a5a7677b9d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a284a5edeae4478627d3bf434609cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63417a044f344f8acbd91dd0d9d29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f262f94a77a404cbc7ff3760fbacdc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83464d6bc41da3375810368d8e3d14b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e59a822352d6eb9598dcb84047ee6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64320c01b46ac56e0a59bdbdcd983e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9b52af895eb88518a6f2cb7ee0cae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8c8d8ab63384bdbcff4058b65a7ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5d27186cfdb4f19189352bf77198577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855b78f2b69c2ae47d25ae4fb4fd9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d0a32d23d0545a34d73021a4a394a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58878e437dc3dff97e63cf9bcc87f53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990488fbe9bd5d354162abe15e85c8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e6a8e0043399e599e17e9e85ef1e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188ea516257853ae0eca8484924b012583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7954d2c9bea0c4f30e40bd08d3fd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a82b20a8e1483c11d9ed7b4ded864585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a61acd11fee5e9bdf54489a284136586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f85cf3b30c658375cca2ae09b52d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8dc6460909f93a6faca3e4c61d916588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0081f87830793bdf10650b8578b67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aceb4288ab7daf531e655423c1db1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99528b705d5a4a1ddc249a6e1ff6e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f18045964a5bed7e206d8663bea45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26323f81de1c979cab52486479482ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06dd558606070be6815efab7fe856a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9267b1ac7c64a707271cc2b59ebc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee0798928f73011b7af37c12a38466596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51f527e21cd2aba1a4bc3dd7c4a2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c082a62527c6e79856ee42d0dd4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fdff5aca3dcfac2de2408ddc9c6d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb165bf9f4e6ea55a84d26456dbee791600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e0c0aeeaebbd04c18c8ef7268337f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3012dc080bf026b4ed4388bb41f866602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e78c5cb48cc07299e539562b15e7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8f380fdb0811cbf30a76f524412b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de5873aa639bf76f4bd6d4fe6c1ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6390f9c8570ad552050851d04e6b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af32981ee9147aaa7138b56911a949607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62cbcd61b2664ce689a786162633c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e302a3c6538b2468f4e223e43f718609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1c1b69511f21c4ba071df4a66dca0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19514a0dd046b4c43def964c1f588d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f908b701f38de94ee0860625d02ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ae58dc96eb1cd8672c3ecbc51d0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353124ed54aaa0ba236064102f9ceb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b35fc7e5b8d822af184b7f1490c3a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d8f292c931c27c7655313a8a82a0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb00bde4d7560e46129f714b5822a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef3e5467f9b257b4963778211a3bed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc9545f42bd3e44a95f68244a9cbf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0694ce6719b293bdb8168e19e7ade620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74802014f9dfd368051dfb672738a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec12761c162c5ec6f66ea8a147c89a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0e8c7c769b41f2fc69ac52a46ea0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fcf1bc7c8976eefa5c3fd174e5ca1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a95b64e020b519959a47473c10352625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490ed4340cfbe72ce55e8f787a292fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65f57f5e17269bb6e7c7a0b7c00c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1951350cc0e2bf10b1a6110bafc5a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f47927d234c0277cf9280dd97c6a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf88eacbc8160af61e618c163adb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83c34498fdb23b1eb6d53a3d448468631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f00a7b4855bd6d2d6a701e1569c01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee47c99b410e4ef1a8b54883f5dab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780b1de2ddf7be3553f73f22a0d4c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2604f034246b1ff3085fec71e369757635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1da677ceb265773ecbdfa2051e4470636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c51833e9ba2881e08291cec8eab1d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ebfe14d32e67595a99aac5868458d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839482d0bc304b63468b779e477036e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba18df051dc6059be776fdb129b7ac1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad90e856501bffbe8966aeda64a8bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7981011c5339ffdd2a3e0c63aa76ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d5e42225a996afa8d1d81234b3b88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2652f832471d488197720c630552b26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35a2dff9af6f4e813e04f7ca5fe5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45fa64c7241e8935d76825e189e03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b6cbc6d90e2388481f34da0f3a01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732233907a256a9180a44df34f2e29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbdf26e0f9705f3759e1e1a7f1347e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed3c53bb5cc3779e5cabd722c0bd00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48384c8f9447411213a2364832ddd9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e8da63cc7daa7ba1407c56e7f866652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c11645e4c8b4812d152a604eff10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8420d85554f2ca33994dc4646ba7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3bd1114b2a0645d1fcaf0ae6b62ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a640ac41f52767761794fd56ae47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d845177ad1809321245993cd49866657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7160f76f9e97084b6366389b2c272658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ce199ff849a7391938c5dc36e603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048d7c0f7fb8efb3dba89b86e45a40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bee270a274b861c8f5e1fe476044a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d111f1f34092e3684ccb4a39e5c008662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b6ca96bebe8941d23a7c7d7665c4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb0c5a37bb3f7edfa900d3dcc91ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187585d6f019754f88247ef57e241c2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbad4cf4cf95c48f5777877be726cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c8145fd954ecb2a6a8fe3161aa7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec8c5be9e149459b408f72995686f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f59e7acf79c3393837ceaffce93922669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0ddaa57264983a986c1c1874b5d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ebb7d82fc5060d34b4261c751edd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290f03bbf1d07e7712d15ec3b71cc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac07930afd6143c1f89abeb3b50340673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e245362ec6a553f12dc9454848a647674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fba82e9d2a4ca124a7d92fb5269400675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9d8ada21d93c874d909988db4f71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b596e965fe1e5203741323f6564397d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb03b8dce42991b6bfe9b424628686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4e05ccd9e576d60bfc4a91a5d7980679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04b8ad6a7f6e065580efd9a76d5b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be11c9fea9235cbd0e5d1d091121a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c9f5f46a406214b1db5c46ca6b555682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80176de5e004b9faca68c7790b6c28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb4109abdc3b1401bbd56a84df57a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67857152fbbab59b6fb28c6b7a8c18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08d0ed590aaa99eb0e88163d4baa82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67178862bed8832638660788bc14d9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af304286da68adca6678fd3f5173a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e207fb7d3d89adbc216569e8457585689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41638c233b408a5ec1094295050a9a1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f737c4118d1a0b8c39ef1a14de739691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bbc184ec09594c5428fc199a86c03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf2ab18eff3625f445fed474d2d8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cd18a5e1113990b82961ba5625824694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21772b1d25eebb803fe0a754991178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb301ec2d9fe2f1545987c39717b725696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5721f0215a51ef1aaa6828867331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a27744898ea571fd22e674535595e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010ab2e968edb06e727e477ae9a159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e3dd9ef1e7475594bbdd989c400ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ed278a8aa51bdb572a7d1a5f011c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742528d4681376e154613fe408d4ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0898c03710d6ac5dc8c6d80ce02e2c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b627cfee92e174ddad3f0aa959371704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882663a361776de2237d90abd8d702a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da1b51a60ad24eb65803f97b8153b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06666045b124fff24343be8f765118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829594be302c06e2ffdd5d2501ada63e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71609e90ffc6e7017499ee0b7a17d60b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ec6076618114b1365135f224b8d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0375e8e6a85bda61f2e273706f49bec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17566d2f41ecf975f747074193ce74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b54416b43a62a246b4ec68cb0f48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04dabfbcd786bf284b0428bf3f2c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e2d3ab1ec0858596d01635488dc4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831ad8b63fdd959d8db9a781abdfbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f2a4e76031f2cf229cf08ff38b15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c353f788bd0c02d5f571e37dd124718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb228b2b095de7bf4ca3244384c10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8129c72d8e5ec1f4f3781be8803945720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10b063f86fe4e112b11221a13f636721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d41ed4faeb4290b9354d9f009b04ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b21d5de4ad3cfc778e3b24a1039af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7e9b66f2b2fb4ff1a0fb016edb55c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555b177ad64df780c5effce7dbc0ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc16a846e87f8172ac192c45108253726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eca6196d168a8f99060ccec8b71be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c2588913d3cbb291a8e33478e52a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe7bbff25a568250bf66c8098449d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a723d984f9927b8d40e715f2537ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167acd0fd1644e272daa23ad47dea36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711d1b4de74f6ba4b6dce516d42b90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88b1d339c38e0a84db8c6c73ffa83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbba011aef7257cd6e537a5f3dc064734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bddf1ca4be08dba6dbe9500402923735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2848baa27072e822c6deb71f681126736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ebf8f2ef4dca216469dc6c507db88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c26cf858638b7c55cf0f615d118d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463640d811fdf48c840e16006daaf79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1dbe887c916886c3e9985d574a1a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee42dcf419cdbac566a4e945edb011741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a7fb3e352042e0fd3dd7706d25a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc151c340221e6f79e255d51d250c58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5a22eb8a174ed038e606c288ab57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743aaf258c652fa646646d3e5aadf5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea6b0ce0587ef34dc20fc6de51f6d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1cbd8b3b1526cb1e8fe0d021a450d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7962b3ba6ffdc51de0629e18fe13a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f6ed4676c5522e7a6c1461829380f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc86a192261dbe09b9040893d29e1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f0a355fb066ee02faa5fc4b6665a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620381ca7c78304ed887e83affd51a61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52f2988bd80c62424c77b959fb056753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a59e86cc77c46c77a8b48899fd5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d834514a41da5189fb612bd2ec6222755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a549906724802baefd4c5580da8fc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c485066d370e5da66f887663b0f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea5c4907192b8c4d347347f801f47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cb112257a25a960d47e26b4c375bc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817cbff138bb92f10e804177a270d4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08150b0eaa679968c42d6e2e1f8d0f22761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9195d621f64c19642da9aa27a7bf56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da7ff82cd712c70700362dec9b335763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca367b242d561469490bd02c4ab354764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a705097732f2ac810cc193ce18189f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909afc18b86540ddaa0b1f9f0d7319a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c6957b5e515ddd72bfe71558686bb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>